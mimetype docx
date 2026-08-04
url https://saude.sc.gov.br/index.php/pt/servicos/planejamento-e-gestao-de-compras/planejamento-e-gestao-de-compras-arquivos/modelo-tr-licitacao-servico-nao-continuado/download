--- v0 (2026-05-08)
+++ v1 (2026-08-04)
@@ -1,26106 +1,18359 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/word/_rels/header2.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="172C2BC4" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1497C5C3" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>TERMO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>REFERÊNCIA</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1D8A8F3A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...4 lines deleted...]
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:pStyle w:val="Corpodetexto"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Processo SGPe SES </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>XXXXX/XXXX</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="67A55F30" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...4 lines deleted...]
-        <w:ind w:hanging="336" w:left="336" w:right="0"/>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="336" w:hanging="336"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4E419A57" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...4 lines deleted...]
-        <w:ind w:hanging="336" w:left="336" w:right="0"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="336" w:hanging="336"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="45CAD6A5" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="11994605" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9570" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...4 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9570"/>
       </w:tblGrid>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="239F7A13" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="401FEBA2" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>REQUISITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="576CAC9A" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...62 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="381AE4AC" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AC3760B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="379482DA" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="7F266DC1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...4 lines deleted...]
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:pStyle w:val="Corpodetexto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9570" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...4 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9570"/>
       </w:tblGrid>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="35A1ECF9" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="004D6ED7" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-                <w:b/>
+              </w:rPr>
+              <w:t>1. DO OBJETO (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ARTS. 6º, XXIII, “A”; 18, II; e </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-                <w:b/>
+              </w:rPr>
+              <w:t>40, § 1º, I, DA LEI Nº 14.133/2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...10 lines deleted...]
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="67A009EB" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9570" w:type="dxa"/>
               <w:jc w:val="center"/>
-              <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
-              <w:tblCellMar>
-[...4 lines deleted...]
-              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9570"/>
             </w:tblGrid>
-            <w:tr>
-              <w:trPr/>
+            <w:tr w:rsidR="003A7CD3" w14:paraId="14497427" w14:textId="77777777">
+              <w:trPr>
+                <w:jc w:val="center"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9570" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="200CCF26" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
-                    <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:pStyle w:val="PargrafodaLista"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:before="0"/>
+                    <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="267399A2" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...17 lines deleted...]
-                      <w:rFonts w:eastAsia="Garamond" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Solicitação de c</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-                      <w:color w:val="000000"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">ontratação dos serviços de </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-                      <w:color w:val="000000"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                                                                             .</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="3BD99180" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="24AFB770" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...21 lines deleted...]
-                      <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Nota: Utilizar o mesmo objeto do Documento de Oficialização da Demanda e do Estudo Técnico Preliminar. </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:eastAsia="SimSun" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>O objeto da licitação deve ser sucinto e claro.</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="041D18A9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-                      <w:tab w:val="left" w:pos="786" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="786"/>
                     </w:tabs>
-                    <w:spacing w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="SimSun" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="6B47BE1E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-                      <w:tab w:val="left" w:pos="786" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="786"/>
                     </w:tabs>
-                    <w:spacing w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>As condições de vigência e prorrogação constam no item 13.</w:t>
+                    <w:t>As condições de vigência</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> e prorrogação constam no item 13.</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="3A5583FA" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="Normal2"/>
-                    <w:spacing w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...5 lines deleted...]
-                  </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="7DB4EA0E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="Normal2"/>
-                    <w:numPr>
-[...4 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>1.1. Especificações e quantidades:</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="20840BEE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="Normal2"/>
-                    <w:spacing w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...5 lines deleted...]
-                  </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="04CA7238" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:numPr>
-[...2 lines deleted...]
-                    </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-                      <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
-                    <w:spacing w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">1.1.1. </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Conforme Anexo I.</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="658C9021" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-                      <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
-                    <w:spacing w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...5 lines deleted...]
-                  </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="5C822E42" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-                      <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
-                    <w:spacing w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Nota</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">: A resposta deve ser apresentada em quadro de itens, seja no Anexo I ou neste campo, não sendo aceita apenas a indicação do número da requisição. Cada item da requisição corresponde a um item da contratação, devendo os itens ser numerados de forma sequencial e contínua, ainda que organizados em lotes, sem reinício da contagem. </w:t>
+                    <w:t xml:space="preserve">: A resposta deve ser apresentada em quadro de itens, seja no Anexo I ou neste campo, não sendo aceita apenas a indicação do número da </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>requisição. Cada item da requisição corresponde a um item da contratação, devendo os itens ser numerados de forma sequencial e contínua, ainda que organizados em lotes, sem reinício da contagem.</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="093585E1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-                      <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
-                    <w:spacing w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="655DAB6E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="Normal2"/>
-                    <w:spacing w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>1.2 Histórico de contratação do objeto:</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="5586789F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="Normal2"/>
-                    <w:spacing w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="22CE478D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+                  <w:pPr>
+                    <w:pStyle w:val="Normal2"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>1.2.1.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Existe Contr</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>ato anterior: (   ) Sim  (   ) Não.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5E9BB341" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+                  <w:pPr>
+                    <w:pStyle w:val="Normal2"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="1638A5F3" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+                  <w:pPr>
+                    <w:pStyle w:val="Normal2"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">1.2.2. </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Contrato anterior: </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">                                       .</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="16430CE2" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="480"/>
+                    </w:tabs>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="2551F705" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="480"/>
+                    </w:tabs>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>1.3. Do catálogo eletrônico de padronização de compras (</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="Forte"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>art. 19, II, da Lei nº 14.133/2021):</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="547E4824" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="480"/>
+                    </w:tabs>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rStyle w:val="Forte"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="0BA2784E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="480"/>
+                    </w:tabs>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>1.3.1.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:bookmarkStart w:id="0" w:name="docs-internal-guid-6abf636b-7fff-04c4-ec"/>
+                  <w:bookmarkEnd w:id="0"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">As especificações contidas nos anexos respeitam o Catálogo de Materiais e Serviços do Governo do Estado, cuja consulta pode ser feita no </w:t>
+                  </w:r>
+                  <w:hyperlink r:id="rId7">
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Hyperlink"/>
+                        <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t>link</w:t>
+                    </w:r>
+                  </w:hyperlink>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="72EDF909" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="480"/>
+                    </w:tabs>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="2E77D105" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="480"/>
+                    </w:tabs>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>1.3.2.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Em caso de divergência entre as descrições e especificações constantes no presente Termo de Referência e no Catálogo, prevalecem as primeiras.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="459A854F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+                  <w:pPr>
+                    <w:pStyle w:val="Normal2"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="53F8EF08" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+                  <w:pPr>
+                    <w:pStyle w:val="Normal2"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>1.4. Da natureza do objeto (</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="Forte"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>art. 20 da Lei nº 14.1</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="Forte"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>33/2021 e art. 5º, parágrafo único, do Decreto Estadual nº 2.355/202</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="Forte"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>2</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="Forte"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>):</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="0FF6DCC0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+                  <w:pPr>
+                    <w:pStyle w:val="Normal2"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="0C7F793C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+                  <w:pPr>
+                    <w:pStyle w:val="PargrafodaLista"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:before="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">1.4.1. </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Os </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>serviços</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> objeto desta contratação são caracterizados como comuns</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>,</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>com características</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> técnicas e funcionais, </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                    </w:rPr>
+                    <w:t>definid</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                    </w:rPr>
+                    <w:t>a</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">s por meio de especificações usuais existentes no </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                    </w:rPr>
+                    <w:t>mercado.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="115AB137" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+                  <w:pPr>
+                    <w:pStyle w:val="PargrafodaLista"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:before="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="5F4D4A38" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+                  <w:pPr>
+                    <w:pStyle w:val="PargrafodaLista"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:before="0"/>
+                    <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...16 lines deleted...]
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>1.2.1.</w:t>
+                    <w:lastRenderedPageBreak/>
+                    <w:t xml:space="preserve">1.4.2. </w:t>
                   </w:r>
+                  <w:bookmarkStart w:id="1" w:name="docs-internal-guid-783195fb-7fff-6608-21"/>
+                  <w:bookmarkEnd w:id="1"/>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-[...40 lines deleted...]
-                      <w:b/>
+                      <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1.2.2. </w:t>
-[...18 lines deleted...]
-                    <w:t xml:space="preserve">                                       .</w:t>
+                    <w:t>Os serviços não se enquadram como sendo de luxo, nos termos do Decreto Estadual nº 2.355/2022.</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="33252BDF" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
-                    <w:pStyle w:val="LO-Normal"/>
-[...5 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:pStyle w:val="PargrafodaLista"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:before="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif"/>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="3410E893" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+                  <w:pPr>
+                    <w:pStyle w:val="PargrafodaLista"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:before="0"/>
+                    <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...20 lines deleted...]
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>1.3. Do catálogo eletrônico de padronização de compras (</w:t>
-[...564 lines deleted...]
-                    </w:rPr>
                     <w:t>1.4.3.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-                      <w:b w:val="false"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
-                      <w:i w:val="false"/>
-[...4 lines deleted...]
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:u w:val="none"/>
-[...2 lines deleted...]
-                      <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:bookmarkStart w:id="2" w:name="docs-internal-guid-76c93148-7fff-9625-e0"/>
                   <w:bookmarkEnd w:id="2"/>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-                      <w:b w:val="false"/>
+                      <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Poppins" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                       <w:bCs/>
-                      <w:i w:val="false"/>
-[...4 lines deleted...]
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:u w:val="none"/>
-[...2 lines deleted...]
-                      <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Não se enquadram como bens de luxo, os quais, conforme definição do art. 2º, II, da Resolução TCU nº 341/2022, são </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-                      <w:b w:val="false"/>
+                      <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Poppins" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                       <w:bCs/>
-                      <w:i w:val="false"/>
-[...4 lines deleted...]
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:u w:val="none"/>
-[...2 lines deleted...]
-                      <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
-                    <w:t>aqueles “de consumo ostentatório, opulento, de abordagem personalizada ou refinada, de elevado grau de sofisticação, de distribuição seletiva, alto preço, escassez, raridade e exclusividade, com forte apelo estético, de tradição ou história, cuja qualidade supera a das demandas ordinárias das unidades do Tribunal, por haver substitutos com características técnicas e funcionais equivalentes de qualidade comum”.</w:t>
+                    <w:t>aqueles “de consumo ostentatório, opulento, de abordagem personalizada ou refinada, de elevado grau de sofisticação, de distribuição seletiva</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-                      <w:b w:val="false"/>
+                      <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Poppins" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                       <w:bCs/>
-                      <w:i w:val="false"/>
-[...4 lines deleted...]
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:u w:val="none"/>
-[...2 lines deleted...]
-                      <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> </w:t>
+                    <w:t>, alto preço, escassez, raridade e exclusividade, com forte apelo estético, de tradição ou história, cuja qualidade supera a das demandas ordinárias das unidades do Tribunal, por haver substitutos com características técnicas e funcionais equivalentes de q</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Poppins" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                    </w:rPr>
+                    <w:t>ualidade comum”.</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="07B70BB9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
-                    <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:pStyle w:val="PargrafodaLista"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:before="0"/>
+                    <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="60F9BBA1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...6436 lines deleted...]
-      <w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="5CF7B244" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="90" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="01A974EF" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2. DA FUNDAMENTAÇÃO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...1 lines deleted...]
-              <w:t>ART. 6º, XXIII, “H” DA LEI Nº 14.133/2021)</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> DA CONTRATAÇÃO  (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ART. 6º, XXIII, “B” DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="78E2FE4D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="90" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...504 lines deleted...]
-          <w:p>
+          <w:p w14:paraId="257EB273" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:ind w:right="228"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08909942" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conforme disposto no Estudo Técnico Preliminar, a contratação se justifica por ____.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E542449" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D00DDE8" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Nota: Incluir a justificativa do ETP.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="554E01DE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CAA93C4" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:rPr>
-[...17 lines deleted...]
-            </w:r>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Justificativas adicionais:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26F3922F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="693BCF97" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Nota: Se houver necessidade, caso contrário, retirar esse item.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3697CEBD" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:ind w:right="228"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="1702D9A6" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="90" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
-[...18 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="3742C16A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+              </w:rPr>
+              <w:t>3. DA DESCRIÇÃO DA SOLUÇÃO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...1 lines deleted...]
-              <w:t>ARTS. 6º, XXIII, “E”; 18, III, e 40, § 1º, II e III, DA LEI Nº 14.133/2021)</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ARTS. 6º, XXIII, “C”, e 18, </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="docs-internal-guid-68a9f3bc-7fff-f1c6-27"/>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+              </w:rPr>
+              <w:t>1º, VII, DA LEI Nº 14.133/2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="593DECD5" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...25 lines deleted...]
-              <w:pStyle w:val="Nvel2-Red"/>
+          <w:p w14:paraId="63647C7C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21089051" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-6"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conforme informado no Estudo Técnico Preliminar, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                             .</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60954326" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="7F42928D" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B39407" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4. DOS REQUISITOS DA CONTRATAÇÃO  (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ART. 6º, XXIII, “D” DA LEI Nº 14.133/2021)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="067325E5" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37FD2C66" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="069D2498" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>4.1. As propostas apresentadas deverão atender aos seguintes r</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>equisitos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55917F09" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49C34F5D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>4.1.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Especificações e quantidades do objeto (item 1.1.).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64C88D7B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CE89AB2" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>4.1.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Critérios de aceitação da proposta (item 6.).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="028397E7" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D672880" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1.3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Critérios de habilitação (item 7.).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49897717" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39AA8DDD" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="4" w:name="docs-internal-guid-691a6fca-7fff-d671-73"/>
+            <w:bookmarkEnd w:id="4"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>4.1.4.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif"/>
+              </w:rPr>
+              <w:t>Condições de execução do objeto (item 9.).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F112F53" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31516D67" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leis e </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>regulamentações:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BDED1A0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E1CAC5C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Informar </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>legislações</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e/ou regulamentações específicas do objeto.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D0D18F8" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A83A9E0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4.3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Padrões mínimos de qualidade e desempenho:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6818D0A9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B09DEE1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Caso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> necessário, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>indicar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> padrões mínimos de qualidade e desempenho específicos do objeto. Todos os itens devem constar no Termo de Referência.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64B81E66" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="2404AD5D" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8178D1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...17 lines deleted...]
-                <w:iCs w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DOS PARÂMETROS DA AQUISIÇÃO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="456FB076" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="627B8E8B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39184875" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1. </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="docs-internal-guid-d411983c-7fff-b8e8-81"/>
+            <w:bookmarkEnd w:id="5"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do tratamento diferenciado a Microempresas (ME) e Empresas de Pequeno Porte (EPP), conforme o </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>disposto no art. 48 da Lei Complementar nº 123/2006 e art. 4º da Lei nº 14.133/2021:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73A081CC" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FA07262" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quando o valor referencial do item for inferior a R$ 80.000,00, a participação será </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>exclusiva para ME/EPP.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7950FC6E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32F0F848" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quando o valor referencial do item for </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>superior a R$ 80.000,00, não será admitida a aplicação de cotas para ME/EPP, ressalvada essa prerrogativa apenas em licitações destinadas à contratação de serviços ou obras.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6171A06C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F2426E6" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.2. Necessidade de vistoria prévia (visita técnica): </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ão será exigida.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08F53354" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41BED4F6" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Nota: Ca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>so seja necessária a realização de vistoria, deve-se informar expressamente essa exigência, bem como os dados de contato, o local, a data e o horário para sua realização. Também é preciso indicar o período em que a vistoria poderá ocorrer, compreendido ent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>re a data de publicação do edital e o dia anterior à abertura da sessão.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50FCCB17" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D081683" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>5.2.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>A realização de vistoria prévia será facultativa, não constituindo requisito obrigatório para participação no certame.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Todavia, as licitantes declaram-se cientes de que, após a apresentação das propostas, não serão admitidas alegações posteriores de impossibilidade de cumprimento das obrigações contratuais, seja por desconhecimento dos serviços ou por eventuais dificuldade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">s técnicas não previstas. Caso a licitante opte por não realizar a vistoria, deverá apresentar a respectiva Declaração de Não Realização de Vistoria, conforme modelo constante do Anexo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>X.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> O Atestado de Vistoria, para as empresas que optarem por sua realiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ção, encontra-se no Anexo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A545B50" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="613FB69F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Atentar-se à numeração dos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>nexos.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="644DD231" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1885993D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.3. Participação de consórcios (art. 18º, IX, da Lei 14.133/2021): </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Não será admitida.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5854812A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CEC1774" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.3.1. </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="6" w:name="docs-internal-guid-214fd639-7fff-397b-58"/>
+            <w:bookmarkEnd w:id="6"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">A vedação à participação de consórcios de empresas no presente procedimento </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>licitatório não compromete a competitividade. A formação de consórcios mostra-se recomendável apenas em contratações de alta complexidade ou de grande vulto, hipótese que não se aplica ao objeto em análise. Admitir consórcios em contratação de baixa comple</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>xidade e de menor expressão econômica poderia, ao contrário, comprometer o princípio da competitividade, na medida em que possibilitaria a união de potenciais concorrentes que, individualmente, possuem plena capacidade de participar do certame. Tal prática</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> configuraria uma distorção, reduzindo a concorrência efetiva e prejudicando a vantajosidade da contratação para a Administração Pública.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="484C85E5" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AB98A58" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.4. Subcontratação: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Não será admitida.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AFD17E0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A89D845" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Como regra, não será admitida. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>Excepcionalmente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, a critério da </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>unidade e em função das peculiaridades do objeto, poderá ser autorizada.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="753ABE7B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69AA78B4" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>5.5. Do agrupamento de itens em lotes:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                     .</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BE593B1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="415FC245" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>Nota: Obrigatório informar se a contratação será por item ou por lote.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11ACAA29" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28089940" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.5.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Justificativa do agrupam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ento de itens em lotes:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                    .</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CEBE21F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="304EB01B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota: Caso o agrupamento seja por lote deverá ser apresentada justificativa. Se não for por lote, apenas responder que não se aplica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55C6C490" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="49D3A99C" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="68D18B23" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6. DOS CRITÉRIOS DE ACEITAÇÃO DA PROPOSTA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="2B7CC279" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="581EB517" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2552"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D161104" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.1. A </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>proposta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> deverá conter o descritivo completo do item cotado, apresentando:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4297A23E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E37EB8E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>6.1.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Descrição do objeto, valor unitário e total, número do Cadastro de Pessoa Física – CPF ou do Cadastro Nacional de Pessoa Jurídica – CNPJ do proponente, endereço físico, ende</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>reço eletrônico e telefone de contato, data de emissão e validade, nome completo e identificação do responsável.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="525487EB" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FEF1A57" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.2. Da amostra </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (art. 41, II, da Lei nº 14.133/2021): </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não será necessária.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62D23885" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35CF3A02" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Se for necessária, informar a necessidade e </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acrescentar justificativa, local para entrega, prazo de entrega e formulário de avaliação de amostra deverá ser anexado ao termo de referência.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69F12395" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62EF088F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.3. Da garantia dos itens: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Não se aplica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07283257" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C1FE5A9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Nota:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quando for o caso, incluir o prazo de garantia dos itens do </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>presente contrato, é de XX dias ininterruptos, a partir da data de finalização da execução dos serviços.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EBA44C2" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AECA171" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.4. Da garantia de proposta (art. 58 da Lei nº 14.133/2021): </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não haverá exigência de garantia.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52FA3328" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63896DD4" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.4.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Justificativa da solicitação de garantia de pr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>oposta: Não se aplica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A47583A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E10665D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2552"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Se for solicitado </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>garantia de proposta, essa não poderá ser superior a 1% (um por cento) do valor estimado para a contratação. A garantia de proposta será devolvida aos licitantes no prazo de 10 (dez) dias úteis, contado da as</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sinatura do contrato ou da data em que for declarada fracassada a licitação. A solicitação de garantia de proposta deve ser justificada.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2633C797" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2552"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="0CBA6656" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C3D74E5" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="960"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>7. DA HABILITAÇÃO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="517F6802" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65F4AF81" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2552"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76FDE5E4" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Para a habilitação, exige-se que o licitante comprove os seguintes requisitos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0569499A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2552"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33395078" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.1. Habilitação </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>j</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>urídica:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38D0D5EC" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EAB9FC4" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.1.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pessoa física: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>édula de identidade ou documento equivalente que, por força de lei, tenha validade para fins de identificação em todo o território nacional.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="591D04A8" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="494894CC" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.1.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Empresário individual: Inscrição no Registro Público de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Empresas Mercantis, a cargo da Junta Comercial da respectiva sede.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="008121F1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74FFC721" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.1.3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Microempreendedor individual – MEI: Certificado da Condição de Microempreendedor Individual – CCMEI, cuja aceitação ficará condicionada à verificação da autenticidade no sítio </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:tgtFrame="_top">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>https://www.gov.br/empresas-e-negocios/pt-br/empreendedor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="InternetLink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1387401E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46B378F8" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.1.4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sociedade empresária, sociedade limitada unipessoal – SLU ou sociedade identificada como empresa individua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>l de responsabilidade limitada – EIRELI: Inscrição do ato constitutivo, estatuto ou contrato social no Registro Público de Empresas Mercantis, a cargo da Junta Comercial da respectiva sede, acompanhada de documento comprobatório de seus administradores.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E34932A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71FEA0A0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.1.5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sociedade simples: Inscrição do ato constitutivo no Registro Civil de Pessoas Jurídicas do local de sua sede, acompanhada de documento comprobatório de seus administradores.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50650965" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F26377D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.1.6. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Filial, sucursal ou agência de sociedade simples ou empresária: Ins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">crição do ato </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>constitutivo da filial, sucursal ou agência da sociedade simples ou empresária, respectivamente, no Registro Civil das Pessoas Jurídicas ou no Registro Público de Empresas Mercantis onde opera, com averbação no Registro onde tem sede a matriz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="082BA169" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CDBFB4F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.1.7.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sociedade empresária estrangeira: Portaria de autorização de funcionamento no Brasil, publicada no Diário Oficial da União e arquivada na Junta Comercial da unidade federativa onde se localizar a filial, agência, sucursal ou estabelecimento, a qual será c</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>onsiderada como sua sede, conforme Instrução Normativa DREI/ME nº 77/2020.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E44C815" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FBCCB48" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota: Os documentos apresentados deverão estar acompanhados de todas as alterações ou da consolidação respectiva.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68CF7A85" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:ind w:right="-6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A9C39B2" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.2. Habilitação fiscal, social e trabalhista:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="565E6BC2" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F58C252" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prova de i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nscrição no Cadastro Nacional de Pessoas Jurídicas ou no Cadastro de Pessoas Físicas, conforme o caso.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B23C39F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="761459BD" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.2.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Prova de regularidade fiscal perante a Fazenda Nacional, mediante apresentação de certidão expedida conjuntamente pela Secretaria da Receita Fede</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ral do Brasil (RFB) e pela Procuradoria-Geral da Fazenda Nacional (PGFN), referente a todos os créditos tributários federais e à Dívida Ativa da União (DAU) por elas administrados, inclusive aqueles relativos à Seguridade Social, nos termos da Portaria Con</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>junta nº 1.751, de 02 de outubro de 2014, do Secretário da Receita Federal do Brasil e da Procuradora-Geral da Fazenda Nacional.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05C3A398" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D67C27B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prova de regularidade com o Fundo de Garantia do Tempo de Serviço (FGTS).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="509CAE5E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25DA2324" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.4. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prova de inexistência de débitos inad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>implidos perante a Justiça do Trabalho, mediante a apresentação de certidão negativa ou positiva com efeito de negativa, nos termos do Título VII-A da Consolidação das Leis do Trabalho, aprovada pelo Decreto-Lei nº 5.452/1943.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C82F17F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="067771AD" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.5. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prova de inscrição no</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cadastro de contribuintes [Estadual/Distrital] ou [Municipal/Distrital] relativo ao domicílio ou sede do fornecedor, pertinente ao seu ramo de atividade e compatível com o objeto contratual.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F50B9D6" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46F6253A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.6. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prova de regularidade com a Fazenda [Estadual/Distrital]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e [Municipal/Distrital] do domicílio ou sede do fornecedor, relativa à atividade em cujo exercício contrata ou concorre.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BFEFDC8" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="305AC816" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Caso o fornecedor seja considerado isento dos tributos [Estadual/Distrital] ou [Municipal/Distrital] relacionados ao </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>objeto contratual, deverá comprovar tal condição mediante a apresentação de declaração da Fazenda Pública respectiva do seu domicílio ou sede, ou outra equivalente, na forma da lei.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25BAB329" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O fornecedor enquadrado como MEI, que pretenda auferir os benefícios do tr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atamento diferenciado previstos na Lei Complementar nº 123/2006, estará dispensado da prova de inscrição nos cadastros de contribuintes estadual e municipal.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0677E418" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40762909" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.3. Qualificação econômico-financeira (art. 18, IX, da Lei nº 14.133/2021):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10112094" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C1B8D3A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1200"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.3.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Certidão negativa de insolvência civil expedida pelo distribuidor do domicílio ou sede do licitante, caso se trate de pessoa física, desde que admitida a sua participação na licitação (art. 5º, inciso II, alínea “c”, da Instrução Normativa Seges/ME nº 116/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2021), ou de sociedade simples.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4805E481" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1200"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="251BFB36" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1200"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.3.2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Certidão negativa de falência expedida pelo distribuidor da sede do fornecedor, conforme art. 69, caput e inciso II, da Lei nº 14.133/2021.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D8111FF" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B9C3323" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.4. Qualificação técnica (art. 18, IX, da Lei nº 14.133/2021):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="526294D7" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2552"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AF4CEC1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.4.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Com</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">provação de aptidão para o fornecimento de serviços similares de complexidade tecnológica e operacional equivalente ou superior com o objeto desta contratação, por meio da apresentação de certidões ou atestados, por pessoas jurídicas de direito público ou </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>privado, ou regularmente emitido(s) pelo conselho profissional competente: Não será necessário.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CAC8301" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="512A7C61" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota: Caso seja necessária a comprovação de aptidão para execução do objeto, deverá ser expressamente informada essa exigência.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65F265DC" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F3A93D9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.4.2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Justificativa da necess</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>idade de comprovação de aptidão:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2546A707" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22827E0D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota: Caso não seja necessário comprovação de aptidão, informar que não se aplica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="032A8FA5" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12D55508" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.4.3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="7" w:name="docs-internal-guid-b627dd4b-7fff-1328-3c"/>
+            <w:bookmarkEnd w:id="7"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O documento de comprovação de aptidão para o fornecimento de serviços deve conter as seguintes informações:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D2BCE35" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) prazo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>contratual – data de início e término;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34927782" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>b) local da prestação dos serviços;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71FF8F2A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>c) natureza da prestação dos serviços;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74242F66" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>d) quantidades executadas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B3B40AF" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>e) caracterização do bom desempenho do licitante; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B2D5151" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>f) identificação da pessoa jurídica emitente, bem como o nome e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o cargo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34955ECD" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6162B829" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota: Caso não seja necessário comprovação de aptidão, informar que não se aplica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="233FE6FF" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="658D7FE7" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.4.4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Para fins da comprovação de que trata o item 7.4.1, os atestados deverão dizer respeito a contratos executados com as seguintes características mínimas:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0070B4C3" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7ED34945" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota: Caso não seja necessário comprovação de aptidão, informar que não se aplica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AAED142" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F9E9349" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.4.5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Parcela de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> maior relevância:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31854E35" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6216164D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota: Caso não seja necessário comprovação de aptidão, informar que não se aplica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04627A04" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50EFB076" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="8" w:name="docs-internal-guid-21a2114d-7fff-2f1e-6d"/>
+            <w:bookmarkEnd w:id="8"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.4.5.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Apresentação de comprovante(s) de aptidão emitido(s) por pessoa(s) jurídica(s) de direito público ou privado, em nome do licitante, que comprov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">em quantitativos razoáveis, assim considerados razoáveis o montante mínimo de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>% (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> por cento), de acordo com objeto da licitação. Ainda, será admitida, para fins de comprovação de quantitativo mínimo, a apresentação e o somatório de diferentes atestados executados de forma concomitante. Os atestados de capacidade técnica poderão ser apr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>esentados em nome da matriz ou da filial do fornecedor.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="165183E0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="503CD628" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota: Conforme art. 67, § 1º, da Lei 14.133/2021, só é possível a exigência de comprovação de aptidão (atestado de capacidade técnica) quanto às parcelas de maior relevância, entendidas essas como as que possuem valor individual igual ou superior a 4% (qua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tro por cento) do valor total estimado da contratação. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E para o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> § 2º do </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>referido</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> artigo, havendo a previsão de quantitativos mínimos como característica a compor os atestados, observar o limite máximo de 50% (cinquenta por cento) da quantidade que se prete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nde efetivamente contratar.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48F095B2" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50ABAD59" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.4.6. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registro ou inscrição da empresa na entidade profissional: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                            .</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65260772" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EF891A1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Se não for item necessário, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> que não se aplica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20F7B8F0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A7E94F2" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2552"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>7.4.7.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Licença de funcionamento:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                        .</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4524E5E0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2552"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="339393AC" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Se não for item necessário, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> que não se aplica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F950A65" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53BCA785" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.4.8.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Outras exigências de qualificação técnica:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                        .</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07738990" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76711088" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2552"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Se não for item necessário, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> que não se aplica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A942C96" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2552"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="086F1611" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC5F5B0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>8. DA FORMA E CRITÉRIOS DE SELEÇÃO DO FORNECEDOR  (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ART. 6º, XXIII, “H” DA LEI Nº 14.133/2021)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="1A72D4FF" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28AE3556" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E40EFB2" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Forma e critérios:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C385621" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="784D215A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8.1.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A forma de seleção </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="9" w:name="docs-internal-guid-6ea921d0-7fff-0b76-90"/>
+            <w:bookmarkEnd w:id="9"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dar-se-á </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">por meio de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>LICITAÇÃO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42057314" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="661CA9FE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.1.2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O critério de julgamento das propostas será o de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                             .</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74B26C68" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BF5CAA3" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Nota: Conforme art. 33, incisos I ao VI, da Lei nº 14.133/2021 (exemplo: menor preço).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F6BCEF8" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05EFCE66" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.1.3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Será considerado primeiro classificado, o fornecedor que, obedecendo às condições, especificações e procedimentos estabelecidos neste Termo de Referência e no Edital, apresentar o </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                       </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BCDCB69" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0101695E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Nota: Conforme a e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>scolha indicada no item 8.1.2, quanto à forma de separação dos itens — por item ou por lote (exemplo: menor preço por item). Todos os itens deverão constar no Termo de Referência.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E33F60B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="45BA24F3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="4262072D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9. DA EXECUÇÃO DO OBJETO (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ARTS. 6º, XXIII, “E”; 18, III, e 40, § 1º, II e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> III, DA LEI Nº 14.133/2021)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="1BCDA677" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1128471C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="513CC5ED" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Nvel2-Red"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="sans-serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
-                <w:lang w:val="pt-BR"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>9.1. Execução do objeto:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...23 lines deleted...]
-          <w:p>
+          <w:p w14:paraId="2381FD40" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CDD4628" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
-              <w:numPr>
-[...9 lines deleted...]
-                <w:iCs w:val="false"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-                <w:iCs w:val="false"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>9.1.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i w:val="false"/>
-                <w:iCs w:val="false"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> O serviço é enquadrado como não continuado.</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="5FD9586D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...12 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nota: O</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...16 lines deleted...]
-              </w:numPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s serviços não contínuos são aqueles que impõem ao contratado o dever de realizar a prestação de um serviço específico em período </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>predeterminado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30223D04" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...27 lines deleted...]
-              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C8BA01D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...12 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">9.1.2. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...4 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O regime de execução da prestação dos serviços será</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">                                       .</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="038A5454" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...28 lines deleted...]
-              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CD1BB2F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...14 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota: Preencher conforme o </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...7 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>art</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...7 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. 6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-[...6 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">º, XXVIII, XXIX, XXX, XXXI, XXXII, XXXIII e XXXIV, da Lei nº 14.133/2021 (exemplo: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-[...7 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-[...6 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>mpreitada por preço global, empreitada por preço unitário ou demais regimes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-[...12 lines deleted...]
-          <w:p>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4506DB68" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...18 lines deleted...]
-          <w:p>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="331BFCD3" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...12 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">9.1.3. </w:t>
             </w:r>
             <w:bookmarkStart w:id="10" w:name="docs-internal-guid-035efd94-7fff-4520-41"/>
             <w:bookmarkEnd w:id="10"/>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...21 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Os funcionários da CONTRATADA deverão apresentar-se sempre com </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>identificação e/ou credencial nas unidades requisitantes, respeitando as normas de cada instituição.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53BEEE89" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...42 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5ED1ED56" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...20 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">9.1.4. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...13 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O objeto deverá estar de acordo com as especificações do edital e atender a legislação a ele(s) pertinente(s).</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-          <w:p>
+          </w:p>
+          <w:p w14:paraId="368AE7D7" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...19 lines deleted...]
-          <w:p>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09ECF6A7" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.1.5.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="docs-internal-guid-493fcf68-7fff-06ab-d6"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...13 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t>As quantidades licitadas e informadas são estimativas, pode</w:t>
-[...17 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+              <w:t>As quantidades licitadas e i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
+              <w:t>nformadas são estimativas, pode</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
               <w:t>ndo a CONTRATANTE requisitar quantidades maiores ou menores conforme a efetiva necessidade, respeitando-se os limites estabelecidos pela legislação.</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="62BF2C73" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p>
+          </w:p>
+          <w:p w14:paraId="5B191211" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">9.1.6. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:b w:val="false"/>
-                <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A execução contratual observará as rotinas </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">previstas no Anexo </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-                <w:bCs w:val="false"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-          <w:p>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BD6EB4B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...21 lines deleted...]
-          <w:p>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F0D8346" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nota: Descrição detalhada dos métodos, rotinas, etapas, tecnologias, procedimentos, frequência e periodicidade de execução do trabalho. Este item poderá constar em um Anexo (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>nesse caso</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...9 lines deleted...]
-          <w:p>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informar a numeração do anexo).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3471E4FB" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...20 lines deleted...]
-          <w:p>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="106A2EC7" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">9.1.7. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-                <w:bCs w:val="false"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Endereços de execução:</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="5491479B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...20 lines deleted...]
-            </w:r>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="00FF00"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="8773" w:type="dxa"/>
-              <w:jc w:val="left"/>
               <w:tblInd w:w="222" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
-              <w:tblCellMar>
-[...4 lines deleted...]
-              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="1650"/>
+              <w:gridCol w:w="1651"/>
               <w:gridCol w:w="2325"/>
               <w:gridCol w:w="2039"/>
               <w:gridCol w:w="2758"/>
             </w:tblGrid>
-            <w:tr>
-              <w:trPr/>
+            <w:tr w:rsidR="003A7CD3" w14:paraId="23BE016B" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1650" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="6474F1CE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Calibri" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>UNIDADE</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2325" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="756D4645" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Calibri" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>ENDEREÇO</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2039" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="7C2DCE7B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Calibri" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>TELEFONE</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2758" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="045749FC" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                      <w:tab w:val="left" w:pos="3000" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="2017"/>
+                      <w:tab w:val="left" w:pos="3000"/>
                     </w:tabs>
-                    <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Calibri" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
-              <w:trPr/>
+            <w:tr w:rsidR="003A7CD3" w14:paraId="28297FD3" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1650" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="4B493A8A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2325" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="5357A3B6" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2039" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="64306651" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2758" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="2FD20C2A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                      <w:tab w:val="left" w:pos="3000" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="2017"/>
+                      <w:tab w:val="left" w:pos="3000"/>
                     </w:tabs>
-                    <w:suppressAutoHyphens w:val="true"/>
-[...2 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
-              <w:trPr/>
+            <w:tr w:rsidR="003A7CD3" w14:paraId="4FCD439C" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1650" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="5B198FF3" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2325" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="7EB4565C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2039" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="6761F5A4" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2758" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="341975E9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                      <w:tab w:val="left" w:pos="3000" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="2017"/>
+                      <w:tab w:val="left" w:pos="3000"/>
                     </w:tabs>
-                    <w:suppressAutoHyphens w:val="true"/>
-[...2 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
-              <w:trPr/>
+            <w:tr w:rsidR="003A7CD3" w14:paraId="21B7D025" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1650" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="10A79AF4" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2325" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="08F04FF8" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2039" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="0638A1F5" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2758" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="45A9E4B5" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                      <w:tab w:val="left" w:pos="3000" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="2017"/>
+                      <w:tab w:val="left" w:pos="3000"/>
                     </w:tabs>
-                    <w:suppressAutoHyphens w:val="true"/>
-[...2 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Poppins" w:cs="Arial"/>
+          <w:p w14:paraId="23B8CD7F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Poppins" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03B04181" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
-[...34 lines deleted...]
-            </w:r>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="0265CD8C" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="3B77EA57" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="240" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>10. DA GESTÃO E FISCALIZAÇÃO DO CONTRATO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">ART. 6º, XXIII, “F” DA LEI Nº 14.133/2021 E </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-[...2 lines deleted...]
-                <w:bCs/>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>INSTRUÇÃO NORMATIVA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nº </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-[...2 lines deleted...]
-                <w:bCs/>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-[...2 lines deleted...]
-                <w:bCs/>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>/SEA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="3620594F" w14:textId="13D43014">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...116 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="168B2158" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="728AEA42" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Compete ao gestor do contrato:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5649ED25" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>I - iniciar, instruir, manifestar-se e submeter à autoridade competente para decisão os seguintes atos e procedimentos:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...21 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="6D1B985A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a) prorrogação e suspensão de prazo;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...21 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="56B0B4D2" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>b) alterações qualitativas e quantitativas;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...48 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="5415CD81" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>restabelecimento do equilíbrio econômico-financeiro;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6379B94F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>d) processo administrativo sancionador;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...21 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="4FC6F7AC" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>e) recomendação de abertura de processo licitatório, quando for o caso; e</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...48 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="1F185183" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>f) quaisquer outros atos e procedimentos que impliquem na celebração de termo aditivo, ap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ostilamento ou qualquer outro registro;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02FBC1C5" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>II - quanto à prorrogação e vigência, iniciar, instruir, manifestar-se e submeter à autoridade maior, comunicando a necessidade da prorrogação ou da abertura de nova licitação, atentando-se especialmente para:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...48 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="0F45585E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>no caso da prestação de serviços, 180 (cento e oitenta) dias antes do vencimento do contrato:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="725BD1A9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. consultar o contratado, tomando por escrito o compromisso de prorrogação; e</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...48 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="47872420" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. solicitar ao setor competente o levantamento de preços no mercado, para fins de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comprovação da vantajosidade; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2681B079" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>b) no caso de fornecimento de produtos, quando os saldos se mostrarem insuficientes;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...21 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="585BEB6C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>III - quanto às alterações qualitativas e quantitativas, iniciar, instruir, manifestar-se e submeter à autoridade maior:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...48 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="5963636D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a) acréscimos, sup</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ressões e alterações de interesse da própria Administração Pública Estadual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54EA3A97" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>b) alterações solicitadas pelo titular do contrato;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...21 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="38D6A592" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>c) modificações no cronograma físico-financeiro;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...42 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="1D9AAF67" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>d) substituições de materiais e equipamentos; e</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...48 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="5247C255" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e) modificações das especifica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ções para melhor adequação técnica;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25F70E66" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>IV - quanto ao restabelecimento do equilíbrio econômico-financeiro, iniciar, instruir, manifestar-se e submeter à autoridade maior todas as intercorrências, em especial:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...21 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="11F01887" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a) reajustes nos termos fixados em contrato; e</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...48 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="42E9B2BB" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>revisão e repactuação solicitadas pela Administração Pública Estadual ou pelo titular do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A7A98E9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>V - dar prosseguimento aos atos e procedimentos encaminhados pelo fiscal;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...48 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="6C48E87A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VI - dirimir dúvidas, orientar tecnicamente, esclarecer ou solucionar questionament</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>os, falhas, omissões ou alterações no projeto básico, fazendo-o por escrito;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="440B7540" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>VII - instruir o processo com justificativa e manifestações técnicas necessárias;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...21 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="069DE581" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>VIII - manter os registros atualizados nos sistemas informatizados de Governo;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...75 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="727A43C0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>IX - manter contro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>le atualizado e acompanhar os saldos de empenhos e dos pagamentos efetuados, evitando a realização de serviço ou fornecimento sem prévio empenho;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57861E4D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X - realizar o controle do valor e atualização das garantias e informar a unidade de contabilidade e finanças </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>para os devidos registros;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F454C0F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XI - acompanhar a manutenção, pelo contratado, das condições estabelecidas em edital e contrato e das exigências legais;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...48 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="3083BE5B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XII - promover o atesto de notas fiscais e faturas, em conjunto com o fiscal do contrato, no que couber, par</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a fins de comprovação do cumprimento da obrigação contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="492A79E8" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XIII - promover, quando couber, reunião inicial para apresentação do modelo de gestão, após a assinatura do contrato;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...48 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="7D9392BE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XIV - requerer auxílio às áreas competentes em caso de dúvidas técnicas, adm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>inistrativas ou jurídicas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21717E95" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XV - manter atualizadas as estimativas de consumo, tanto para apurar a suficiência do saldo até o término do contrato como para orientar as futuras contratações;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...71 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="1A11E1D7" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XVI - receber definitivamente aquisições, obras ou serviços sob sua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> responsabilidade; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B11A210" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XVII - qualquer outra que se faça necessária ao desempenho da atividade de gestão.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...72 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="2E83190E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7664EE5F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">10.1.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...12 lines deleted...]
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Compete ao gestor setorial:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...21 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="1919ACDF" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>I - coordenar as atividades de fiscalização técnica, administrativa, setorial e pelo público usuário;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...75 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="0909B251" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar os atos preparatórios à instrução processual relativos ao pagamento, à apuração e aplicação de sanções administrativas e à extinção do instrumento contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="540A95F5" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>III - assegurar a atualização dos registros de acompanhamento e fiscalização da execuçã</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3527AB40" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>IV - verificar a manutenção das condições de habilitação da contratada para fins de empenho e pagamento;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...44 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="4DE18885" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">V - acompanhar os registros efetuados pelos fiscais e comunicar à Diretoria de Gestão de Licitações e Contratos (DGLC) as </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...19 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+              </w:rPr>
+              <w:t>ocorrências que</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> extrapolem sua competência.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="603F4116" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75B0E2F9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>10.2. Compete ao fiscal do contrato:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E005F93" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I - identificar o objeto contratado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F5F3A49" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>II - conhecer as condições estabelecidas no contrato, no edital ou nas especificações técnicas para o recebimento do objeto;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="534BB89E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>III - praticar os atos nece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ssários à verificação do fiel cumprimento das obrigações, exigindo as providências necessárias para tal fim;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AF664C9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IV - receber o objeto contratado, examinar e conferir notas fiscais, faturas ou documentos equivalentes, e proceder ao atesto/certificação da despe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79852F42" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V - recusar produto ou serviço em desacordo com as condições fixadas em edital;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0572F8AE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI - anotar em registro próprio todas as ocorrências relacionadas à execução do contrato, apontando o que for necessário para a regularização das faltas ou dos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>defeitos observados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26BAEEE0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VII - informar a seus superiores, em tempo hábil para a adoção das medidas convenientes, a situação que demandar decisão ou providência que ultrapasse sua competência;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C6ABBAC" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VIII - fazer diligências à empresa contratada, se for o caso, adota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ndo controles adequados e suficientes para registro destas </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ocorrências;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55AEAD72" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IX - exigir, por escrito, o refazimento ou correção, comunicando ao gestor do contrato nos casos de não atendimento ou </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>quando as soluções ultrapassarem as suas competências;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2940C0E9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X - notifi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>car, por escrito, a contratada quanto ao não cumprimento das obrigações, fixando prazo para cumprimento ou apresentação de justificativa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="343583F6" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI - encaminhar ao gestor do contrato a solicitação de aplicação de sanções e, quando pertinente, a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>instauração de processo administrativo sancionador, contendo os registros das ocorrências, notificações, defesas e justificativas da contratada, se for o caso, e da documentação necessária;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04143BA1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XII - aceitar ou rejeitar, motivadamente, a indicação do preposto </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>feita pela empresa contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17403900" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XIII - manter contato com o preposto;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15D7809B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>XIV - desempenhar suas atividades com autonomia e independência fiscalizatória, buscando as condições necessárias para o desempenho da função, comunicando ao gestor do contrato sobre suas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> necessidades;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="076D785A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XV - acompanhar sistematicamente a execução do contrato, mantendo registros das ocorrências e dos documentos relativos à fiscalização;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DAED776" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XVI - manter os registros de confirmação de recebimento dos comunicados à contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="078C7747" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XVII - assegurar o c</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>umprimento do cronograma físico-financeiro;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32C8951E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XVIII - identificada necessidade de modificações contratuais, encaminhar ao gestor do contrato com as devidas justificativas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="540D6DD3" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XIX - conhecer os prazos de execução contratual e fornecer subsídios para as prorrogaç</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ões, quando necessárias, ou manifestar-se contrariamente à prorrogação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="223B0DE6" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XX - assegurar a presença dos documentos exigidos em contrato para fins de pagamento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E90E6A7" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXI - apontar, por meio de instrumentos de medição, a necessidade de glosas em notas fiscais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27ED740E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - solicitar auxílio às áreas técnicas, administrativas, jurídicas ou de controle, quando necessário; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B89F954" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXIII - conhecer os limites de sua atuação na atividade de fiscalização, bem como zelar pela estrita observância das cláusulas contratuais específicas e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> das normas internas aplicáveis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="572EE6DA" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D5B2325" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+              </w:tabs>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.2.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ao fiscal t</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">écnico setorial acompanhar a execução do objeto contratual ou da ata de registro de preços, avaliando se a quantidade, a qualidade, o prazo e o modo de execução estão compatíveis com as </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>condições estabelecidas no instrumento, devendo:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C601622" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I - registrar todas as ocorrências relevantes no histórico de gerenciamento do instrumento contratual, descrevendo as medidas necessárias à regularização de eventuais falhas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D3E126F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>II - emitir notificações à contr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atada, fixando prazo para correção, sempre que constatadas irregularidades ou descumprimentos contratuais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1155FE60" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>III - informar ao gestor setorial, em tempo hábil, qualquer situação que demande providências além de sua competência;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B0C5862" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IV - comunicar imediatamente a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o gestor setorial ocorrências que possam inviabilizar a execução nos prazos estabelecidos;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13A76139" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V - verificar a manutenção das condições de habilitação da contratada, bem como acompanhar o empenho, o pagamento e a formalização de apostilamentos e termos aditivo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s, podendo solicitar os documentos comprobatórios pertinentes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17499556" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CF2BE9C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+              </w:tabs>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Além do disposto acima, a fiscalização contratual obedecerá às seguintes rotinas:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0787539F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D9FB26E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+              </w:tabs>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Este item deve ser incluído quando houver necessidade. Caso não seja aplicável, deve-se </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registrar a informação “não se aplica”.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="228D2498" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BC18DCC" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="720" w:leader="none"/>
+                <w:tab w:val="left" w:pos="750"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...279 lines deleted...]
-              </w:numPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10.</w:t>
+            </w:r>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Da extinção contratual:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B6995E3" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="720" w:leader="none"/>
+                <w:tab w:val="left" w:pos="776"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...494 lines deleted...]
-              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="12" w:name="docs-internal-guid-237276fb-7fff-6c8d-10"/>
+            <w:bookmarkEnd w:id="12"/>
+          </w:p>
+          <w:p w14:paraId="4CA809F1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>10.3.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A rescisão do contrato poderá ser efetuada nos termos dos arts. 137 e 138 da Lei nº 14.133/2021, bem como acarretar as consequências previstas no art. 139 da referida </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>legislação.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="659252B7" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="397C3376" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>10.3.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>O contrato poderá ser rescindido a critério da CONTRATANTE, sem que à CONTRATADA caiba qualquer indenização ou reclamação nos seguintes casos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CCF0ECE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>a)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">inobservância das especificações acordadas e/ou rejeição dos serviços </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>prestados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E77E5FA" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>b) inadimplência de qualquer cláusula contratual e/ou da proposta ofertada; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38BE8C73" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>c)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>falência, liquidação judicial ou extrajudicial, concordata preventiva da fornecedora, requeridas, homologadas ou decretadas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="011EEF73" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AD4AFD3" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="720" w:leader="none"/>
+                <w:tab w:val="left" w:pos="750"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...49 lines deleted...]
-              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>10.3.3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A CONTRATADA reconhece e aceita os direitos da Administração em caso de rescisão contratual, nos termos do art. 137 da Lei nº 14.133/2021 e demais normativos estaduais aplicáveis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C69E919" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="720" w:leader="none"/>
+                <w:tab w:val="left" w:pos="750"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...1253 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="0"/>
+          </w:tcPr>
+          <w:p w14:paraId="3620594F" w14:textId="13D43014" w:rsidR="003A7CD3" w:rsidRDefault="005E6198">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:object w:dxaOrig="1542" w:dyaOrig="999" w14:anchorId="4E453506">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:77.3pt;height:49.75pt" o:ole="">
+                  <v:imagedata r:id="rId9" o:title=""/>
+                </v:shape>
+                <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1843734523" r:id="rId10"/>
+              </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="637CE603" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="2A6099" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2A6099"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="120EF941" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>11. DAS OBRIGAÇÕES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="2A402327" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4990F228" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...32 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58A6C60A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11.1. Obrigações gerais:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...50 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="110861DA" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="099E911C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">11.1.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...3 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">O contrato deverá ser executado fielmente pelas partes, de acordo com as cláusulas avençadas e as normas da Lei nº 14.133/2021, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...3 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>e c</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...3 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ada parte responderá pelas consequências de sua inexecução total ou parcial (art. 115 da Lei nº 14.133/2021).</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...31 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="23319965" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40D67056" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="708" w:leader="none"/>
+                <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...12 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">11.1.2. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...8 lines deleted...]
-          <w:p>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A inad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>implência do contratado em relação aos encargos trabalhistas, fiscais e comerciais não transferirá à Administração a responsabilidade pelo seu pagamento e não poderá onerar o objeto do contrato (art. 121, § 1º, da Lei nº 14.133/2021).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DA0795E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...12 lines deleted...]
-          <w:p>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="105CFB18" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...33 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Obrigações específicas da CONTRATADA:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A198994" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="13" w:name="docs-internal-guid-7bd09189-7fff-7e51-74"/>
+            <w:bookmarkEnd w:id="13"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>a) atender a todas as solicitações de contratação efetuadas durante a vigência do contrato, limitada ao quantitativo de cada item;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...40 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="20BFE602" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) ao fornecimento do objeto, de acordo com as especificações constantes no </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>edital de licitação, em consonância com a proposta apresentada e com a qualidade e especificações determinadas pela legislação em vigor;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CE79C23" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>c) responsabilizar-se pela boa execução e eficiência no fornecimento do produto objeto do edital;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...63 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="5C5DDA82" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>d) reparar, corrigir,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> remover às suas expensas, no todo ou em parte o(s) objeto(s) em que se verifiquem danos em decorrência do transporte, bem como, providenciar a imediata substituição dos mesmos;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1794875E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>e) providenciar a imediata correção das deficiências apontadas pelo CONTRATANT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>E quando da entrega do produto;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3819E855" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>f) apresentar, sempre que solicitado documentos que comprovem a procedência do produto fornecido, assim como amostra para análise pela Administração, sem qualquer ônus adicional;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...40 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="54F2CDC8" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>g) manter, durante a vigência do contrato, to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>das as condições de habilitação e qualificação exigidas na licitação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01CD67BF" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>h) estender aos contratos objeto, os benefícios e promoções oferecidas aos demais clientes da CONTRATADA;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
               <w:br/>
-              <w:t>i) responsabilizar-se por quaisquer danos ou prejuízos físicos ou materiais causados à  Administração ou a terceiros, pelos seus prepostos, advindos de imperícia, negligência, imprudência ou desrespeito às normas de segurança, quando da execução do fornecimento;</w:t>
-[...66 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              <w:t>i) responsabilizar-se por quaisquer danos ou prejuízos físicos ou materiais caus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>ados à  Administração ou a terceiros, pelos seus prepostos, advindos de imperícia, negligência, imprudência ou desrespeito às normas de segurança, quando da execução do fornecimento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4011C80E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>j) responsabilizar-se por todas e quaisquer despesas, inclusive despesa d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>e natureza previdenciária, fiscal, trabalhista ou civil, bem como emolumentos, ônus ou encargos de qualquer espécie e origem, pertinentes à execução do objeto contratado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05348760" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">k) mesmo não sendo a fabricante responderá inteira e solidariamente pela qualidade e </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>autenticidade destes, obrigando-se a substituir, às suas expensas, no todo ou em parte, o objeto desta licitação, em que se verificarem vícios, defeitos, incorreções, resultantes da fabricação ou transporte, constatado visualmente ou em laboratório, corren</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>do estes custos por sua conta;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B3A2087" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>l) manter endereço eletrônico de e-mail válido para fins de comunicação com a CONTRATANTE por todo o período de contratação, com a comunicação imediata à CONTRATANTE em caso de alteração;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="0FFEACCB" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">m) realizar cadastro no </w:t>
             </w:r>
-            <w:hyperlink r:id="rId4">
+            <w:hyperlink r:id="rId11">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                  <w:sz w:val="22"/>
-[...1 lines deleted...]
-                  <w:lang w:val="pt-BR"/>
                 </w:rPr>
                 <w:t>Portal Externo do SGP-e</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> para que possa </w:t>
             </w:r>
-            <w:hyperlink r:id="rId5">
+            <w:hyperlink r:id="rId12">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                  <w:sz w:val="22"/>
-[...1 lines deleted...]
-                  <w:lang w:val="pt-BR"/>
                 </w:rPr>
-                <w:t xml:space="preserve">assinar eletronicamente com </w:t>
+                <w:t>assinar eletronicamente</w:t>
               </w:r>
-            </w:hyperlink>
-            <w:hyperlink r:id="rId6">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                  <w:sz w:val="22"/>
-[...1 lines deleted...]
-                  <w:lang w:val="pt-BR"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> com </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:hyperlink r:id="rId13">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 </w:rPr>
                 <w:t>certificação digital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> todos os documentos firmados com a CONTRATANTE; e</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...24 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="3837A1BE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n) não subcontratar, ceder ou transferir, total </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>ou parcialmente, o objeto do contrato.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4944C021" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="222" w:leader="none"/>
+                <w:tab w:val="left" w:pos="222"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...23 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D8B7E1D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="222" w:leader="none"/>
+                <w:tab w:val="left" w:pos="222"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...24 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nota: No tópico “n”, caso o item 5.4 indique a existência de subcontratação, este tópico deverá ser removido.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="1B720D5B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="222" w:leader="none"/>
+                <w:tab w:val="left" w:pos="222"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...36 lines deleted...]
-          <w:p>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0177286A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...17 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>11.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. Obrigações específicas da CONTRATANTE:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...58 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="53562181" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="14" w:name="docs-internal-guid-4f07382d-7fff-e34a-4f"/>
+            <w:bookmarkEnd w:id="14"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) comunicar à CONTRATADA quaisquer ocorrências </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>relacionadas aos objetos entregues;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A503825" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>b) efetuar o pagamento da CONTRATADA de acordo com a forma de pagamento estipulada na licitação e no contrato;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...56 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="6286A00E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c) promover o acompanhamento e a fiscalização do fornecimento e/ou prestação dos serviços, sob os aspectos qu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>alitativo e quantitativo, anotando em registro próprio as falhas e solicitando as medidas corretivas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61B73743" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>d) rejeitar, no todo ou em parte, o objeto entregue pela CONTRATADA fora das especificações do contrato;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...32 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="4CD0010C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e) observar para que durante a vigência do contra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>to sejam cumpridas as obrigações assumidas pela CONTRATADA, bem como sejam mantidas todas as condições de habilitação e qualificação exigidas na licitação; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62C4FEED" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="222" w:leader="none"/>
+                <w:tab w:val="left" w:pos="222"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...27 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>f) aplicar as sanções administrativas, quando se fizerem necessárias; e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:br/>
-              <w:t>g) prestar informações e esclarecimentos que venham a ser solicitados.</w:t>
-[...23 lines deleted...]
-          <w:p>
+              <w:t>g) prestar informações e e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sclarecimentos que venham a ser solicitados.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A74B492" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...10 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="55857C4D" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="79914809" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="240" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
-              <w:ind w:hanging="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>12. DAS INFRAÇÕES E SANÇÕES ADMINISTRATIVAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="5628F594" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:widowControl w:val="false"/>
+          <w:p w14:paraId="7CFE79B3" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240"/>
-[...30 lines deleted...]
-              <w:shd w:val="clear" w:fill="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="498FBF2A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="false"/>
-[...22 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              <w:ind w:left="624" w:right="113" w:hanging="624"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>puração e aplicação de penalidades aos licitantes:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...6 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="2AA580E8" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...31 lines deleted...]
-              <w:shd w:val="clear" w:fill="auto"/>
+              <w:ind w:left="620"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A4F052C" w14:textId="3148836E" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...18 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              <w:ind w:left="624" w:right="113" w:hanging="624"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">12.2.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...11 lines deleted...]
-              <w:widowControl w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A apuração de infrações e a aplicação de sanções administrativas serão realizadas de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">acordo com o art. 155 e seguintes da Lei nº 14.133/2021 e com o Decreto Estadual nº </w:t>
+            </w:r>
+            <w:r w:rsidR="005E6198">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1560/2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, sem prejuízo da aplicação de eventuais normas pertinentes ao caso concreto.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34862800" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="-140" w:leader="none"/>
+                <w:tab w:val="left" w:pos="-140"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19B958A0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:ind w:left="624" w:right="113" w:hanging="624"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="22"/>
-[...15 lines deleted...]
-              <w:shd w:val="clear" w:fill="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="15" w:name="docs-internal-guid-1625bc49-7fff-498c-6a"/>
+            <w:bookmarkEnd w:id="15"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>12.2. Recurso e pedido de reconsideração:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7689B6AE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C323922" w14:textId="4EB149AE" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="1100"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...4 lines deleted...]
-              <w:ind w:hanging="624" w:left="624" w:right="113"/>
+              <w:ind w:left="624" w:right="113" w:hanging="624"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.2.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>A apresentação de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> recurso ou pedido de reconsideração dar-se-á na forma e prazos previstos no </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Decreto Estadual nº </w:t>
+            </w:r>
+            <w:r w:rsidR="005E6198">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>1560/2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>, sem prejuízo da aplicação de eventuais normas pertinentes ao caso concreto.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DC69402" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:ind w:left="620"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...205 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="5ABF93A6" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="7C621B55" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="240" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
-              <w:ind w:hanging="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>13. DO CONTRATO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="2BF3A170" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0290263E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="240" w:leader="none"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...11 lines deleted...]
-          <w:p>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F17D151" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...8 lines deleted...]
-                <w:iCs w:val="false"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-                <w:iCs w:val="false"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...4 lines deleted...]
-          <w:p>
+              </w:rPr>
+              <w:t>13.1. Instrumento Contratual:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FC6047D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...9 lines deleted...]
-                <w:iCs w:val="false"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...8 lines deleted...]
-                <w:iCs w:val="false"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AA72E1D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Nvel2-Red"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...23 lines deleted...]
-                <w:iCs w:val="false"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="none"/>
-[...9 lines deleted...]
-                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.1.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="none"/>
-[...12 lines deleted...]
-                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrato e </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="none"/>
-[...12 lines deleted...]
-                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="none"/>
-[...12 lines deleted...]
-                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>utorização de Fornecimento ou Ordem de Fornecimento.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AA0EE5F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="none"/>
-[...35 lines deleted...]
-          <w:p>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AE57233" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="western"/>
-              <w:numPr>
-[...40 lines deleted...]
-          <w:p>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Nos casos em que o serviço tiver prazo de execução superior a 30 (trinta) dias, o instrumento formal será o contrato acompanhado da autorização de fornecimento. Para serviços com </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prazo de execução igual ou inferior a 30 (trinta) dias, o instrumento aplicável será a ordem de fornecimento.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F5AF780" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="western"/>
-              <w:numPr>
-[...13 lines deleted...]
-                <w:iCs w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FD5D5C5" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Nvel2-Red"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...8 lines deleted...]
-                <w:iCs w:val="false"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...3 lines deleted...]
-          <w:p>
+              </w:rPr>
+              <w:t>13.1.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> O serviço é enquadrado como não continuado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7976D276" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
-              <w:numPr>
-[...13 lines deleted...]
-                <w:iCs w:val="false"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...8 lines deleted...]
-                <w:iCs w:val="false"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E74E849" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Nvel2-Red"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...74 lines deleted...]
-                <w:iCs w:val="false"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="none"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>13.1.3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-                <w:iCs w:val="false"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vigência: ____________________.</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-          <w:p>
+          </w:p>
+          <w:p w14:paraId="46001641" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...23 lines deleted...]
-          <w:p>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C629E5F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...12 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...5 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...5 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gestor:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...21 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3E62656C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9360" w:type="dxa"/>
-              <w:jc w:val="left"/>
-              <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
-              <w:tblCellMar>
-[...4 lines deleted...]
-              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2444"/>
-              <w:gridCol w:w="1920"/>
+              <w:gridCol w:w="1921"/>
               <w:gridCol w:w="1816"/>
               <w:gridCol w:w="3179"/>
             </w:tblGrid>
-            <w:tr>
+            <w:tr w:rsidR="003A7CD3" w14:paraId="46CB32F4" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="493" w:hRule="atLeast"/>
+                <w:trHeight w:val="493"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2444" w:type="dxa"/>
+                  <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
-[...37 lines deleted...]
-                <w:p>
+                <w:p w14:paraId="5FD9C1F0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
+                    </w:rPr>
+                    <w:t>NOME</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1921" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="3FF20EFF" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="44361B50" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                     <w:t>SETOR</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="6AC29B42" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                     <w:t>TELEFONE / E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="003A7CD3" w14:paraId="1BAE29A8" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="344" w:hRule="atLeast"/>
+                <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2444" w:type="dxa"/>
+                  <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="7C6E9DC4" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1920" w:type="dxa"/>
+                  <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="3AA77452" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="45263B0A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:eastAsia="Garamond" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                     <w:t>xxxxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="66B3D2E3" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="003A7CD3" w14:paraId="2D6B0146" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="344" w:hRule="atLeast"/>
+                <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2444" w:type="dxa"/>
+                  <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="0380C7AF" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1920" w:type="dxa"/>
+                  <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="7E793A25" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="0BB898C7" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="43C9BD2B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="003A7CD3" w14:paraId="6F699F3F" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="379" w:hRule="atLeast"/>
+                <w:trHeight w:val="379"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2444" w:type="dxa"/>
+                  <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="7D1CAE6C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1920" w:type="dxa"/>
+                  <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="505C56D3" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="017BC495" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="04313923" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p>
-[...43 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="420F2DAE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B58351D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13.3. Fiscal:</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="61FA8F9F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...19 lines deleted...]
-            </w:r>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9360" w:type="dxa"/>
-              <w:jc w:val="left"/>
-              <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
-              <w:tblCellMar>
-[...4 lines deleted...]
-              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2444"/>
-              <w:gridCol w:w="1920"/>
+              <w:gridCol w:w="1921"/>
               <w:gridCol w:w="1816"/>
               <w:gridCol w:w="3179"/>
             </w:tblGrid>
-            <w:tr>
+            <w:tr w:rsidR="003A7CD3" w14:paraId="68CBCC9B" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="493" w:hRule="atLeast"/>
+                <w:trHeight w:val="493"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2444" w:type="dxa"/>
+                  <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
-[...37 lines deleted...]
-                <w:p>
+                <w:p w14:paraId="6464AACA" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
+                    </w:rPr>
+                    <w:t>NOME</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1921" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="04F8F408" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="5DB698EB" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                     <w:t>SETOR</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="41154A2F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                     <w:t>TELEFONE / E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="003A7CD3" w14:paraId="11C53A6C" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="344" w:hRule="atLeast"/>
+                <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2444" w:type="dxa"/>
+                  <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="6D7546D9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1920" w:type="dxa"/>
+                  <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="472BEC4A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="7B14BDA7" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:eastAsia="Garamond" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                     <w:t>xxxxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="65BCA9A6" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="003A7CD3" w14:paraId="15461835" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="344" w:hRule="atLeast"/>
+                <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2444" w:type="dxa"/>
+                  <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="565EF10A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1920" w:type="dxa"/>
+                  <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="1351E221" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="475CC921" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="4D9CD938" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="003A7CD3" w14:paraId="7107BE3F" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="344" w:hRule="atLeast"/>
+                <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2444" w:type="dxa"/>
+                  <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="3D1B5B15" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1920" w:type="dxa"/>
+                  <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="5D820673" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="603E511A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="51BA3ECA" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p>
-[...39 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="511A622F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C35831B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3061 lines deleted...]
-      <w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="59F4D144" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="90" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="3C851EA1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:ind w:hanging="0" w:left="0"/>
-[...4 lines deleted...]
-                <w:bCs/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...6 lines deleted...]
-                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>14. DOS CRITÉRIOS DE MEDIÇÃO E PAGAMENTO (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...1 lines deleted...]
-              <w:t>19. DO(S) RESPONSÁVEL(IS) PELA ELABORAÇÃO DO TERMO DE REFERÊNCIA</w:t>
+              </w:rPr>
+              <w:t>ARTS. 6º, XXIII, “G” e 40, § 1º, II, DA  LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="05913883" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1100" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="200D022F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E198ECE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Critérios de medição:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2588447D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77B8261B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>Nota:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Medir significa verificar se a etapa ou a parte do serviço prestado pelo contratado foi executada corretamente, considerando aspectos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>quantitativos, qualitativos e temporais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Um exemplo de critério de medição é a utilização de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>lista de checagem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E9ACA93" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A medição é aplicada principalmente em </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>obras de grande complexidade ou vulto, ou seja:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="435A517A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="707"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Para obras comuns com </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>uma única prestação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (por exemplo, elaboração de um projeto em etapa única), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>não há medição</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> apenas o recebimento do objeto; nesse caso, informar </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>“não se aplica”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AF49AB2" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="707"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Para </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>serviços não contínuos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (como manutenção pontual de equipamento), também informar </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>“não se aplica”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14DF95A7" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="607CEC3A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.2. Pra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zos e recebimento:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="337F4EA1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35F83CFF" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.2.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Prazo de início da execução:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XX </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) dias, a partir </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                 .</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F48D98F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78CEEB08" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Os serviços serão recebidos provisoriamente, no prazo de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>) dias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, pelo responsável pelo seu acompanhamento e fiscalização, com </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificação posterior da conformidade do material com as exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="351B98EE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EC6A239" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota: Trata-se do prazo para verificação do cumprimento de todas as exigências contratuais aplicáveis. O recebimento provisório consiste apenas na transferência da posse do b</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">em ou do resultado. Dependendo da complexidade do objeto, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pode não haver necessidade de recebimento provisório</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; nesse caso, não há prazo específico e deve-se informar que o recebimento será realizado </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>no ato da entrega do serviço</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cabendo à Administração pr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>oceder diretamente ao recebimento definitivo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="254A54A7" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F9E4C88" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O prazo da disposição acima será contado da comunicação do contratado acerca da conclusão do serviço.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66EACA48" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="585F13EE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.4. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ONTRATAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fica obrigad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a reparar, corrigir, remover, reconstruir ou substituir, às suas expensas, no todo ou em parte, o objeto em que se verificarem vícios, defeitos ou incorreções resultantes da execução ou materiais empregados, cabendo à fiscalização não atestar a última e/o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>u única medição de serviços até que sejam sanadas todas as eventuais pendências que possam vir a ser apontadas no recebimento provisório.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="528C8141" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="734774C0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.5. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os serviços poderão ser rejeitados, no todo ou em parte, quando em desacordo com as especificações constantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> neste Termo de Referência e na proposta, sem prejuízo da aplicação das penalidades.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1756D74C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="798E47A9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.6. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Os serviços serão recebidos, definitivamente, no prazo de 30 (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>trinta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>) dias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>por servidor ou comissão designada pela autoridade competente, mediante termo detalhad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>o que comprove o atendimento das exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6260226B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D153ED0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Nota: Quando houver recebimento provisório, informar que os serviços serão recebidos, definitivamente, no prazo de 30 (trinta) dias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> contados a partir do recebimento provisório, por servidor ou comissão designada pela autoridade competente, mediante termo detalhado que comprove o atendimento das exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5317602B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42D12AB6" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.2.7.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Método de recebimento:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D6060D4" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="256FA79E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Os métodos de recebimento sã</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o utilizados para avaliar se o objeto contratado atende às disposições contratuais. No recebimento provisório de serviços, esses métodos verificam o cumprimento das exigências de caráter técnico. No recebimento definitivo, eles avaliam a conformidade com </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>odas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as exigências contratuais aplicáveis. Exemplos de métodos incluem a utilização de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>listas de checagem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>relatórios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>. Esses métodos se aplicam a todos os serviços.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="477E22F4" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D0FBA37" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.8. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O recebimento provisório ou definitivo não excluirá a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>responsabilidade civil pela solidez e pela segurança do serviço nem a responsabilidade ético-profissional pela perfeita execução do contrato.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F67A612" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="765AF56D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.2.9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prazo para liquidação do </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>documento fiscal: 5 (cinco) dias úteis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A863E3A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B0DF2A4" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.2.10.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prazo de pagamento: até </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="sans-serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 (trinta) dias após o recebimento definitivo do objeto com a respectiva </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="sans-serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="sans-serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ota </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="sans-serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="sans-serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>iscal, fatura ou documento legalmente equivalente.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51224090" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="sans-serif"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A13BCFD" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>14.3. Do reajuste (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>art. 92, V, da Lei nº 14.133/2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5246063C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6369FAD8" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.3.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Os preços inicialmente </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>contratados são fixos e irreajustáveis no prazo de 1 (um) ano, contado da data do orçamento estimado. A partir desse prazo, os preços serão reajustados conforme Índice Nacional de Preços ao Consumidor Amplo (IPCA).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73C92282" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="063DC09A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.3.2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>O reajuste será realizado por ap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ostilamento.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A1292AA" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:ind w:left="66"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="1F113F20" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F31A846" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>15. DO VALOR ESTIMADO (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ARTS. 6º, XXIII, “I”; 18, IV; 23 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 24 DA LEI Nº 14.133/2021 E INSTRUÇÃO NORMATIVA Nº 09/2024/SEA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="54EFB505" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73AF8337" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F49D7F5" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="16" w:name="docs-internal-guid-cc80b772-7fff-e2c4-63"/>
+            <w:bookmarkEnd w:id="16"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O valor indicado na requisição trata-se apenas de estimativa. A análise detalhada de preços – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>compreendendo a planilha e a instrução de pesquisa – será realizada, em momento oportuno, pela Diretoria de Planejamento e Gestão de Compras (DPGC).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EEE98F6" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="626EEFBB" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota: Em processos de obras a precificação é realizada pela Gerência de Obras e Manutenção (GEOMA). Nesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> casos, o texto acima deve ser editado.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ART. 6º, XXIII, “J” DA LEI Nº 14.133/2021 e ART. 4º, VII, DO DECRETO ESTADUAL Nº 47/2023)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="28FE810E" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0063BA" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16. DA ADEQUAÇÃO ORÇAMENTÁRIA (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ART. 6º, XXIII, “J” DA LEI Nº 14.133/2021 e ART. 4º, VII, DO DECRETO ESTADUAL Nº </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>47/2023)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="4DC8E237" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46A9CF8D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B8C296A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A contratação seguirá após </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a declaração de disponibilidade orçamentário-financeira</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> emitida pela Superintendência do Fundo Estadual de Saúde em documento apensado ao processo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B1DB581" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="135A30E3" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E9B3558" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17. DA ANÁLISE DE RISCOS E MAPA DE RISCOS (ART. 18, X, DA LEI Nº 14.133/2021 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ART. 4º, III, DO DECRETO ESTADUAL Nº 47/2023)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="65A50D34" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0612259F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:rPr>
-[...15 lines deleted...]
-            </w:r>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0139FE3C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Conforme documento de Análise de Riscos (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Anexo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28DB037D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75219505" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Manter o texto e numerar o Anexo. Não esquecer que a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>análise de risco deve ser anexada ao processo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="245ED884" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="5FC02EA1" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F86826" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18. DAS PRÁTICAS FRAUDULENTAS E DE CORRUPÇÃO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="411269F9" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AC9B27F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56D1B470" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>18.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>As partes, por seus agentes públicos ou por seus sócios, acionistas, administradores e colaboradores:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="460401BB" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) declaram que têm conhecimento das normas </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>previstas na legislação, entre as quais nas Leis n°s 8.429/1992 e 12.846/2013, seus regulamentos e eventuais outras aplicáveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22C342FE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>b) comprometem-se a não adotar práticas ou procedimentos que se enquadrem nas hipóteses previstas nas leis e regulamentos mencio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>nados no inciso anterior e se comprometem em exigir o mesmo pelos terceiros por elas contratados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37EDDEDE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>c) comprometem-se a notificar à Controladoria Geral do Estado (CGE) qualquer irregularidade que tiverem conhecimento acerca da execução do contrato; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B8BC743" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>d) decl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>aram que têm ciência que a violação de qualquer das obrigações previstas na Instrução Normativa Conjunta CGE/SEA nº 01/2020, além de outras, é causa para a rescisão unilateral do contrato, sem prejuízo da cobrança das perdas e danos, inclusive danos potenc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>iais, causados à parte inocente e das multas pactuadas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C681C4B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="74E2E424" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7851B1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>19. DO(S) RESPONSÁVEL(IS) PELA ELABORAÇÃO DO TERMO DE REFERÊNCIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="46E0C237" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1100"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F572832" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9345" w:type="dxa"/>
-              <w:jc w:val="left"/>
-              <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
-              <w:tblCellMar>
-[...4 lines deleted...]
-              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="3727"/>
+              <w:gridCol w:w="3726"/>
               <w:gridCol w:w="1600"/>
-              <w:gridCol w:w="4018"/>
+              <w:gridCol w:w="4019"/>
             </w:tblGrid>
-            <w:tr>
+            <w:tr w:rsidR="003A7CD3" w14:paraId="17A28A8E" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="308" w:hRule="atLeast"/>
+                <w:trHeight w:val="308"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3727" w:type="dxa"/>
+                  <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="0DADEE65" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                     <w:t>NOME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="649F3F34" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4018" w:type="dxa"/>
+                  <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="4C4895AA" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                     <w:t xml:space="preserve">TELEFONE / </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:i w:val="false"/>
-                      <w:iCs w:val="false"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                     <w:t>E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="003A7CD3" w14:paraId="16958DBA" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="318" w:hRule="atLeast"/>
+                <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3727" w:type="dxa"/>
+                  <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="51AA1D5C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:shd w:fill="FFFFFF" w:val="clear"/>
-                      <w:lang w:val="pt-BR"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-                    <w:t>xxxx</w:t>
+                    <w:t xml:space="preserve"> xxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="06353FF9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4018" w:type="dxa"/>
+                  <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="43E3D600" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="003A7CD3" w14:paraId="501B4A6A" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="318" w:hRule="atLeast"/>
+                <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3727" w:type="dxa"/>
+                  <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="026AD63E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:shd w:fill="FFFFFF" w:val="clear"/>
-                      <w:lang w:val="pt-BR"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1600" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="57A9A871" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4019" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="22AFDF6E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="42029AFA" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="790033D2" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota: Informações de quem elaborou o termo de referência.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17D0F8AD" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="6596269B" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="378788C1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20. DO </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>GESTOR RESPONSÁVEL DA UNIDADE REQUISITANTE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="16C37DF0" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C5407FC" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="9345" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3726"/>
+              <w:gridCol w:w="1600"/>
+              <w:gridCol w:w="4019"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003A7CD3" w14:paraId="2BD61311" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="308"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3726" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4EC33C2B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>NOME</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1600" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="32E80D7F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>MATRÍCULA</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4019" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0B5A8CBE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">TELEFONE / </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>E-MAIL</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="003A7CD3" w14:paraId="7E135E39" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="318"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3726" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4EA635F0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:shd w:fill="FFFFFF" w:val="clear"/>
-                      <w:lang w:val="pt-BR"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
+                    <w:t xml:space="preserve"> xxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="59700BF5" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
+                    <w:t>xxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4018" w:type="dxa"/>
+                  <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="3A8792B1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
+                    <w:t>xxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p>
-[...20 lines deleted...]
-          <w:p>
+          <w:p w14:paraId="4812AD50" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F8FB29A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="FF0000"/>
-[...35 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="2B886A6A" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="64C3184F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:ind w:hanging="0" w:left="0"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...1 lines deleted...]
-              <w:t>20. DO GESTOR RESPONSÁVEL DA UNIDADE REQUISITANTE</w:t>
+              </w:rPr>
+              <w:t>21. DA AUTORIDADE COMPETENTE DA SUPERINTENDÊNCIA REQUISITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="4C2F490A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1237"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2B672493" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...9 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9345" w:type="dxa"/>
-              <w:jc w:val="left"/>
-              <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
-              <w:tblCellMar>
-[...4 lines deleted...]
-              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="3727"/>
+              <w:gridCol w:w="3726"/>
               <w:gridCol w:w="1600"/>
-              <w:gridCol w:w="4018"/>
+              <w:gridCol w:w="4019"/>
             </w:tblGrid>
-            <w:tr>
+            <w:tr w:rsidR="003A7CD3" w14:paraId="01329D6D" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="308" w:hRule="atLeast"/>
+                <w:trHeight w:val="308"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3727" w:type="dxa"/>
+                  <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="2EF2DA7E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                     <w:t>NOME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="35B4EB5E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4018" w:type="dxa"/>
+                  <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="78B63595" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                     <w:t xml:space="preserve">TELEFONE / </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:i w:val="false"/>
-                      <w:iCs w:val="false"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                     <w:t>E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="003A7CD3" w14:paraId="12B5D456" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="318" w:hRule="atLeast"/>
+                <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3727" w:type="dxa"/>
+                  <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="0DCE21A9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:shd w:fill="FFFFFF" w:val="clear"/>
-                      <w:lang w:val="pt-BR"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-                    <w:t>xxxx</w:t>
+                    <w:t xml:space="preserve"> xxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="37EE19AD" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4018" w:type="dxa"/>
+                  <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="445BD98D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-          </w:tbl>
-[...136 lines deleted...]
-            <w:tr>
+            <w:tr w:rsidR="003A7CD3" w14:paraId="11498FCC" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="308" w:hRule="atLeast"/>
+                <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3727" w:type="dxa"/>
-[...126 lines deleted...]
-                  <w:tcW w:w="3727" w:type="dxa"/>
+                  <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="649FA01C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
-                    <w:rPr/>
-[...1 lines deleted...]
-                  <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:shd w:fill="FFFFFF" w:val="clear"/>
-                      <w:lang w:val="pt-BR"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-                  </w:r>
+                  </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="5ACE4D34" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4018" w:type="dxa"/>
+                  <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="3774A779" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:lang w:val="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...117 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p>
-[...12 lines deleted...]
-          <w:p>
+          <w:p w14:paraId="4E1E397C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3"/>
+          <w:p w14:paraId="7890229C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...15 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="pt-BR" w:eastAsia="zh-CN"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Indicar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> o Superintendente da área, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="pt-BR" w:eastAsia="zh-CN"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>o qual deve obrigatoriamente assinar o Termo de Referência.</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="4C8CAF56" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...17 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="4D11D375" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3FEA0CA4" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10F3C0F4" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+      <w:pPr>
+        <w:pStyle w:val="LO-Normal"/>
+        <w:ind w:left="567" w:right="510"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="723E0E27" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+      <w:pPr>
+        <w:pStyle w:val="LO-Normal"/>
+        <w:ind w:left="567" w:right="510"/>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
-[...43 lines deleted...]
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Local, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>data a assinatura digital.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="51B1F33D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:suppressAutoHyphens w:val="true"/>
-        <w:ind w:hanging="0" w:left="567" w:right="0"/>
+        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="32CD5BC7" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:suppressAutoHyphens w:val="true"/>
-        <w:ind w:hanging="0" w:left="567" w:right="0"/>
+        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0B46BB5C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:suppressAutoHyphens w:val="true"/>
-        <w:ind w:hanging="0" w:left="567" w:right="0"/>
+        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="338E78A3" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+      <w:pPr>
+        <w:pStyle w:val="LO-Normal"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:t xml:space="preserve">Versão nº </w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Versão nº </w:t>
+        <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t xml:space="preserve">, atualizada em  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">, atualizada em  </w:t>
+        <w:t>/0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>29</w:t>
+        <w:t>1/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...69 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>2026.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7BB6D23D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:hanging="0" w:left="567" w:right="0"/>
+        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2FAC63E0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...173 lines deleted...]
-        <w:ind w:hanging="0" w:left="567" w:right="0"/>
+        <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>As partes em destaque são editáveis.</w:t>
+        <w:t xml:space="preserve">A validade deste documento está condicionada às assinaturas digitais no Sistema de Gestão de Processos Eletrônicos – SGPe. </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="038049A4" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:hanging="0" w:left="567" w:right="0"/>
+        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6B95D412" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:hanging="0" w:left="567" w:right="567"/>
+        <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-          <w:bCs w:val="false"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Há restrições de edição neste documento, dessa forma caso seja necessária alguma alteração em partes restritas, solicitamos entrar em contato com DPGC/NASER, por meio do contato telefônico </w:t>
+        <w:t xml:space="preserve">As notas que estão em vermelho foram acrescentadas para auxiliar no preenchimento do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>(48) 3664-8789.</w:t>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ermo de Referência, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">devem ser retiradas do </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finalizado.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6DF598EB" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01F85C3F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+      <w:pPr>
+        <w:pStyle w:val="LO-Normal"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:t>As partes em destaque são editáveis.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2FF78D84" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46FCD660" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+      <w:pPr>
+        <w:pStyle w:val="LO-Normal"/>
+        <w:ind w:left="567" w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Há restrições de edição neste documento, dessa forma caso seja necessária alguma alteração em partes restritas, solicitamos entrar em contato com DPGC/NASER, por meio do contato telefônico </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(48) 3664-8789.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB8EE0C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+      <w:pPr>
+        <w:pStyle w:val="LO-Normal"/>
+        <w:ind w:left="598" w:right="583"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D914603" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+      <w:pPr>
+        <w:pStyle w:val="LO-Normal"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="19379A1D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="052006C8" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="38B0DBA2" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="73E6996F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="70993161" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="40085265" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1A4DC5C9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="34A9625F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="612FB2BF" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7DE93A3A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="776BB209" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="799A03EB" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="249549EE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0E41F72C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13B3FFF2" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7B6E99C9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5D0EC108" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1A104A6B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7E039DAB" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6BC4AF2A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7380DCCF" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="31A3E976" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="78401BDF" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4E7A2934" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3F8B9F02" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6A5FF7E0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7EB538A5" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="094AFDD8" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1CF8EA2A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="143C048F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5D87975F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="35C704E8" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2F14199D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="31277401" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="519A0747" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1D16227C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7535B3E7" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ANEXO I</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2843A25A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="45B80CDE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="40D28700" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6791E97C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+      <w:pPr>
+        <w:pStyle w:val="Normal2"/>
+        <w:ind w:left="624"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...16 lines deleted...]
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>1. DAS ESPECIFICAÇÕES E QUANTIDADES</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="63B715C2" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="01CA99E8" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10838" w:type="dxa"/>
-        <w:jc w:val="left"/>
         <w:tblInd w:w="-26" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...4 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="753"/>
-        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="754"/>
+        <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1536"/>
         <w:gridCol w:w="2202"/>
         <w:gridCol w:w="1140"/>
-        <w:gridCol w:w="796"/>
+        <w:gridCol w:w="797"/>
         <w:gridCol w:w="1590"/>
-        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1700"/>
       </w:tblGrid>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="2AD6CC1B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10836" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="999999" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="999999"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="547F185F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>LOTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="528A244B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="CCCCCC" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0D60FF41" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>ITEM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="CCCCCC" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5D2D131D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="pt-BR"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">CÓDIGO </w:t>
+              </w:rPr>
+              <w:t>CÓDIGO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="CCCCCC" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="254329B6" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>REQUISIÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="CCCCCC" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1CA3ED5B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>DESCRIÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="CCCCCC" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="57D5856A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>QNT. MENSAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="797" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="CCCCCC" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="356C06AE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="pt-BR"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">QNT. </w:t>
+              </w:rPr>
+              <w:t>QNT.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="CCCCCC" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0C490C84" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>FREQUÊNCIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="CCCCCC" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6971EC7B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>DEMANDANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003A7CD3" w14:paraId="3E7EC3AE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="554" w:hRule="atLeast"/>
+          <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...27 lines deleted...]
-              <w:t>x</w:t>
+          <w:p w14:paraId="189F2385" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="2C2269BA" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="3F3ED831" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="68F89E8C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...8 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="24E75D64" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="797" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="5AF69AD2" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...27 lines deleted...]
-              <w:t>x</w:t>
+          <w:p w14:paraId="419E4DCB" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+          <w:p w14:paraId="711B46F9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="2025C28E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="63A57AFB" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5E6BCE44" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="68D4F3CC" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr>
-[...6 lines deleted...]
-      <w:type w:val="nextPage"/>
+    <w:sectPr w:rsidR="003A7CD3">
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="618" w:right="618" w:gutter="0" w:header="567" w:top="680" w:footer="0" w:bottom="1134"/>
-[...3 lines deleted...]
-      <w:docGrid w:type="default" w:linePitch="600" w:charSpace="40960"/>
+      <w:pgMar w:top="680" w:right="618" w:bottom="1134" w:left="618" w:header="567" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:formProt w:val="0"/>
+      <w:docGrid w:linePitch="600" w:charSpace="40960"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="577914A4" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="001D03A8">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="07EE170D" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="001D03A8">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...1 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:panose1 w:val="05010000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OpenSymbol">
-    <w:altName w:val="Arial Unicode MS"/>
+  <w:font w:name="Arial;sans-serif">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Poppins">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Liberation Sans">
-    <w:altName w:val="Arial"/>
+  <w:font w:name="sans-serif">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:panose1 w:val="020B0603030804020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...9 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="214CF8A1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-      <w:rPr/>
+      <w:pStyle w:val="Rodap"/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="73DAA151" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-      <w:spacing w:lineRule="auto" w:line="9"/>
+      <w:pStyle w:val="Corpodetexto"/>
+      <w:spacing w:line="7" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
-        <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...4 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="47D00B5F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-      <w:spacing w:lineRule="auto" w:line="9"/>
+      <w:pStyle w:val="Corpodetexto"/>
+      <w:spacing w:line="7" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
-        <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...4 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4C99C4EE" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="001D03A8">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="17EFBA6E" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="001D03A8">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4443C6BA" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-      <w:rPr/>
+      <w:pStyle w:val="Cabealho"/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="61F5CAFA" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
-      <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-      <w:ind w:firstLine="1417" w:left="0" w:right="0"/>
+      <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
-      <w:rPr/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="52">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BF9E391" wp14:editId="4C9C1DB9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>175895</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-34925</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="676910" cy="646430"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Figura2" descr=""/>
+          <wp:docPr id="1" name="Figura2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Figura2" descr=""/>
+                  <pic:cNvPr id="1" name="Figura2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="676910" cy="646430"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="DefaultParagraphFont"/>
-        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>Estado de santa catarinA</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="2D78C5B1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
-      <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-      <w:ind w:firstLine="1417" w:left="0" w:right="0"/>
+      <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
-      <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="DefaultParagraphFont"/>
-        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>Secretaria de estado da saúde</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="0D44EE39" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
-      <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-      <w:ind w:firstLine="1417" w:left="0" w:right="0"/>
+      <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
-      <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="DefaultParagraphFont"/>
-        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="pt-BR"/>
       </w:rPr>
-      <w:t>Superintendência de AQUISIÇÕES E CONTRATOS</w:t>
+      <w:t xml:space="preserve">Superintendência de AQUISIÇÕES E </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:caps/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>CONTRATOS</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="2873A8CC" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="719"/>
-        <w:tab w:val="left" w:pos="10800" w:leader="none"/>
+        <w:tab w:val="left" w:pos="10800"/>
       </w:tabs>
-      <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-      <w:ind w:firstLine="1417" w:left="0" w:right="0"/>
+      <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="DefaultParagraphFont"/>
-        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>DIRETORIA DE planejamento e gestão em compras</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="781F5467" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
     <w:pPr>
       <w:pStyle w:val="Normal2"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...6 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="64F5D965" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
     <w:pPr>
       <w:pStyle w:val="Normal2"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="46A1D9C6" w14:textId="0C4E12E4" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+    <w:pPr>
+      <w:pStyle w:val="Normal2"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...18 lines deleted...]
-        <w:lang w:val="pt-BR"/>
+        <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="34">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="73E577D9" wp14:editId="5B05E5CF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="679450" cy="255905"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="2" name="PowerPlusWaterMarkObject95839"/>
+              <wp:docPr id="6" name="PowerPlusWaterMarkObject95839"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr/>
+                    <wps:cNvSpPr>
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="679320" cy="255960"/>
+                        <a:ext cx="679450" cy="255905"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
-                        <a:srgbClr val="c0c0c0">
+                        <a:srgbClr val="C0C0C0">
                           <a:alpha val="25000"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln w="25560">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
-                      <a:lnRef idx="0"/>
-[...1 lines deleted...]
-                      <a:effectRef idx="0"/>
+                      <a:lnRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:effectRef>
                       <a:fontRef idx="minor"/>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w14:paraId="702BFF8C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                           <w:pPr>
                             <w:pStyle w:val="Contedodoquadro"/>
-                            <w:overflowPunct w:val="false"/>
-[...2 lines deleted...]
-                            <w:ind w:hanging="0" w:left="0" w:right="0"/>
                             <w:jc w:val="center"/>
-                            <w:rPr/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
-                              <w:rFonts w:cs="Segoe UI" w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
-[...7 lines deleted...]
-                              <w:dstrike w:val="false"/>
+                              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                               <w:color w:val="C0C0C0"/>
-                              <w:spacing w:val="0"/>
-[...2 lines deleted...]
-                              <w:sz w:val="40"/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
-                              <w:u w:val="none"/>
-                              <w:vertAlign w:val="baseline"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t>Original</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr anchor="t">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect id="PowerPlusWaterMarkObject95839" o:spid="shape_0" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="silver" stroked="f" o:allowincell="f" style="position:absolute;margin-left:240pt;margin-top:0pt;width:53.45pt;height:23.7pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin">
-[...1 lines deleted...]
-              <v:stroke color="#3465a4" weight="25560" joinstyle="round" endcap="flat"/>
+            <v:rect w14:anchorId="73E577D9" id="PowerPlusWaterMarkObject95839" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:53.5pt;height:20.15pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzLm5bDgIAAHYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+xmc9ZYcaqpVffS&#10;rVG7ac8EQ8wKHAIaO/9+B3bSbHvqNFlCwN13d993h1dXg9FkL3xQYBt6MSspEZZDq+yuod+/3b67&#10;pCREZlumwYqGHkSgV+u3b1a9q8UcOtCt8ASD2FD3rqFdjK4uisA7YViYgRMWjRK8YRGPfle0nvUY&#10;3ehiXpaLogffOg9chIC3N6ORrnN8KQWP91IGEYluKNYW8+rzuk1rsV6xeueZ6xSfymD/UIVhymLS&#10;U6gbFhl59uqvUEZxDwFknHEwBUipuMgckM1F+Qebx445kbmgOMGdZAr/Lyz/ut94otqGLiixzGCL&#10;NtALv9HP4QeLwn9h/ul++xOFXFaX75dJsN6FGnGPbuMT5eDugD8FNBS/WdIhTD6D9Cb5ImEyZPUP&#10;J/XFEAnHy8XH5YcKe8TRNK+qZVmlZAWrj2DnQ/wswJC0aajHmrLmbH8X4uh6dMl1gVbtrdI6H/xu&#10;e6092TMchOsyfSNWu46Nt/OqLPNAYMowuuf04TyOtqTP5S1GvIWUYUyu7STByDrzjwctUn5tH4RE&#10;nTP5XBCfKhqHEV8LUj+OJFaQAclRYvxXYidIQov8Bl6JP4FyfrDxhDfKgs9tOWOXtnHYDqhC2m6h&#10;PeBMMcs7QHJjjyx8eo4gVe7Ti9ckGA53lnp6iOn1nJ+z18vvYv0LAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgWTHI3QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcKmoXKqhCnAqV&#10;nwPiQguI4zZektB4N4rdNvD0uFzgMtJoVjPf5vPBt2pHfWiELUzGBhRxKa7hysLL6v5sBipEZIet&#10;MFn4ogDz4vgox8zJnp9pt4yVSiUcMrRQx9hlWoeyJo9hLB1xyj6k9xiT7Svtetynct/qc2MutceG&#10;00KNHS1qKjfLrbfw/XT7OprOHvHh885v3hbvMpqsxNrTk+HmGlSkIf4dwwE/oUORmNayZRdUayE9&#10;En/1kJmrZNcWpuYCdJHr//DFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDzLm5bDgIA&#10;AHYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCgWTHI&#10;3QAAAAQBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" o:allowincell="f" fillcolor="silver" stroked="f" strokeweight=".71mm">
+              <v:fill opacity="16448f"/>
               <v:textbox>
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="702BFF8C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
-                      <w:overflowPunct w:val="false"/>
-[...2 lines deleted...]
-                      <w:ind w:hanging="0" w:left="0" w:right="0"/>
                       <w:jc w:val="center"/>
-                      <w:rPr/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:rFonts w:cs="Segoe UI" w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
-[...7 lines deleted...]
-                        <w:dstrike w:val="false"/>
+                        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                         <w:color w:val="C0C0C0"/>
-                        <w:spacing w:val="0"/>
-[...2 lines deleted...]
-                        <w:sz w:val="40"/>
                         <w:sz w:val="40"/>
                         <w:szCs w:val="40"/>
-                        <w:u w:val="none"/>
-                        <w:vertAlign w:val="baseline"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t>Original</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="none"/>
+              <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2A718F85" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
-      <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-      <w:ind w:firstLine="1417" w:left="0" w:right="0"/>
+      <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
-      <w:rPr/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="52">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D74B674" wp14:editId="51884021">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>175895</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-34925</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="676910" cy="646430"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Figura2" descr=""/>
+          <wp:docPr id="3" name="Figura2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="3" name="Figura2" descr=""/>
+                  <pic:cNvPr id="3" name="Figura2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="676910" cy="646430"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="DefaultParagraphFont"/>
-        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>Estado de santa catarinA</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="619BA31A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
-      <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-      <w:ind w:firstLine="1417" w:left="0" w:right="0"/>
+      <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
-      <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="DefaultParagraphFont"/>
-        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>Secretaria de estado da saúde</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="2ACD08B8" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
-      <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-      <w:ind w:firstLine="1417" w:left="0" w:right="0"/>
+      <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
-      <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="DefaultParagraphFont"/>
-        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>Superintendência de AQUISIÇÕES E CONTRATOS</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="16D44061" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="719"/>
-        <w:tab w:val="left" w:pos="10800" w:leader="none"/>
+        <w:tab w:val="left" w:pos="10800"/>
       </w:tabs>
-      <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-      <w:ind w:firstLine="1417" w:left="0" w:right="0"/>
+      <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="DefaultParagraphFont"/>
-        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>DIRETORIA DE planejamento e gestão em compras</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="67B6924B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
     <w:pPr>
       <w:pStyle w:val="Normal2"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...6 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="621724E8" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
     <w:pPr>
       <w:pStyle w:val="Normal2"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="2CEFB412" w14:textId="214B9F4D" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+    <w:pPr>
+      <w:pStyle w:val="Normal2"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...18 lines deleted...]
-        <w:lang w:val="pt-BR"/>
+        <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="34">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="4320C484" wp14:editId="782AE978">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="679450" cy="255905"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="4" name="PowerPlusWaterMarkObject95839"/>
+              <wp:docPr id="5" name="PowerPlusWaterMarkObject95839"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr/>
+                    <wps:cNvSpPr>
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="679320" cy="255960"/>
+                        <a:ext cx="679450" cy="255905"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
-                        <a:srgbClr val="c0c0c0">
+                        <a:srgbClr val="C0C0C0">
                           <a:alpha val="25000"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln w="25560">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
-                      <a:lnRef idx="0"/>
-[...1 lines deleted...]
-                      <a:effectRef idx="0"/>
+                      <a:lnRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:effectRef>
                       <a:fontRef idx="minor"/>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w14:paraId="4C784B99" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                           <w:pPr>
                             <w:pStyle w:val="Contedodoquadro"/>
-                            <w:overflowPunct w:val="false"/>
-[...2 lines deleted...]
-                            <w:ind w:hanging="0" w:left="0" w:right="0"/>
                             <w:jc w:val="center"/>
-                            <w:rPr/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
-                              <w:rFonts w:cs="Segoe UI" w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
-[...7 lines deleted...]
-                              <w:dstrike w:val="false"/>
+                              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                               <w:color w:val="C0C0C0"/>
-                              <w:spacing w:val="0"/>
-[...2 lines deleted...]
-                              <w:sz w:val="40"/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
-                              <w:u w:val="none"/>
-                              <w:vertAlign w:val="baseline"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t>Original</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr anchor="t">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect id="PowerPlusWaterMarkObject95839" o:spid="shape_0" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="silver" stroked="f" o:allowincell="f" style="position:absolute;margin-left:240pt;margin-top:0pt;width:53.45pt;height:23.7pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin">
-[...1 lines deleted...]
-              <v:stroke color="#3465a4" weight="25560" joinstyle="round" endcap="flat"/>
+            <v:rect w14:anchorId="4320C484" id="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:0;width:53.5pt;height:20.15pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDpul3EgIAAH0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+p0kLGWvUdEKbxstg&#10;FQPx7Dp2Y2b7LNtt0n/P2UlLgachFMmyfffd3ffdOaubwWhyED4osA2dz0pKhOXQKrtr6Lev92+u&#10;KQmR2ZZpsKKhRxHozfr1q1XvarGADnQrPMEgNtS9a2gXo6uLIvBOGBZm4IRFowRvWMSj3xWtZz1G&#10;N7pYlOVV0YNvnQcuQsDbu9FI1zm+lILHRymDiEQ3FGuLefV53aa1WK9YvfPMdYpPZbB/qMIwZTHp&#10;OdQdi4zsvforlFHcQwAZZxxMAVIqLjIHZDMv/2Dz1DEnMhcUJ7izTOH/heWfDxtPVNvQihLLDLZo&#10;A73wG70P31kU/hPzz4/bHyjksrp+u0yC9S7UiHtyG58oB/cA/DmgofjNkg5h8hmkN8kXCZMhq388&#10;qy+GSDheXr1fvquwRxxNi6pallVKVrD6BHY+xI8CDEmbhnqsKWvODg8hjq4nl1wXaNXeK63zwe+2&#10;t9qTA8NBuC3TN2K169h4u6jKMg8Epgyje04fLuNoS/pc3tWIt5AyjMm1nSQYWWf+8ahFyq/tFyFR&#10;50w+F8SnisZhxNeC1E8jiRVkQHKUGP+F2AmS0CK/gRfiz6CcH2w8442y4HNbLtilbRy2Qx6j+WlC&#10;ttAecbSY5R0gx7FVFj7sI0iV25Vwo9ekG854Vnx6j+kRXZ6z16+/xvonAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAoFkxyN0AAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXCpqFyqo&#10;QpwKlZ8D4kILiOM2XpLQeDeK3Tbw9Lhc4DLSaFYz3+bzwbdqR31ohC1MxgYUcSmu4crCy+r+bAYq&#10;RGSHrTBZ+KIA8+L4KMfMyZ6fabeMlUolHDK0UMfYZVqHsiaPYSwdcco+pPcYk+0r7Xrcp3Lf6nNj&#10;LrXHhtNCjR0taio3y6238P10+zqazh7x4fPOb94W7zKarMTa05Ph5hpUpCH+HcMBP6FDkZjWsmUX&#10;VGshPRJ/9ZCZq2TXFqbmAnSR6//wxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAw6bp&#10;dxICAAB9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;oFkxyN0AAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" o:allowincell="f" fillcolor="silver" stroked="f" strokeweight=".71mm">
+              <v:fill opacity="16448f"/>
               <v:textbox>
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="4C784B99" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
-                      <w:overflowPunct w:val="false"/>
-[...2 lines deleted...]
-                      <w:ind w:hanging="0" w:left="0" w:right="0"/>
                       <w:jc w:val="center"/>
-                      <w:rPr/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:rFonts w:cs="Segoe UI" w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
-[...7 lines deleted...]
-                        <w:dstrike w:val="false"/>
+                        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                         <w:color w:val="C0C0C0"/>
-                        <w:spacing w:val="0"/>
-[...2 lines deleted...]
-                        <w:sz w:val="40"/>
                         <w:sz w:val="40"/>
                         <w:szCs w:val="40"/>
-                        <w:u w:val="none"/>
-                        <w:vertAlign w:val="baseline"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t>Original</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="none"/>
+              <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04107FD7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="588A3306"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Ttulo1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10222ACF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F5A8C730"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2."/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="999" w:hanging="432"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3."/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="3198" w:hanging="504"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr>
-[...7 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="2491" w:hanging="648"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="2232" w:hanging="792"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="2736" w:hanging="936"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="3240" w:hanging="1080"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="3744" w:hanging="1224"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="1440"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-[...298 lines deleted...]
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="260E2EF3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A53C771E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="707"/>
         </w:tabs>
         <w:ind w:left="707" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1414"/>
         </w:tabs>
         <w:ind w:left="1414" w:hanging="283"/>
@@ -26193,1425 +18446,1863 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5656"/>
         </w:tabs>
         <w:ind w:left="5656" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6363"/>
         </w:tabs>
         <w:ind w:left="6363" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D4E4950"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7FD450DE"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="652B63B7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4BB854A8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="12"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="620" w:hanging="620"/>
+      </w:pPr>
+      <w:rPr>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="620" w:hanging="620"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2279" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1003" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7ACB0609"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5EDEC8BE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Nivel3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="999" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3198" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2491" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="67"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="71"/>
   <w:defaultTabStop w:val="719"/>
-  <w:autoHyphenation w:val="true"/>
+  <w:autoHyphenation/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="003A7CD3"/>
+    <w:rsid w:val="001D03A8"/>
+    <w:rsid w:val="003A7CD3"/>
+    <w:rsid w:val="005E6198"/>
+    <w:rsid w:val="00FB1CD6"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2BF8D67F"/>
+  <w15:docId w15:val="{71435F70-0228-4541-8E68-E52D5E78FF27}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:suppressAutoHyphens w:val="true"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="false"/>
-[...9 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:suppressAutoHyphens w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-      <w:imprint w:val="false"/>
       <w:color w:val="000000"/>
-      <w:spacing w:val="0"/>
-[...10 lines deleted...]
-      <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-    <w:name w:val="Heading 1"/>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:next w:val="LO-Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
-        <w:ilvl w:val="0"/>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:hanging="425" w:left="1193" w:right="0"/>
+      <w:ind w:left="1193" w:hanging="425"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
-    <w:qFormat/>
-    <w:rPr/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Forte">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentReference">
     <w:name w:val="Comment Reference"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="InternetLink">
+  <w:style w:type="character" w:customStyle="1" w:styleId="InternetLink">
     <w:name w:val="Internet Link"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT" w:eastAsia="Arial MT" w:cs="Arial MT"/>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT" w:eastAsia="Arial MT" w:cs="Arial MT"/>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="MenoPendente1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente1">
     <w:name w:val="Menção Pendente1"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="605E5C"/>
-      <w:shd w:fill="E1DFDD" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Forte1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Forte1">
     <w:name w:val="Forte1"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="MenoPendente">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="605E5C"/>
-      <w:shd w:fill="E1DFDD" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO1LVL1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO1LVL1">
     <w:name w:val="WW_CharLFO1LVL1"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO1LVL2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO1LVL2">
     <w:name w:val="WW_CharLFO1LVL2"/>
     <w:qFormat/>
     <w:rPr>
-      <w:b w:val="false"/>
-[...2 lines deleted...]
-      <w:dstrike w:val="false"/>
+      <w:b w:val="0"/>
+      <w:i w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
       <w:color w:val="auto"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO1LVL3">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO1LVL3">
     <w:name w:val="WW_CharLFO1LVL3"/>
     <w:qFormat/>
     <w:rPr>
-      <w:b w:val="false"/>
-[...2 lines deleted...]
-      <w:dstrike w:val="false"/>
+      <w:b w:val="0"/>
+      <w:i w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
       <w:color w:val="auto"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO2LVL2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO2LVL2">
     <w:name w:val="WW_CharLFO2LVL2"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO3LVL1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO3LVL1">
     <w:name w:val="WW_CharLFO3LVL1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO3LVL2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO3LVL2">
     <w:name w:val="WW_CharLFO3LVL2"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:b w:val="false"/>
-      <w:bCs w:val="false"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO3LVL3">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO3LVL3">
     <w:name w:val="WW_CharLFO3LVL3"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO4LVL2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO4LVL2">
     <w:name w:val="WW_CharLFO4LVL2"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO5LVL2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO5LVL2">
     <w:name w:val="WW_CharLFO5LVL2"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="auto"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO5LVL3">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO5LVL3">
     <w:name w:val="WW_CharLFO5LVL3"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO6LVL1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO6LVL1">
     <w:name w:val="WW_CharLFO6LVL1"/>
     <w:qFormat/>
     <w:rPr>
-      <w:b w:val="false"/>
-      <w:bCs w:val="false"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO9LVL1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO9LVL1">
     <w:name w:val="WW_CharLFO9LVL1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:b w:val="false"/>
-      <w:bCs w:val="false"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO10LVL1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO10LVL1">
     <w:name w:val="WW_CharLFO10LVL1"/>
     <w:qFormat/>
     <w:rPr>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
+      <w:vertAlign w:val="baseline"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO10LVL2">
+    <w:name w:val="WW_CharLFO10LVL2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:position w:val="0"/>
       <w:sz w:val="20"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO10LVL2">
-    <w:name w:val="WW_CharLFO10LVL2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO10LVL3">
+    <w:name w:val="WW_CharLFO10LVL3"/>
     <w:qFormat/>
     <w:rPr>
-      <w:b w:val="false"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:position w:val="0"/>
-      <w:sz w:val="20"/>
       <w:sz w:val="20"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO10LVL3">
-[...11 lines deleted...]
-  <w:style w:type="character" w:styleId="WWCharLFO10LVL4">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO10LVL4">
     <w:name w:val="WW_CharLFO10LVL4"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
-      <w:sz w:val="20"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO10LVL5">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO10LVL5">
     <w:name w:val="WW_CharLFO10LVL5"/>
     <w:qFormat/>
     <w:rPr>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
-      <w:sz w:val="20"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO10LVL6">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO10LVL6">
     <w:name w:val="WW_CharLFO10LVL6"/>
     <w:qFormat/>
     <w:rPr>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
-      <w:sz w:val="20"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO10LVL7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO10LVL7">
     <w:name w:val="WW_CharLFO10LVL7"/>
     <w:qFormat/>
     <w:rPr>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
-      <w:sz w:val="20"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO10LVL8">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO10LVL8">
     <w:name w:val="WW_CharLFO10LVL8"/>
     <w:qFormat/>
     <w:rPr>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
-      <w:sz w:val="20"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO10LVL9">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO10LVL9">
     <w:name w:val="WW_CharLFO10LVL9"/>
     <w:qFormat/>
     <w:rPr>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
-      <w:sz w:val="20"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO11LVL1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO11LVL1">
     <w:name w:val="WW_CharLFO11LVL1"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="FFFFFF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO11LVL2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO11LVL2">
     <w:name w:val="WW_CharLFO11LVL2"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO12LVL1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO12LVL1">
     <w:name w:val="WW_CharLFO12LVL1"/>
     <w:qFormat/>
     <w:rPr>
-      <w:b w:val="false"/>
-      <w:bCs w:val="false"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="InternetLink1">
+    <w:name w:val="Internet Link1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO12LVL2">
+    <w:name w:val="WW_CharLFO12LVL2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente2">
+    <w:name w:val="Menção Pendente2"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Caracteresdenotaderodap">
+    <w:name w:val="Caracteres de nota de rodapé"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Caracteresdenotadefim">
+    <w:name w:val="Caracteres de nota de fim"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="HiperlinkVisitado">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rPr>
+      <w:color w:val="800000"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO11LVL3">
+    <w:name w:val="WW_CharLFO11LVL3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO11LVL4">
+    <w:name w:val="WW_CharLFO11LVL4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO11LVL5">
+    <w:name w:val="WW_CharLFO11LVL5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO11LVL6">
+    <w:name w:val="WW_CharLFO11LVL6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO11LVL7">
+    <w:name w:val="WW_CharLFO11LVL7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO11LVL8">
+    <w:name w:val="WW_CharLFO11LVL8"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO11LVL9">
+    <w:name w:val="WW_CharLFO11LVL9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Marcas">
+    <w:name w:val="Marcas"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+      <w:color w:val="FF0000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO12LVL2">
-[...94 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
-    <w:name w:val="Título"/>
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="BodyText"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="MS Gothic" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="MS Gothic" w:hAnsi="Liberation Sans" w:cs="Tahoma"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Corpodetexto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT" w:eastAsia="Arial MT" w:cs="Arial MT"/>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="List">
+  <w:style w:type="paragraph" w:styleId="Lista">
     <w:name w:val="List"/>
-    <w:basedOn w:val="BodyText"/>
-    <w:pPr/>
+    <w:basedOn w:val="Corpodetexto"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
-    <w:name w:val="Caption"/>
+  <w:style w:type="paragraph" w:styleId="Legenda">
+    <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ndice">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ndice">
     <w:name w:val="Índice"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="LO-Normal">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LO-Normal">
     <w:name w:val="LO-Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...11 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-      <w:imprint w:val="false"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="000000"/>
-      <w:spacing w:val="0"/>
-[...3 lines deleted...]
-      <w:sz w:val="24"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:u w:val="none"/>
-[...3 lines deleted...]
-      <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
-    <w:name w:val="TOC 2"/>
+  <w:style w:type="paragraph" w:styleId="Sumrio2">
+    <w:name w:val="toc 2"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:next w:val="LO-Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:hanging="0" w:left="220" w:right="0"/>
+      <w:ind w:left="220"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText">
     <w:name w:val="Comment Text"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="false"/>
-[...9 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-      <w:imprint w:val="false"/>
       <w:color w:val="000000"/>
-      <w:spacing w:val="0"/>
-[...4 lines deleted...]
-      <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
-      <w:u w:val="none"/>
-[...3 lines deleted...]
-      <w:lang w:val="pt-BR" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CabealhoeRodap">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CabealhoeRodap">
     <w:name w:val="Cabeçalho e Rodapé"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cabealhoerodap1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Cabealhoerodap1">
     <w:name w:val="Cabeçalho e rodapé1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="Header"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Cabealhoerodap2">
+    <w:name w:val="Cabeçalho e rodapé2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cabealho">
+    <w:name w:val="header"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:suppressAutoHyphens w:val="true"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentSubject">
     <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-    <w:name w:val="Footer"/>
+  <w:style w:type="paragraph" w:styleId="Rodap">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:suppressAutoHyphens w:val="true"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Textodebalo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
-    <w:name w:val="TOC 1"/>
+  <w:style w:type="paragraph" w:styleId="Sumrio1">
+    <w:name w:val="toc 1"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:next w:val="LO-Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:hanging="0" w:left="376" w:right="0"/>
+      <w:spacing w:before="233"/>
+      <w:ind w:left="376"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal2">
     <w:name w:val="Normal2"/>
     <w:qFormat/>
-    <w:pPr>
-[...11 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-      <w:imprint w:val="false"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="000000"/>
-      <w:spacing w:val="0"/>
-[...3 lines deleted...]
-      <w:sz w:val="24"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:u w:val="none"/>
-[...3 lines deleted...]
-      <w:lang w:val="pt-BR" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:hanging="0" w:left="798" w:right="0"/>
+      <w:spacing w:before="120"/>
+      <w:ind w:left="798"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT" w:eastAsia="Arial MT" w:cs="Arial MT"/>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableParagraph">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:hanging="0" w:left="177" w:right="168"/>
+      <w:ind w:left="177" w:right="168"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="dou-paragraph">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="dou-paragraph">
     <w:name w:val="dou-paragraph"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="true"/>
       <w:spacing w:before="100" w:after="100"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:qFormat/>
-    <w:pPr>
-[...11 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-      <w:imprint w:val="false"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="000000"/>
-      <w:spacing w:val="0"/>
-[...3 lines deleted...]
-      <w:sz w:val="24"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:u w:val="none"/>
-[...3 lines deleted...]
-      <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nivel2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nivel2">
     <w:name w:val="Nivel 2"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="true"/>
-      <w:spacing w:lineRule="auto" w:line="276" w:before="120" w:after="120"/>
+      <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nvel2-Red">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nvel2-Red">
     <w:name w:val="Nível 2 -Red"/>
     <w:basedOn w:val="Nivel2"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="FF0000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ou">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ou">
     <w:name w:val="ou"/>
-    <w:basedOn w:val="ListParagraph"/>
+    <w:basedOn w:val="PargrafodaLista"/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:spacing w:before="0" w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="FF0000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="western">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="western">
     <w:name w:val="western"/>
     <w:qFormat/>
-    <w:pPr>
-[...11 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-      <w:imprint w:val="false"/>
+      <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Liberation Serif" w:hAnsi="Liberation Serif"/>
       <w:color w:val="000000"/>
-      <w:spacing w:val="0"/>
-[...3 lines deleted...]
-      <w:sz w:val="24"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:u w:val="none"/>
-[...3 lines deleted...]
-      <w:lang w:val="pt-BR" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nivel3">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nivel3">
     <w:name w:val="Nivel 3"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
-        <w:ilvl w:val="0"/>
         <w:numId w:val="2"/>
       </w:numPr>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:hanging="0" w:left="284" w:right="0"/>
+      <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="284" w:firstLine="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Contedodatabela">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contedodatabela">
     <w:name w:val="Conteúdo da tabela"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="false"/>
+      <w:widowControl w:val="0"/>
       <w:suppressLineNumbers/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cabealho1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Cabealho1">
     <w:name w:val="Cabeçalho1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:shd w:val="clear" w:fill="FFFFFF"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="14287" w:leader="none"/>
+        <w:tab w:val="center" w:pos="7143"/>
+        <w:tab w:val="right" w:pos="14287"/>
       </w:tabs>
-      <w:suppressAutoHyphens w:val="true"/>
+      <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun"/>
-      <w:color w:val="000000"/>
       <w:sz w:val="22"/>
-      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalTable">
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabelanormal1">
+    <w:name w:val="Tabela normal1"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="false"/>
-[...10 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:suppressAutoHyphens w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-      <w:imprint w:val="false"/>
       <w:color w:val="000000"/>
-      <w:spacing w:val="0"/>
-[...10 lines deleted...]
-      <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Contedodalista">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contedodalista">
     <w:name w:val="Conteúdo da lista"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:hanging="0" w:left="567" w:right="0"/>
+      <w:ind w:left="567"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
-[...16 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Contedodoquadro">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contedodoquadro">
     <w:name w:val="Conteúdo do quadro"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="LFO1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO1">
     <w:name w:val="LFO1"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sgpe.sea.sc.gov.br/capdoc/pergunta_frequente/nova-como-realizar-a-assinatura-digital-via-portal-externo/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sgpe.sea.sc.gov.br/capdoc/pergunta_frequente/nova-como-realizar-a-assinatura-digital-via-portal-externo/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.sgpe.sea.sc.gov.br/portal-externo/inicio" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="18a303"/>
+        <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="0369a3"/>
+        <a:srgbClr val="0369A3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="a33e03"/>
+        <a:srgbClr val="A33E03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8e03a3"/>
+        <a:srgbClr val="8E03A3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="c99c00"/>
+        <a:srgbClr val="C99C00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="c9211e"/>
+        <a:srgbClr val="C9211E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000ee"/>
+        <a:srgbClr val="0000EE"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="551a8b"/>
+        <a:srgbClr val="551A8B"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
-[...1 lines deleted...]
-        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="DejaVu Sans"/>
+        <a:cs typeface="DejaVu Sans"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
-[...1 lines deleted...]
-        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="DejaVu Sans"/>
+        <a:cs typeface="DejaVu Sans"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
           <a:miter/>
         </a:ln>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
           <a:miter/>
         </a:ln>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
@@ -27620,67 +20311,76 @@
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/24.2.6.2$Windows_X86_64 LibreOffice_project/ef66aa7e36a1bb8e65bfbc63aba53045a14d0871</Application>
+  <Pages>17</Pages>
+  <Words>6431</Words>
+  <Characters>34732</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>289</Lines>
+  <Paragraphs>82</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>41081</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
-  <Pages>17</Pages>
-[...3 lines deleted...]
-  <Paragraphs>364</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Carla Giani da Rocha</dc:creator>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pt-BR</dc:language>
-  <cp:lastModifiedBy/>
-[...4 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
     <vt:lpwstr>AAD16F7051864ECEB6CBC3C18E2CED22_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
     <vt:lpwstr>1046-11.2.0.11306</vt:lpwstr>
   </property>
 </Properties>
 </file>