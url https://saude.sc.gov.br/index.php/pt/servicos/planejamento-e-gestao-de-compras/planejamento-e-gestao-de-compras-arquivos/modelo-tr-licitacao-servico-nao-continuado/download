--- v1 (2026-08-04)
+++ v2 (2026-08-25)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="172C2BC4" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
@@ -143,236 +142,243 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11994605" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9570" w:type="dxa"/>
+        <w:tblW w:w="9717" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9570"/>
+        <w:gridCol w:w="9717"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="239F7A13" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="239F7A13" w14:textId="77777777" w:rsidTr="00F7651C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
           <w:p w14:paraId="401FEBA2" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>REQUISITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="576CAC9A" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="576CAC9A" w14:textId="77777777" w:rsidTr="00F7651C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="381AE4AC" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
-[...1 lines deleted...]
-              <w:pStyle w:val="LO-Normal"/>
+          <w:p w14:paraId="381AE4AC" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3" w:rsidP="00B05C54">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:ind w:right="260"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7AC3760B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="379482DA" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7F266DC1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9570" w:type="dxa"/>
+        <w:tblW w:w="9875" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9570"/>
+        <w:gridCol w:w="9639"/>
+        <w:gridCol w:w="236"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="35A1ECF9" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="35A1ECF9" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="004D6ED7" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
-[...1 lines deleted...]
-              <w:pStyle w:val="LO-Normal"/>
+          <w:p w14:paraId="004D6ED7" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8" w:rsidP="00B05C54">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:ind w:left="-120"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. DO OBJETO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ARTS. 6º, XXIII, “A”; 18, II; e </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>40, § 1º, I, DA LEI Nº 14.133/2021</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="67A009EB" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="67A009EB" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9570" w:type="dxa"/>
               <w:jc w:val="center"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9570"/>
             </w:tblGrid>
             <w:tr w:rsidR="003A7CD3" w14:paraId="14497427" w14:textId="77777777">
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9570" w:type="dxa"/>
                   <w:tcBorders>
@@ -482,59 +488,51 @@
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="6B47BE1E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="786"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>As condições de vigência</w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve"> e prorrogação constam no item 13.</w:t>
+                    <w:t>As condições de vigência e prorrogação constam no item 13.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3A5583FA" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="Normal2"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="7DB4EA0E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="Normal2"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
@@ -586,69 +584,51 @@
                       <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="5C822E42" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>Nota</w:t>
-[...17 lines deleted...]
-                    <w:t>requisição. Cada item da requisição corresponde a um item da contratação, devendo os itens ser numerados de forma sequencial e contínua, ainda que organizados em lotes, sem reinício da contagem.</w:t>
+                    <w:t>Nota: A resposta deve ser apresentada em quadro de itens, seja no Anexo I ou neste campo, não sendo aceita apenas a indicação do número da requisição. Cada item da requisição corresponde a um item da contratação, devendo os itens ser numerados de forma sequencial e contínua, ainda que organizados em lotes, sem reinício da contagem.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="093585E1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="655DAB6E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="Normal2"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
@@ -677,59 +657,51 @@
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="22CE478D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="Normal2"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>1.2.1.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Existe Contr</w:t>
-[...7 lines deleted...]
-                    <w:t>ato anterior: (   ) Sim  (   ) Não.</w:t>
+                    <w:t xml:space="preserve"> Existe Contrato anterior: (   ) Sim  (   ) Não.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="5E9BB341" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="Normal2"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="1638A5F3" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="Normal2"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
@@ -825,51 +797,51 @@
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>1.3.1.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:bookmarkStart w:id="0" w:name="docs-internal-guid-6abf636b-7fff-04c4-ec"/>
                   <w:bookmarkEnd w:id="0"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">As especificações contidas nos anexos respeitam o Catálogo de Materiais e Serviços do Governo do Estado, cuja consulta pode ser feita no </w:t>
                   </w:r>
-                  <w:hyperlink r:id="rId7">
+                  <w:hyperlink r:id="rId8">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>link</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="72EDF909" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="480"/>
@@ -929,204 +901,124 @@
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="53F8EF08" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="Normal2"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>1.4. Da natureza do objeto (</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="Forte"/>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>art. 20 da Lei nº 14.1</w:t>
-[...26 lines deleted...]
-                    <w:t>):</w:t>
+                    <w:t>art. 20 da Lei nº 14.133/2021 e art. 5º, parágrafo único, do Decreto Estadual nº 2.355/2022):</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="0FF6DCC0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="Normal2"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="0C7F793C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="PargrafodaLista"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:before="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">1.4.1. </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Os </w:t>
-[...17 lines deleted...]
-                    <w:t xml:space="preserve"> objeto desta contratação são caracterizados como comuns</w:t>
+                    <w:t>Os serviços objeto desta contratação são caracterizados como comuns</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>,</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:spacing w:val="-1"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>com características</w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve"> técnicas e funcionais, </w:t>
+                    <w:t xml:space="preserve">com características técnicas e funcionais, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
-                    <w:t>definid</w:t>
-[...26 lines deleted...]
-                    <w:t>mercado.</w:t>
+                    <w:t>definidas por meio de especificações usuais existentes no mercado.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="115AB137" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="PargrafodaLista"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:before="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="5F4D4A38" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="PargrafodaLista"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:before="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1200,162 +1092,146 @@
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:bookmarkStart w:id="2" w:name="docs-internal-guid-76c93148-7fff-9625-e0"/>
                   <w:bookmarkEnd w:id="2"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Poppins" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Não se enquadram como bens de luxo, os quais, conforme definição do art. 2º, II, da Resolução TCU nº 341/2022, são </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Poppins" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
-                    <w:t>aqueles “de consumo ostentatório, opulento, de abordagem personalizada ou refinada, de elevado grau de sofisticação, de distribuição seletiva</w:t>
-[...19 lines deleted...]
-                    <w:t>ualidade comum”.</w:t>
+                    <w:t>aqueles “de consumo ostentatório, opulento, de abordagem personalizada ou refinada, de elevado grau de sofisticação, de distribuição seletiva, alto preço, escassez, raridade e exclusividade, com forte apelo estético, de tradição ou história, cuja qualidade supera a das demandas ordinárias das unidades do Tribunal, por haver substitutos com características técnicas e funcionais equivalentes de qualidade comum”.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="07B70BB9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="PargrafodaLista"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:before="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="60F9BBA1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="5CF7B244" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="5CF7B244" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
           <w:p w14:paraId="01A974EF" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2. DA FUNDAMENTAÇÃO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DA CONTRATAÇÃO  (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “B” DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="78E2FE4D" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="78E2FE4D" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="257EB273" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:ind w:right="228"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="08909942" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1492,57 +1368,59 @@
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Nota: Se houver necessidade, caso contrário, retirar esse item.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3697CEBD" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:ind w:right="228"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="1702D9A6" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="1702D9A6" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
           <w:p w14:paraId="3742C16A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
               </w:rPr>
               <w:t>3. DA DESCRIÇÃO DA SOLUÇÃO</w:t>
             </w:r>
@@ -1604,57 +1482,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
               </w:rPr>
               <w:t>1º, VII, DA LEI Nº 14.133/2021</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="593DECD5" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="593DECD5" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63647C7C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="21089051" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
@@ -1683,222 +1563,207 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                             .</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60954326" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="7F42928D" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="7F42928D" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
           <w:p w14:paraId="37B39407" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4. DOS REQUISITOS DA CONTRATAÇÃO  (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “D” DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="067325E5" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="067325E5" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="37FD2C66" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="069D2498" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>4.1. As propostas apresentadas deverão atender aos seguintes r</w:t>
-[...6 lines deleted...]
-              <w:t>equisitos:</w:t>
+              <w:t>4.1. As propostas apresentadas deverão atender aos seguintes requisitos:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55917F09" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49C34F5D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>4.1.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t>Especificações e quantidades do objeto (item 1.1.).</w:t>
+              <w:t xml:space="preserve"> Especificações e quantidades do objeto (item 1.1.).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64C88D7B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7CE89AB2" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>4.1.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t>Critérios de aceitação da proposta (item 6.).</w:t>
+              <w:t xml:space="preserve"> Critérios de aceitação da proposta (item 6.).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="028397E7" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0D672880" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">4.1.3. </w:t>
             </w:r>
             <w:r>
@@ -1952,159 +1817,111 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="31516D67" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>4.</w:t>
-[...19 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>4.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leis e </w:t>
-[...9 lines deleted...]
-              <w:t>regulamentações:</w:t>
+              <w:t>Leis e regulamentações:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BDED1A0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4E1CAC5C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Informar </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> e/ou regulamentações específicas do objeto.</w:t>
+              <w:t>Nota: Informar legislações e/ou regulamentações específicas do objeto.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D0D18F8" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A83A9E0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
@@ -2154,161 +1971,125 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1B09DEE1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> padrões mínimos de qualidade e desempenho específicos do objeto. Todos os itens devem constar no Termo de Referência.</w:t>
+              <w:t>Nota: Caso necessário, indicar padrões mínimos de qualidade e desempenho específicos do objeto. Todos os itens devem constar no Termo de Referência.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64B81E66" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="2404AD5D" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="2404AD5D" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
           <w:p w14:paraId="0A8178D1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DOS PARÂMETROS DA AQUISIÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="456FB076" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="456FB076" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="627B8E8B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="39184875" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
@@ -2321,163 +2102,134 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">5.1. </w:t>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="docs-internal-guid-d411983c-7fff-b8e8-81"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Do tratamento diferenciado a Microempresas (ME) e Empresas de Pequeno Porte (EPP), conforme o </w:t>
-[...9 lines deleted...]
-              <w:t>disposto no art. 48 da Lei Complementar nº 123/2006 e art. 4º da Lei nº 14.133/2021:</w:t>
+              <w:t>Do tratamento diferenciado a Microempresas (ME) e Empresas de Pequeno Porte (EPP), conforme o disposto no art. 48 da Lei Complementar nº 123/2006 e art. 4º da Lei nº 14.133/2021:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73A081CC" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FA07262" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">5.1.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quando o valor referencial do item for inferior a R$ 80.000,00, a participação será </w:t>
-[...9 lines deleted...]
-              <w:t>exclusiva para ME/EPP.</w:t>
+              <w:t>Quando o valor referencial do item for inferior a R$ 80.000,00, a participação será exclusiva para ME/EPP.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7950FC6E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="32F0F848" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">5.1.2. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quando o valor referencial do item for </w:t>
-[...8 lines deleted...]
-              <w:t>superior a R$ 80.000,00, não será admitida a aplicação de cotas para ME/EPP, ressalvada essa prerrogativa apenas em licitações destinadas à contratação de serviços ou obras.</w:t>
+              <w:t>Quando o valor referencial do item for superior a R$ 80.000,00, não será admitida a aplicação de cotas para ME/EPP, ressalvada essa prerrogativa apenas em licitações destinadas à contratação de serviços ou obras.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6171A06C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F2426E6" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -2502,150 +2254,113 @@
               <w:t>ão será exigida.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08F53354" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="41BED4F6" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Nota: Ca</w:t>
-[...15 lines deleted...]
-              <w:t>re a data de publicação do edital e o dia anterior à abertura da sessão.</w:t>
+              <w:t>Nota: Caso seja necessária a realização de vistoria, deve-se informar expressamente essa exigência, bem como os dados de contato, o local, a data e o horário para sua realização. Também é preciso indicar o período em que a vistoria poderá ocorrer, compreendido entre a data de publicação do edital e o dia anterior à abertura da sessão.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50FCCB17" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0D081683" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>5.2.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>A realização de vistoria prévia será facultativa, não constituindo requisito obrigatório para participação no certame.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Todavia, as licitantes declaram-se cientes de que, após a apresentação das propostas, não serão admitidas alegações posteriores de impossibilidade de cumprimento das obrigações contratuais, seja por desconhecimento dos serviços ou por eventuais dificuldades técnicas não previstas. Caso a licitante opte por não realizar a vistoria, deverá apresentar a respectiva Declaração de Não Realização de Vistoria, conforme modelo constante do Anexo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>X.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Todavia, as licitantes declaram-se cientes de que, após a apresentação das propostas, não serão admitidas alegações posteriores de impossibilidade de cumprimento das obrigações contratuais, seja por desconhecimento dos serviços ou por eventuais dificuldade</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">ção, encontra-se no Anexo </w:t>
+              <w:t xml:space="preserve"> O Atestado de Vistoria, para as empresas que optarem por sua realização, encontra-se no Anexo </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A545B50" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
@@ -2735,72 +2450,51 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3CEC1774" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">5.3.1. </w:t>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="docs-internal-guid-214fd639-7fff-397b-58"/>
             <w:bookmarkEnd w:id="6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">A vedação à participação de consórcios de empresas no presente procedimento </w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> configuraria uma distorção, reduzindo a concorrência efetiva e prejudicando a vantajosidade da contratação para a Administração Pública.</w:t>
+              <w:t>A vedação à participação de consórcios de empresas no presente procedimento licitatório não compromete a competitividade. A formação de consórcios mostra-se recomendável apenas em contratações de alta complexidade ou de grande vulto, hipótese que não se aplica ao objeto em análise. Admitir consórcios em contratação de baixa complexidade e de menor expressão econômica poderia, ao contrário, comprometer o princípio da competitividade, na medida em que possibilitaria a união de potenciais concorrentes que, individualmente, possuem plena capacidade de participar do certame. Tal prática configuraria uma distorção, reduzindo a concorrência efetiva e prejudicando a vantajosidade da contratação para a Administração Pública.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="484C85E5" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3AB98A58" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
@@ -2835,58 +2529,51 @@
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota: Como regra, não será admitida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>Excepcionalmente</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t xml:space="preserve">, a critério da </w:t>
-[...6 lines deleted...]
-              <w:t>unidade e em função das peculiaridades do objeto, poderá ser autorizada.</w:t>
+              <w:t>, a critério da unidade e em função das peculiaridades do objeto, poderá ser autorizada.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="753ABE7B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="69AA78B4" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>5.5. Do agrupamento de itens em lotes:</w:t>
             </w:r>
             <w:r>
@@ -2948,57 +2635,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="28089940" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">5.5.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Justificativa do agrupam</w:t>
-[...5 lines deleted...]
-              <w:t>ento de itens em lotes:</w:t>
+              <w:t>Justificativa do agrupamento de itens em lotes:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">                                    .</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CEBE21F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="304EB01B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
@@ -3019,299 +2700,265 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nota: Caso o agrupamento seja por lote deverá ser apresentada justificativa. Se não for por lote, apenas responder que não se aplica.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55C6C490" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="49D3A99C" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="49D3A99C" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
           <w:p w14:paraId="68D18B23" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>6. DOS CRITÉRIOS DE ACEITAÇÃO DA PROPOSTA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="2B7CC279" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="2B7CC279" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="581EB517" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2D161104" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.1. A </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> deverá conter o descritivo completo do item cotado, apresentando:</w:t>
+              <w:t>6.1. A proposta deverá conter o descritivo completo do item cotado, apresentando:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4297A23E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4E37EB8E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>6.1.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Descrição do objeto, valor unitário e total, número do Cadastro de Pessoa Física – CPF ou do Cadastro Nacional de Pessoa Jurídica – CNPJ do proponente, endereço físico, ende</w:t>
+              <w:t xml:space="preserve"> Descrição do objeto, valor unitário e total, número do Cadastro de Pessoa Física – CPF ou do Cadastro Nacional de Pessoa Jurídica – CNPJ do proponente, endereço físico, endereço </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>reço eletrônico e telefone de contato, data de emissão e validade, nome completo e identificação do responsável.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>eletrônico e telefone de contato, data de emissão e validade, nome completo e identificação do responsável.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="525487EB" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0FEF1A57" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.2. Da amostra </w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> (art. 41, II, da Lei nº 14.133/2021): </w:t>
+              <w:t xml:space="preserve">6.2. Da amostra  (art. 41, II, da Lei nº 14.133/2021): </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Não será necessária.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62D23885" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="35CF3A02" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Se for necessária, informar a necessidade e </w:t>
-[...8 lines deleted...]
-              <w:t>acrescentar justificativa, local para entrega, prazo de entrega e formulário de avaliação de amostra deverá ser anexado ao termo de referência.</w:t>
+              <w:t>Nota: Se for necessária, informar a necessidade e acrescentar justificativa, local para entrega, prazo de entrega e formulário de avaliação de amostra deverá ser anexado ao termo de referência.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69F12395" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62EF088F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3352,74 +2999,64 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Nota:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quando for o caso, incluir o prazo de garantia dos itens do </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Quando for o caso, incluir o prazo de garantia dos itens do presente contrato, é de XX dias ininterruptos, a partir da data de finalização da execução dos serviços.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EBA44C2" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>presente contrato, é de XX dias ininterruptos, a partir da data de finalização da execução dos serviços.</w:t>
-[...12 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2AECA171" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">6.4. Da garantia de proposta (art. 58 da Lei nº 14.133/2021): </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Não haverá exigência de garantia.</w:t>
             </w:r>
@@ -3441,180 +3078,167 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">6.4.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Justificativa da solicitação de garantia de pr</w:t>
-[...7 lines deleted...]
-              <w:t>oposta: Não se aplica.</w:t>
+              <w:t>Justificativa da solicitação de garantia de proposta: Não se aplica.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A47583A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E10665D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota: Se for solicitado </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>garantia de proposta, essa não poderá ser superior a 1% (um por cento) do valor estimado para a contratação. A garantia de proposta será devolvida aos licitantes no prazo de 10 (dez) dias úteis, contado da as</w:t>
-[...8 lines deleted...]
-              <w:t>sinatura do contrato ou da data em que for declarada fracassada a licitação. A solicitação de garantia de proposta deve ser justificada.</w:t>
+              <w:t>garantia de proposta, essa não poderá ser superior a 1% (um por cento) do valor estimado para a contratação. A garantia de proposta será devolvida aos licitantes no prazo de 10 (dez) dias úteis, contado da assinatura do contrato ou da data em que for declarada fracassada a licitação. A solicitação de garantia de proposta deve ser justificada.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2633C797" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="0CBA6656" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="0CBA6656" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
           <w:p w14:paraId="6C3D74E5" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>7. DA HABILITAÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="517F6802" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="517F6802" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65F4AF81" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="76FDE5E4" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
@@ -3641,206 +3265,161 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="33395078" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.1. Habilitação </w:t>
-[...17 lines deleted...]
-              <w:t>urídica:</w:t>
+              <w:t>7.1. Habilitação jurídica:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38D0D5EC" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3EAB9FC4" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">7.1.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pessoa física: </w:t>
-[...17 lines deleted...]
-              <w:t>édula de identidade ou documento equivalente que, por força de lei, tenha validade para fins de identificação em todo o território nacional.</w:t>
+              <w:t>Pessoa física: Cédula de identidade ou documento equivalente que, por força de lei, tenha validade para fins de identificação em todo o território nacional.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="591D04A8" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="494894CC" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.1.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Empresário individual: Inscrição no Registro Público de </w:t>
-[...8 lines deleted...]
-              <w:t>Empresas Mercantis, a cargo da Junta Comercial da respectiva sede.</w:t>
+              <w:t xml:space="preserve"> Empresário individual: Inscrição no Registro Público de Empresas Mercantis, a cargo da Junta Comercial da respectiva sede.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="008121F1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74FFC721" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.1.3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Microempreendedor individual – MEI: Certificado da Condição de Microempreendedor Individual – CCMEI, cuja aceitação ficará condicionada à verificação da autenticidade no sítio </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:tgtFrame="_top">
+            <w:hyperlink r:id="rId9" w:tgtFrame="_top">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://www.gov.br/empresas-e-negocios/pt-br/empreendedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InternetLink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1387401E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
@@ -3852,60 +3431,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46B378F8" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.1.4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Sociedade empresária, sociedade limitada unipessoal – SLU ou sociedade identificada como empresa individua</w:t>
-[...8 lines deleted...]
-              <w:t>l de responsabilidade limitada – EIRELI: Inscrição do ato constitutivo, estatuto ou contrato social no Registro Público de Empresas Mercantis, a cargo da Junta Comercial da respectiva sede, acompanhada de documento comprobatório de seus administradores.</w:t>
+              <w:t xml:space="preserve"> Sociedade empresária, sociedade limitada unipessoal – SLU ou sociedade identificada como empresa individual de responsabilidade limitada – EIRELI: Inscrição do ato constitutivo, estatuto ou contrato social no Registro Público de Empresas Mercantis, a cargo da Junta Comercial da respectiva sede, acompanhada de documento comprobatório de seus administradores.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E34932A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="71FEA0A0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3948,130 +3518,94 @@
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">7.1.6. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Filial, sucursal ou agência de sociedade simples ou empresária: Ins</w:t>
-[...27 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Filial, sucursal ou agência de sociedade simples ou empresária: Inscrição do ato constitutivo da filial, sucursal ou agência da sociedade simples ou empresária, respectivamente, no Registro Civil das Pessoas Jurídicas ou no Registro Público de Empresas Mercantis onde opera, com averbação no Registro onde tem sede a matriz.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="082BA169" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0CDBFB4F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>7.1.7.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Sociedade empresária estrangeira: Portaria de autorização de funcionamento no Brasil, publicada no Diário Oficial da União e arquivada na Junta Comercial da unidade federativa onde se localizar a filial, agência, sucursal ou estabelecimento, a qual será c</w:t>
-[...8 lines deleted...]
-              <w:t>onsiderada como sua sede, conforme Instrução Normativa DREI/ME nº 77/2020.</w:t>
+              <w:t xml:space="preserve"> Sociedade empresária estrangeira: Portaria de autorização de funcionamento no Brasil, publicada no Diário Oficial da União e arquivada na Junta Comercial da unidade federativa onde se localizar a filial, agência, sucursal ou estabelecimento, a qual será considerada como sua sede, conforme Instrução Normativa DREI/ME nº 77/2020.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E44C815" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5FBCCB48" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -4146,114 +3680,87 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F58C252" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">7.2.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Prova de i</w:t>
-[...8 lines deleted...]
-              <w:t>nscrição no Cadastro Nacional de Pessoas Jurídicas ou no Cadastro de Pessoas Físicas, conforme o caso.</w:t>
+              <w:t>Prova de inscrição no Cadastro Nacional de Pessoas Jurídicas ou no Cadastro de Pessoas Físicas, conforme o caso.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B23C39F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="761459BD" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.2.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Prova de regularidade fiscal perante a Fazenda Nacional, mediante apresentação de certidão expedida conjuntamente pela Secretaria da Receita Fede</w:t>
-[...17 lines deleted...]
-              <w:t>junta nº 1.751, de 02 de outubro de 2014, do Secretário da Receita Federal do Brasil e da Procuradora-Geral da Fazenda Nacional.</w:t>
+              <w:t xml:space="preserve"> Prova de regularidade fiscal perante a Fazenda Nacional, mediante apresentação de certidão expedida conjuntamente pela Secretaria da Receita Federal do Brasil (RFB) e pela Procuradoria-Geral da Fazenda Nacional (PGFN), referente a todos os créditos tributários federais e à Dívida Ativa da União (DAU) por elas administrados, inclusive aqueles relativos à Seguridade Social, nos termos da Portaria Conjunta nº 1.751, de 02 de outubro de 2014, do Secretário da Receita Federal do Brasil e da Procuradora-Geral da Fazenda Nacional.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05C3A398" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D67C27B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -4281,227 +3788,180 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="25DA2324" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">7.2.4. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Prova de inexistência de débitos inad</w:t>
-[...8 lines deleted...]
-              <w:t>implidos perante a Justiça do Trabalho, mediante a apresentação de certidão negativa ou positiva com efeito de negativa, nos termos do Título VII-A da Consolidação das Leis do Trabalho, aprovada pelo Decreto-Lei nº 5.452/1943.</w:t>
+              <w:t>Prova de inexistência de débitos inadimplidos perante a Justiça do Trabalho, mediante a apresentação de certidão negativa ou positiva com efeito de negativa, nos termos do Título VII-A da Consolidação das Leis do Trabalho, aprovada pelo Decreto-Lei nº 5.452/1943.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C82F17F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="067771AD" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">7.2.5. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Prova de inscrição no</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> cadastro de contribuintes [Estadual/Distrital] ou [Municipal/Distrital] relativo ao domicílio ou sede do fornecedor, pertinente ao seu ramo de atividade e compatível com o objeto contratual.</w:t>
+              <w:t>Prova de inscrição no cadastro de contribuintes [Estadual/Distrital] ou [Municipal/Distrital] relativo ao domicílio ou sede do fornecedor, pertinente ao seu ramo de atividade e compatível com o objeto contratual.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F50B9D6" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46F6253A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">7.2.6. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Prova de regularidade com a Fazenda [Estadual/Distrital]</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> e [Municipal/Distrital] do domicílio ou sede do fornecedor, relativa à atividade em cujo exercício contrata ou concorre.</w:t>
+              <w:t>Prova de regularidade com a Fazenda [Estadual/Distrital] e [Municipal/Distrital] do domicílio ou sede do fornecedor, relativa à atividade em cujo exercício contrata ou concorre.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BFEFDC8" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="305AC816" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Caso o fornecedor seja considerado isento dos tributos [Estadual/Distrital] ou [Municipal/Distrital] relacionados ao </w:t>
-            </w:r>
+              <w:t>Nota: Caso o fornecedor seja considerado isento dos tributos [Estadual/Distrital] ou [Municipal/Distrital] relacionados ao objeto contratual, deverá comprovar tal condição mediante a apresentação de declaração da Fazenda Pública respectiva do seu domicílio ou sede, ou outra equivalente, na forma da lei.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25BAB329" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>objeto contratual, deverá comprovar tal condição mediante a apresentação de declaração da Fazenda Pública respectiva do seu domicílio ou sede, ou outra equivalente, na forma da lei.</w:t>
-[...31 lines deleted...]
-              <w:t>atamento diferenciado previstos na Lei Complementar nº 123/2006, estará dispensado da prova de inscrição nos cadastros de contribuintes estadual e municipal.</w:t>
+              <w:t>O fornecedor enquadrado como MEI, que pretenda auferir os benefícios do tratamento diferenciado previstos na Lei Complementar nº 123/2006, estará dispensado da prova de inscrição nos cadastros de contribuintes estadual e municipal.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0677E418" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="40762909" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
@@ -4536,60 +3996,51 @@
           <w:p w14:paraId="7C1B8D3A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">7.3.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Certidão negativa de insolvência civil expedida pelo distribuidor do domicílio ou sede do licitante, caso se trate de pessoa física, desde que admitida a sua participação na licitação (art. 5º, inciso II, alínea “c”, da Instrução Normativa Seges/ME nº 116/</w:t>
-[...8 lines deleted...]
-              <w:t>2021), ou de sociedade simples.</w:t>
+              <w:t>Certidão negativa de insolvência civil expedida pelo distribuidor do domicílio ou sede do licitante, caso se trate de pessoa física, desde que admitida a sua participação na licitação (art. 5º, inciso II, alínea “c”, da Instrução Normativa Seges/ME nº 116/2021), ou de sociedade simples.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4805E481" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="251BFB36" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
@@ -4671,69 +4122,61 @@
           <w:p w14:paraId="2AF4CEC1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.4.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Com</w:t>
-[...17 lines deleted...]
-              <w:t>privado, ou regularmente emitido(s) pelo conselho profissional competente: Não será necessário.</w:t>
+              <w:t xml:space="preserve"> Comprovação de aptidão para o fornecimento de serviços similares de complexidade tecnológica e operacional equivalente ou superior com o objeto desta contratação, por meio da </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>apresentação de certidões ou atestados, por pessoas jurídicas de direito público ou privado, ou regularmente emitido(s) pelo conselho profissional competente: Não será necessário.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CAC8301" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="512A7C61" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -4768,60 +4211,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1F3A93D9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">7.4.2. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Justificativa da necess</w:t>
-[...8 lines deleted...]
-              <w:t>idade de comprovação de aptidão:</w:t>
+              <w:t>Justificativa da necessidade de comprovação de aptidão:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2546A707" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="22827E0D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4874,57 +4308,51 @@
             </w:r>
             <w:bookmarkStart w:id="7" w:name="docs-internal-guid-b627dd4b-7fff-1328-3c"/>
             <w:bookmarkEnd w:id="7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O documento de comprovação de aptidão para o fornecimento de serviços deve conter as seguintes informações:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D2BCE35" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">a) prazo </w:t>
-[...5 lines deleted...]
-              <w:t>contratual – data de início e término;</w:t>
+              <w:t>a) prazo contratual – data de início e término;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34927782" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>b) local da prestação dos serviços;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71FF8F2A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -4955,57 +4383,51 @@
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>e) caracterização do bom desempenho do licitante; e</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B2D5151" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>f) identificação da pessoa jurídica emitente, bem como o nome e</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> o cargo.</w:t>
+              <w:t>f) identificação da pessoa jurídica emitente, bem como o nome e o cargo.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34955ECD" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6162B829" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5101,60 +4523,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6F9E9349" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.4.5.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Parcela de</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> maior relevância:</w:t>
+              <w:t xml:space="preserve"> Parcela de maior relevância:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31854E35" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6216164D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5191,204 +4604,126 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.4.5.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Apresentação de comprovante(s) de aptidão emitido(s) por pessoa(s) jurídica(s) de direito público ou privado, em nome do licitante, que comprov</w:t>
+              <w:t xml:space="preserve">Apresentação de comprovante(s) de aptidão emitido(s) por pessoa(s) jurídica(s) de direito público ou privado, em nome do licitante, que comprovem quantitativos razoáveis, assim considerados razoáveis o montante mínimo de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">em quantitativos razoáveis, assim considerados razoáveis o montante mínimo de </w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XX</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>% (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>% (</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve"> por cento), de acordo com objeto da licitação. Ainda, será admitida, para fins de comprovação de quantitativo mínimo, a apresentação e o somatório de diferentes atestados executados de forma concomitante. Os atestados de capacidade técnica poderão ser apresentados em nome da matriz ou da filial do fornecedor.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="165183E0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>XX</w:t>
-[...22 lines deleted...]
-              <w:pStyle w:val="LO-Normal"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="503CD628" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...68 lines deleted...]
-              <w:t>nde efetivamente contratar.</w:t>
+              <w:t>Nota: Conforme art. 67, § 1º, da Lei 14.133/2021, só é possível a exigência de comprovação de aptidão (atestado de capacidade técnica) quanto às parcelas de maior relevância, entendidas essas como as que possuem valor individual igual ou superior a 4% (quatro por cento) do valor total estimado da contratação. E para o § 2º do referido artigo, havendo a previsão de quantitativos mínimos como característica a compor os atestados, observar o limite máximo de 50% (cinquenta por cento) da quantidade que se pretende efetivamente contratar.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48F095B2" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="50ABAD59" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5431,110 +4766,89 @@
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7EF891A1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Se não for item necessário, </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> que não se aplica.</w:t>
+              <w:t>Nota: Se não for item necessário, informar que não se aplica.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20F7B8F0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A7E94F2" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>7.4.7.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Licença de funcionamento:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">                                        .</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4524E5E0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
@@ -5549,71 +4863,51 @@
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="339393AC" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Se não for item necessário, </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> que não se aplica.</w:t>
+              <w:t>Nota: Se não for item necessário, informar que não se aplica.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F950A65" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53BCA785" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -5672,145 +4966,129 @@
           </w:p>
           <w:p w14:paraId="76711088" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Se não for item necessário, </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> que não se aplica.</w:t>
+              <w:t>Nota: Se não for item necessário, informar que não se aplica.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A942C96" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="086F1611" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="086F1611" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:trHeight w:val="90"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
           <w:p w14:paraId="1FC5F5B0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>8. DA FORMA E CRITÉRIOS DE SELEÇÃO DO FORNECEDOR  (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “H” DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="1A72D4FF" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="1A72D4FF" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:trHeight w:val="90"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="28AE3556" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3E40EFB2" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
@@ -5884,75 +5162,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8.1.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A forma de seleção </w:t>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="docs-internal-guid-6ea921d0-7fff-0b76-90"/>
             <w:bookmarkEnd w:id="9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">dar-se-á </w:t>
-[...23 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>dar-se-á por meio de LICITAÇÃO.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42057314" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="661CA9FE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6114,141 +5368,125 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0101695E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Nota: Conforme a e</w:t>
-[...9 lines deleted...]
-              <w:t>scolha indicada no item 8.1.2, quanto à forma de separação dos itens — por item ou por lote (exemplo: menor preço por item). Todos os itens deverão constar no Termo de Referência.</w:t>
+              <w:t>Nota: Conforme a escolha indicada no item 8.1.2, quanto à forma de separação dos itens — por item ou por lote (exemplo: menor preço por item). Todos os itens deverão constar no Termo de Referência.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E33F60B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="45BA24F3" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="45BA24F3" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:trHeight w:val="90"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
           <w:p w14:paraId="4262072D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9. DA EXECUÇÃO DO OBJETO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ARTS. 6º, XXIII, “E”; 18, III, e 40, § 1º, II e</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> III, DA LEI Nº 14.133/2021)</w:t>
+              <w:t>ARTS. 6º, XXIII, “E”; 18, III, e 40, § 1º, II e III, DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="1BCDA677" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="1BCDA677" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1128471C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="513CC5ED" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
@@ -6323,61 +5561,51 @@
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nota: O</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">s serviços não contínuos são aqueles que impõem ao contratado o dever de realizar a prestação de um serviço específico em período </w:t>
-[...9 lines deleted...]
-              <w:t>predeterminado.</w:t>
+              <w:t>s serviços não contínuos são aqueles que impõem ao contratado o dever de realizar a prestação de um serviço específico em período predeterminado.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30223D04" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C8BA01D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
@@ -6425,170 +5653,108 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6CD1BB2F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Preencher conforme o </w:t>
-[...19 lines deleted...]
-              <w:t>. 6</w:t>
+              <w:t>Nota: Preencher conforme o art. 6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">º, XXVIII, XXIX, XXX, XXXI, XXXII, XXXIII e XXXIV, da Lei nº 14.133/2021 (exemplo: </w:t>
-[...32 lines deleted...]
-              <w:t>).</w:t>
+              <w:t>º, XXVIII, XXIX, XXX, XXXI, XXXII, XXXIII e XXXIV, da Lei nº 14.133/2021 (exemplo: empreitada por preço global, empreitada por preço unitário ou demais regimes).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4506DB68" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="331BFCD3" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">9.1.3. </w:t>
             </w:r>
             <w:bookmarkStart w:id="10" w:name="docs-internal-guid-035efd94-7fff-4520-41"/>
             <w:bookmarkEnd w:id="10"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Os funcionários da CONTRATADA deverão apresentar-se sempre com </w:t>
-[...8 lines deleted...]
-              <w:t>identificação e/ou credencial nas unidades requisitantes, respeitando as normas de cada instituição.</w:t>
+              <w:t>Os funcionários da CONTRATADA deverão apresentar-se sempre com identificação e/ou credencial nas unidades requisitantes, respeitando as normas de cada instituição.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53BEEE89" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5ED1ED56" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
@@ -6651,61 +5817,51 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.1.5.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="docs-internal-guid-493fcf68-7fff-06ab-d6"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t>As quantidades licitadas e i</w:t>
-[...9 lines deleted...]
-              <w:t>nformadas são estimativas, pode</w:t>
+              <w:t>As quantidades licitadas e informadas são estimativas, pode</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>ndo a CONTRATANTE requisitar quantidades maiores ou menores conforme a efetiva necessidade, respeitando-se os limites estabelecidos pela legislação.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62BF2C73" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
@@ -6717,59 +5873,51 @@
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">9.1.6. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">A execução contratual observará as rotinas </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">previstas no Anexo </w:t>
+              <w:t xml:space="preserve">A execução contratual observará as rotinas previstas no Anexo </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BD6EB4B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
@@ -6778,116 +5926,87 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F0D8346" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nota: Descrição detalhada dos métodos, rotinas, etapas, tecnologias, procedimentos, frequência e periodicidade de execução do trabalho. Este item poderá constar em um Anexo (</w:t>
-[...29 lines deleted...]
-              <w:t>informar a numeração do anexo).</w:t>
+              <w:t>Nota: Descrição detalhada dos métodos, rotinas, etapas, tecnologias, procedimentos, frequência e periodicidade de execução do trabalho. Este item poderá constar em um Anexo (nesse caso, informar a numeração do anexo).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3471E4FB" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="106A2EC7" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">9.1.7. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Endereços de execução:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5491479B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -7356,2347 +6475,2886 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03B04181" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="0265CD8C" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="0265CD8C" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="3B77EA57" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+          <w:p w14:paraId="3B77EA57" w14:textId="100CCE0A" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>10. DA GESTÃO E FISCALIZAÇÃO DO CONTRATO (</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">10. </w:t>
+            </w:r>
+            <w:r w:rsidR="00A34665" w:rsidRPr="00A34665">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ART. 6º, XXIII, “F” DA LEI Nº 14.133/2021 E </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">DA GESTÃO E FISCALIZAÇÃO (ART. 6º, XXIII, “F” DA LEI Nº 14.133/2021 </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF3C99" w:rsidRPr="00CF3C99">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>INSTRUÇÃO NORMATIVA</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>E INSTRUÇÃO NORMATIVA SEA Nº 7/2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00A34665" w:rsidRPr="00A34665">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nº </w:t>
-[...39 lines deleted...]
-              <w:t>/SEA)</w:t>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="3620594F" w14:textId="13D43014">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="657E5DBE" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="168B2158" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="728AEA42" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">10.1. </w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="5649ED25" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+              <w:t>10.1. Compete ao gestor do contrato:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30FC7082" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>I - iniciar, instruir, manifestar-se e submeter à autoridade competente para decisão os seguintes atos e procedimentos:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D1B985A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+          <w:p w14:paraId="5F7509DC" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="56B0B4D2" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) prorrogação e suspensão de prazo; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28082693" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="5415CD81" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) alterações qualitativas e quantitativas; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BBC8D39" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="6379B94F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c) revisão, reequilíbrio e repactuação dos preços registrados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B82A9E8" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="4FC6F7AC" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d) processo administrativo sancionador; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EBD2032" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="1F185183" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e) recomendação de abertura de processo licitatório, quando for o caso; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0888DBD5" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="02FBC1C5" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>f) quaisquer outros atos e procedimentos que impliquem a celebração de termo aditivo, apostilamento ou qualquer outro registro;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="056640AA" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="0F45585E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>g) cancelamento de ARP e extinção do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ECB7BC5" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="725BD1A9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>h) apuração e restituição de danos, prejuízos e indenizações à Administração Pública;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F580F62" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="47872420" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>II - coordenar, orientar e supervisionar a atuação dos fiscais do contrato ou da ARP, promovendo a integração das informações necessárias à adequada execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1052DBC6" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="2681B079" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>III - acompanhar a execução orçamentária e financeira da contratação, adotando as providências necessárias para assegurar a disponibilidade de recursos durante toda a vigência contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55C6051C" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="585BEB6C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV - manter controle atualizado e acompanhar os saldos de empenhos e dos pagamentos efetuados, evitando a realização de serviço ou fornecimento sem prévio empenho; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28BED645" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="5963636D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V - realizar o controle do valor e atualização das garantias e informar a unidade de contabilidade e finanças para os devidos registros; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C2ED967" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="54EA3A97" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VI - acompanhar a manutenção, pelo contratado, das condições estabelecidas no edital e contrato e das exigências legais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C571111" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="38D6A592" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII - promover o encaminhamento da documentação necessária à liquidação e ao pagamento, após o atesto da execução pelo fiscal do contrato, quando exigido; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6336B268" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="1D9AAF67" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII - promover, quando couber, reunião inicial para apresentação do modelo de gestão, após a assinatura do contrato; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44673C16" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="5247C255" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IX - requerer auxílio às áreas competentes em caso de dúvidas técnicas, administrativas ou jurídicas; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4778FEF2" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="25F70E66" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X - manter atualizadas as estimativas de consumo, tanto para apurar a suficiência do saldo até o término do contrato como para orientar as futuras contratações; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07D9536C" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="11F01887" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XI - acompanhar a execução do Plano de Fiscalização, quando houver, bem como monitorar os riscos identificados na fase de planejamento da contratação, propondo medidas preventivas e corretivas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="376210FB" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="42E9B2BB" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XII - consolidar as informações produzidas pelos fiscais, promovendo o acompanhamento sistemático da execução contratual e registrando as ocorrências relevantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4832303F" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="1A7A98E9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XIII - formalizar as comunicações oficiais com a contratada relativas à gestão administrativa do contrato, ressalvadas as atribuições específicas do fiscal;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4871AA2B" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="6C48E87A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XIV - acompanhar o cumprimento das determinações decorrentes de notificações, glosas, sanções administrativas e demais medidas adotadas durante a execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B99FFD3" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="440B7540" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XV - elaborar relatório conclusivo da execução contratual ou da ARP, contendo avaliação do desempenho da contratada, das ocorrências registradas, das medidas adotadas e das recomendações para futuras contratações;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DF81113" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="069DE581" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>XVI - propor à autoridade competente medidas destinadas ao aperfeiçoamento da execução contratual, à mitigação de riscos e à prevenção da reincidência de falhas verificadas durante a execução;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60B3F46B" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="727A43C0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII - receber definitivamente aquisições, obras ou serviços sob sua responsabilidade; e </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E83190E" w14:textId="61288C2D" w:rsidR="003A7CD3" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-          <w:p w14:paraId="57861E4D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XVIII - qualquer outra que se faça necessária ao desempenho da atividade de gestão.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7664EE5F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Compete ao gestor setorial:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70F5DAEE" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="4F454C0F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I - coordenar administrativamente a execução da ARP compartilhada e do contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22DCBF98" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="3083BE5B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>II - acompanhar a execução das contratações realizadas pelos órgãos e entidades participantes, consolidando as informações encaminhadas pelos respectivos gestores setoriais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09AEE9B0" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="492A79E8" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>III - monitorar os saldos, a vigência e a utilização da ata, adotando as providências necessárias para sua adequada gestão;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1647B2A6" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="7D9392BE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IV - promover a instrução dos processos relativos à alteração, revisão, reequilíbrio econômico-financeiro, prorrogação, cancelamento, extinção e demais atos de gestão da ata, submetendo-os à autoridade competente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="579D3623" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="21717E95" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V - prestar orientação técnica aos gestores e fiscais setoriais quanto à execução das contratações decorrentes da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4532C085" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="1A11E1D7" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VI - analisar as ocorrências comunicadas pelos órgãos e entidades participantes e deliberar quanto às providências administrativas cabíveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4710860F" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="3B11A210" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VII - acompanhar o cumprimento das decisões administrativas relacionadas à ARP compartilhada e ao contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FF3BBD3" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...158 lines deleted...]
-              <w:t xml:space="preserve"> extrapolem sua competência.</w:t>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VIII - exercer outras atribuições necessárias ao gerenciamento da ARP compartilhada e do contrato compartilhado.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="603F4116" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="75B0E2F9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>10.2. Compete ao fiscal do contrato:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E005F93" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+          <w:p w14:paraId="0F4EE03E" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="0F5F3A49" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I - identificar o objeto contratado; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FFD52E8" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="534BB89E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>II - conhecer as condições estabelecidas no contrato, na ARP, no edital e nas especificações técnicas para o recebimento do objeto;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14628AD1" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="1AF664C9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III - praticar os atos necessários à verificação do fiel cumprimento das obrigações, exigindo as providências necessárias para tal fim; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2374230F" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="79852F42" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IV - verificar a conformidade da execução do objeto com as especificações técnicas, quantitativos, níveis mínimos de desempenho, indicadores de qualidade e demais requisitos previstos no edital, contrato ou ARP;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3971B397" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="0572F8AE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V - receber o objeto contratado, examinar e conferir notas fiscais, faturas ou documentos equivalentes e proceder ao atesto ou à certificação da despesa; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A038A16" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-              </w:tabs>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VI - recusar produto ou serviço em desacordo com as condições fixadas em edital;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54D54CDA" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
+            <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="6C6ABBAC" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VII - anotar em registro próprio todas as ocorrências relacionadas à execução do contrato, apontando o que for necessário para a regularização das faltas ou dos defeitos observados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15F21F64" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...24 lines deleted...]
-          <w:p w14:paraId="55AEAD72" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VIII - manter organizado e atualizado o histórico da fiscalização, incluindo relatórios, fotografias, registros eletrônicos, notificações, comunicações e demais documentos produzidos durante a execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04AAEACA" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="2940C0E9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IX - informar a seus superiores, em tempo hábil para a adoção das medidas convenientes, a situação que demandar decisão ou providência que ultrapasse sua competência; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BFE0859" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="343583F6" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X - comunicar imediatamente ao gestor toda situação que possa ocasionar risco à continuidade da execução contratual, prejuízo ao interesse público ou dano ao erário;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B930451" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="04143BA1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XI - fazer diligências à empresa contratada, se for o caso, adotando controles adequados e suficientes para registro destas ocorrências;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="621963ED" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="17403900" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XII - exigir, por escrito, o refazimento ou correção, comunicando ao gestor do contrato nos casos de não atendimento ou quando as soluções ultrapassarem as suas competências;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="031B6666" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="15D7809B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIII - notificar, por escrito, a contratada quanto ao não cumprimento das obrigações, fixando prazo para cumprimento ou apresentação de justificativa; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D340EBA" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XIV - encaminhar ao gestor do contrato a solicitação de instauração de processo administrativo sancionador, contendo os registros das ocorrências, notificações, defesas e justificativas da contratada, bem como a documentação necessária;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6125CDD6" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XV - aceitar ou rejeitar, motivadamente, a indicação do preposto feita pela empresa contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02567A8A" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>XIV - desempenhar suas atividades com autonomia e independência fiscalizatória, buscando as condições necessárias para o desempenho da função, comunicando ao gestor do contrato sobre suas</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="076D785A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+              <w:t xml:space="preserve">XVI - manter contato com o preposto; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AA7B3E8" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="0DAED776" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII - desempenhar suas atividades com autonomia e independência fiscalizatória, buscando as condições necessárias para o desempenho da função, comunicando ao gestor do contrato suas necessidades; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EADB8D5" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="078C7747" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII - acompanhar sistematicamente a execução do contrato, mantendo registros das ocorrências e dos documentos relativos à fiscalização; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09987CED" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="32C8951E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIX - manter os registros de confirmação de recebimento dos comunicados à contratada; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39FD56C1" w14:textId="70BB1B20" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="540D6DD3" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XX - </w:t>
+            </w:r>
+            <w:r w:rsidR="00F7651C" w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Elaborar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> relatórios periódicos de fiscalização, contendo a avaliação da execução contratual, as ocorrências verificadas, as providências adotadas e as recomendações encaminhadas ao gestor do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46F60EF7" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="223B0DE6" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXI - assegurar o cumprimento do cronograma físico-financeiro;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68A9064D" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="4E90E6A7" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXII - encaminhar ao gestor do contrato, quando identificada a necessidade de modificação contratual, a respectiva proposta, acompanhada das devidas justificativas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37639961" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="27ED740E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXIII - conhecer os prazos de execução contratual e fornecer subsídios para as prorrogações, quando necessárias, ou manifestar-se contrariamente à prorrogação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02FFFD2D" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-              </w:tabs>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXIV - assegurar a presença dos documentos exigidos em contrato para fins de pagamento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31A06025" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
+            <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="572EE6DA" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXV - verificar, quando cabível, a manutenção das condições de habilitação, regularidade fiscal, trabalhista e previdenciária exigidas contratualmente, comunicando ao gestor eventual irregularidade;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70953924" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXVI - apontar, por meio de instrumentos de medição, a necessidade de glosas em notas fiscais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27BE18C9" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXVII - verificar o cumprimento das garantias técnicas, prazos de garantia, assistência técnica e demais obrigações pós-entrega previstas contratualmente, quando aplicáveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42C9907D" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXVIII - fiscalizar o cumprimento das normas de segurança do trabalho, proteção ambiental, acessibilidade e demais exigências legais incidentes sobre a execução contratual, quando compatíveis com o objeto contratado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49B8F176" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIX - solicitar auxílio às áreas técnicas, administrativas, jurídicas ou de controle, quando necessário; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="571424D7" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXX - acompanhar o cumprimento das determinações expedidas pelo gestor do contrato e informar sobre sua efetiva implementação; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AD6384D" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXXI - conhecer os limites de sua atuação na atividade de fiscalização, bem como zelar pela estrita observância das cláusulas contratuais específicas e das normas internas aplicáveis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17499556" w14:textId="1EFE1667" w:rsidR="003A7CD3" w:rsidRPr="00753F18" w:rsidRDefault="003A7CD3" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70A7FFC6" w14:textId="1192A3B8" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.3. Da Gestão das Atas de Registro de Preços Compartilhadas e dos Contratos Compartilhados</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50B12F83" w14:textId="3878940D" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68108AA0" w14:textId="7ABBCC1E" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.3.1. Compete ao gestor da unidade gerenciadora</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DA2FC8E" w14:textId="45FCCE30" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I - Coordenar administrativamente a execução da ARP compartilhada e do contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50BFCB05" w14:textId="2D736940" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II - </w:t>
+            </w:r>
+            <w:r w:rsidR="00136185" w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Acompanhar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a execução das contratações realizadas pelos órgãos e entidades participantes, consolidando as informações encaminhadas pelos respectivos gestores setoriais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68DC6D2F" w14:textId="77777777" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>III - monitorar os saldos, a vigência e a utilização da ata, adotando as providências necessárias para sua adequada gestão;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B559344" w14:textId="6E1C83F9" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV - </w:t>
+            </w:r>
+            <w:r w:rsidR="00136185" w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Promover</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a instrução dos processos relativos à alteração, revisão, reequilíbrio econômico-financeiro, prorrogação, cancelamento, extinção e demais atos de gestão da ata, submetendo-os à autoridade competente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CFF86D2" w14:textId="613BB932" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V - </w:t>
+            </w:r>
+            <w:r w:rsidR="00136185" w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prestar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> orientação técnica aos gestores e fiscais setoriais quanto à execução das contratações decorrentes da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01E40E85" w14:textId="7F57100E" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI - </w:t>
+            </w:r>
+            <w:r w:rsidR="00136185" w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Analisar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as ocorrências comunicadas pelos órgãos e entidades participantes e deliberar quanto às providências administrativas cabíveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="250DAAD5" w14:textId="77777777" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VII - acompanhar o cumprimento das decisões administrativas relacionadas à ARP compartilhada e ao contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="185F6ECC" w14:textId="77777777" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VIII - exercer outras atribuições necessárias ao gerenciamento da ARP compartilhada e do contrato compartilhado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04D479F0" w14:textId="202A422E" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="178C3064" w14:textId="701CACAD" w:rsidR="00753F18" w:rsidRPr="007E6634" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00136185">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.3.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Compete ao fiscal da unidade gerenciadora da ARP compartilhada e do contrato compartilhado</w:t>
+            </w:r>
+            <w:r w:rsidR="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78291E01" w14:textId="008A7444" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I - </w:t>
+            </w:r>
+            <w:r w:rsidR="00136185" w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Acompanhar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a execução das contratações decorrentes da ARP compartilhada e do contrato compartilhado, observando as informações prestadas pelos fiscais setoriais dos órgãos e entidades participantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C70F69C" w14:textId="095BF577" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II - </w:t>
+            </w:r>
+            <w:r w:rsidR="00136185" w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prestar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> suporte técnico e orientações aos fiscais setoriais quanto à correta fiscalização da execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74B1AE63" w14:textId="77777777" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>III - consolidar e manter atualizados os registros de ocorrências, notificações, comunicações e demais informações relacionadas à execução da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F7C057F" w14:textId="04CBBEB5" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV - </w:t>
+            </w:r>
+            <w:r w:rsidR="00136185" w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Acompanhar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o cumprimento das providências determinadas em decorrência das irregularidades identificadas pelos órgãos e entidades participantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33EBCAF4" w14:textId="52544728" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V - </w:t>
+            </w:r>
+            <w:r w:rsidR="00136185" w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Comunicar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ao gestor as irregularidades que possam comprometer a execução da ata ou demandem providências administrativas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77D5C91B" w14:textId="1585A390" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI - </w:t>
+            </w:r>
+            <w:r w:rsidR="00136185" w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Subsidiar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a instrução dos processos de alteração, revisão, cancelamento e demais atos relacionados à gestão da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F91022C" w14:textId="77777777" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VII - manter intercâmbio permanente com os fiscais setoriais, promovendo a uniformização dos procedimentos de fiscalização;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="590D4B71" w14:textId="77777777" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VIII - exercer outras atribuições relacionadas ao acompanhamento da execução da ARP compartilhada e do contrato compartilhado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D60DEDA" w14:textId="532F6013" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79480A0D" w14:textId="1C00A2CB" w:rsidR="00753F18" w:rsidRPr="007E6634" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00136185">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.3.3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Verificada irregularidade na execução das contratações decorrentes de ARP compartilhada e de contrato compartilhado, nos termos do Decreto estadual nº 1.560, de 11 de junho de 2026, deverão ser observadas as seguintes instruções:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BB699B8" w14:textId="77777777" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I - O fiscal setorial da unidade participante:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07341192" w14:textId="77777777" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a) notificará a contratada para regularização e apresentação de justificativa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7392CCD3" w14:textId="77777777" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b) comunicará à unidade gerenciadora, no ato da notificação; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61C8C318" w14:textId="77777777" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c) solicitará a apuração de infração administrativa ao gestor setorial, por meio de relatório técnico, quando cabível;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DF16714" w14:textId="77777777" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>II - O gestor setorial da unidade participante:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="610C51AA" w14:textId="77777777" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a) analisará os fatos relatados pelo fiscal; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30A5DA13" w14:textId="77777777" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b) solicitará a instauração de processo administrativo sancionador à unidade gerenciadora;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65ABD348" w14:textId="77777777" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>III - O fiscal da unidade gerenciadora:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BD55CD5" w14:textId="77777777" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a) analisará as informações e os documentos encaminhados pela unidade participante;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13570B88" w14:textId="77777777" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b) verificará, junto aos demais órgãos e entidades participantes, a existência de ocorrências relacionadas à mesma ARP ou contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D622412" w14:textId="77777777" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c) reunirá os processos administrativos relacionados aos fatos para subsidiar a análise conjunta; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="090E7AD8" w14:textId="77777777" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>d) elaborará manifestação técnica e a encaminhará ao gestor da unidade gerenciadora, sugerindo, quando cabível, a instauração de processo administrativo sancionador;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B8B5BB5" w14:textId="77777777" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IV - O gestor da unidade gerenciadora:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C49DACF" w14:textId="77777777" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a) realizará o juízo de admissibilidade;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="385C2FE9" w14:textId="77777777" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b) decidirá pela instauração do processo administrativo sancionador, quando cabível;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43A6C919" w14:textId="77777777" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c) avaliará demais providências administrativas que deverão ser adotadas em processos autônomos; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="707D9A8C" w14:textId="77777777" w:rsidR="00753F18" w:rsidRPr="00753F18" w:rsidRDefault="00753F18" w:rsidP="00753F18">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>d) avaliará medidas que devam ser adotadas pela Administração, objetivando evitar a repetição de fatos ou de irregularidades semelhantes às apuradas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B858EFE" w14:textId="1D9EDE3A" w:rsidR="00753F18" w:rsidRDefault="00753F18">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3D5B2325" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+          <w:p w14:paraId="56784256" w14:textId="77777777" w:rsidR="00753F18" w:rsidRDefault="00753F18">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CF2BE9C" w14:textId="1D1D4AC7" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...176 lines deleted...]
-          <w:p w14:paraId="17499556" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+            <w:r w:rsidR="00136185">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00136185">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Além do disposto acima, a fiscalização contratual obedecerá às seguintes rotinas:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0787539F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
-              <w:tabs>
-[...10 lines deleted...]
-          <w:p w14:paraId="7CF2BE9C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D9FB26E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...41 lines deleted...]
-          <w:p w14:paraId="0787539F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota: Este item deve ser incluído quando houver necessidade. Caso não seja aplicável, deve-se registrar a informação “não se aplica”.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="228D2498" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="1BC18DCC" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BC18DCC" w14:textId="75BAC04C" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Ttulo1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="750"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>10.</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Da extinção contratual:</w:t>
+            <w:r w:rsidR="00F7651C">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. Da extinção contratual:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B6995E3" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="776"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="12" w:name="docs-internal-guid-237276fb-7fff-6c8d-10"/>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
-          <w:p w14:paraId="4CA809F1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+          <w:p w14:paraId="4CA809F1" w14:textId="212633CB" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>10.3.1.</w:t>
-[...17 lines deleted...]
-              <w:t>legislação.</w:t>
+              <w:t>10.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F7651C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A rescisão do contrato poderá ser efetuada nos termos dos arts. 137 e 138 da Lei nº 14.133/2021, bem como acarretar as consequências previstas no art. 139 da referida legislação.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="659252B7" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="397C3376" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+          <w:p w14:paraId="397C3376" w14:textId="2C40195E" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>10.3.2.</w:t>
-[...11 lines deleted...]
-              <w:t>O contrato poderá ser rescindido a critério da CONTRATANTE, sem que à CONTRATADA caiba qualquer indenização ou reclamação nos seguintes casos:</w:t>
+              <w:t>10.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F7651C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> O contrato poderá ser rescindido a critério da CONTRATANTE, sem que à CONTRATADA caiba qualquer indenização ou reclamação nos seguintes casos:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CCF0ECE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>a)</w:t>
-[...17 lines deleted...]
-              <w:t>prestados;</w:t>
+              <w:t>a) inobservância das especificações acordadas e/ou rejeição dos serviços prestados;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E77E5FA" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>b) inadimplência de qualquer cláusula contratual e/ou da proposta ofertada; e</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38BE8C73" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>c)</w:t>
-[...11 lines deleted...]
-              <w:t>falência, liquidação judicial ou extrajudicial, concordata preventiva da fornecedora, requeridas, homologadas ou decretadas.</w:t>
+              <w:t>c) falência, liquidação judicial ou extrajudicial, concordata preventiva da fornecedora, requeridas, homologadas ou decretadas.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="011EEF73" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1AD4AFD3" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+          <w:p w14:paraId="1AD4AFD3" w14:textId="2713BF90" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="750"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>10.3.3.</w:t>
+              <w:t>10.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F7651C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>.3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> A CONTRATADA reconhece e aceita os direitos da Administração em caso de rescisão contratual, nos termos do art. 137 da Lei nº 14.133/2021 e demais normativos estaduais aplicáveis.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C69E919" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="750"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="0"/>
+            <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3620594F" w14:textId="13D43014" w:rsidR="003A7CD3" w:rsidRDefault="005E6198">
             <w:pPr>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r>
               <w:object w:dxaOrig="1542" w:dyaOrig="999" w14:anchorId="4E453506">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:77.3pt;height:49.75pt" o:ole="">
-                  <v:imagedata r:id="rId9" o:title=""/>
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:77.25pt;height:49.5pt" o:ole="">
+                  <v:imagedata r:id="rId10" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1843734523" r:id="rId10"/>
+                <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1848046135" r:id="rId11"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="637CE603" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="637CE603" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="2A6099"/>
           </w:tcPr>
           <w:p w14:paraId="120EF941" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>11. DAS OBRIGAÇÕES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="2A402327" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="2A402327" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4990F228" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="58A6C60A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
@@ -9724,470 +9382,381 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="099E911C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">11.1.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">O contrato deverá ser executado fielmente pelas partes, de acordo com as cláusulas avençadas e as normas da Lei nº 14.133/2021, </w:t>
-[...15 lines deleted...]
-              <w:t>ada parte responderá pelas consequências de sua inexecução total ou parcial (art. 115 da Lei nº 14.133/2021).</w:t>
+              <w:t>O contrato deverá ser executado fielmente pelas partes, de acordo com as cláusulas avençadas e as normas da Lei nº 14.133/2021, e cada parte responderá pelas consequências de sua inexecução total ou parcial (art. 115 da Lei nº 14.133/2021).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23319965" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="40D67056" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">11.1.2. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>A inad</w:t>
-[...7 lines deleted...]
-              <w:t>implência do contratado em relação aos encargos trabalhistas, fiscais e comerciais não transferirá à Administração a responsabilidade pelo seu pagamento e não poderá onerar o objeto do contrato (art. 121, § 1º, da Lei nº 14.133/2021).</w:t>
+              <w:t>A inadimplência do contratado em relação aos encargos trabalhistas, fiscais e comerciais não transferirá à Administração a responsabilidade pelo seu pagamento e não poderá onerar o objeto do contrato (art. 121, § 1º, da Lei nº 14.133/2021).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DA0795E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="105CFB18" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">11.2. </w:t>
-[...8 lines deleted...]
-              <w:t>Obrigações específicas da CONTRATADA:</w:t>
+              <w:t>11.2. Obrigações específicas da CONTRATADA:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A198994" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="13" w:name="docs-internal-guid-7bd09189-7fff-7e51-74"/>
             <w:bookmarkEnd w:id="13"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>a) atender a todas as solicitações de contratação efetuadas durante a vigência do contrato, limitada ao quantitativo de cada item;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20BFE602" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">b) ao fornecimento do objeto, de acordo com as especificações constantes no </w:t>
-[...5 lines deleted...]
-              <w:t>edital de licitação, em consonância com a proposta apresentada e com a qualidade e especificações determinadas pela legislação em vigor;</w:t>
+              <w:t>b) ao fornecimento do objeto, de acordo com as especificações constantes no edital de licitação, em consonância com a proposta apresentada e com a qualidade e especificações determinadas pela legislação em vigor;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CE79C23" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>c) responsabilizar-se pela boa execução e eficiência no fornecimento do produto objeto do edital;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C5DDA82" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>d) reparar, corrigir,</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> remover às suas expensas, no todo ou em parte o(s) objeto(s) em que se verifiquem danos em decorrência do transporte, bem como, providenciar a imediata substituição dos mesmos;</w:t>
+              <w:t>d) reparar, corrigir, remover às suas expensas, no todo ou em parte o(s) objeto(s) em que se verifiquem danos em decorrência do transporte, bem como, providenciar a imediata substituição dos mesmos;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1794875E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>e) providenciar a imediata correção das deficiências apontadas pelo CONTRATANT</w:t>
-[...5 lines deleted...]
-              <w:t>E quando da entrega do produto;</w:t>
+              <w:t>e) providenciar a imediata correção das deficiências apontadas pelo CONTRATANTE quando da entrega do produto;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3819E855" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>f) apresentar, sempre que solicitado documentos que comprovem a procedência do produto fornecido, assim como amostra para análise pela Administração, sem qualquer ônus adicional;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54F2CDC8" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>g) manter, durante a vigência do contrato, to</w:t>
-[...5 lines deleted...]
-              <w:t>das as condições de habilitação e qualificação exigidas na licitação;</w:t>
+              <w:t>g) manter, durante a vigência do contrato, todas as condições de habilitação e qualificação exigidas na licitação;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01CD67BF" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>h) estender aos contratos objeto, os benefícios e promoções oferecidas aos demais clientes da CONTRATADA;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:br/>
-              <w:t>i) responsabilizar-se por quaisquer danos ou prejuízos físicos ou materiais caus</w:t>
-[...5 lines deleted...]
-              <w:t>ados à  Administração ou a terceiros, pelos seus prepostos, advindos de imperícia, negligência, imprudência ou desrespeito às normas de segurança, quando da execução do fornecimento;</w:t>
+              <w:t>i) responsabilizar-se por quaisquer danos ou prejuízos físicos ou materiais causados à  Administração ou a terceiros, pelos seus prepostos, advindos de imperícia, negligência, imprudência ou desrespeito às normas de segurança, quando da execução do fornecimento;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4011C80E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>j) responsabilizar-se por todas e quaisquer despesas, inclusive despesa d</w:t>
-[...5 lines deleted...]
-              <w:t>e natureza previdenciária, fiscal, trabalhista ou civil, bem como emolumentos, ônus ou encargos de qualquer espécie e origem, pertinentes à execução do objeto contratado;</w:t>
+              <w:t>j) responsabilizar-se por todas e quaisquer despesas, inclusive despesa de natureza previdenciária, fiscal, trabalhista ou civil, bem como emolumentos, ônus ou encargos de qualquer espécie e origem, pertinentes à execução do objeto contratado;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05348760" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">k) mesmo não sendo a fabricante responderá inteira e solidariamente pela qualidade e </w:t>
-[...15 lines deleted...]
-              <w:t>do estes custos por sua conta;</w:t>
+              <w:t xml:space="preserve">k) mesmo não sendo a fabricante responderá inteira e solidariamente pela qualidade e autenticidade destes, obrigando-se a substituir, às suas expensas, no todo ou em parte, o objeto </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>desta licitação, em que se verificarem vícios, defeitos, incorreções, resultantes da fabricação ou transporte, constatado visualmente ou em laboratório, correndo estes custos por sua conta;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B3A2087" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>l) manter endereço eletrônico de e-mail válido para fins de comunicação com a CONTRATANTE por todo o período de contratação, com a comunicação imediata à CONTRATANTE em caso de alteração;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FFEACCB" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">m) realizar cadastro no </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11">
+            <w:hyperlink r:id="rId12">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 </w:rPr>
                 <w:t>Portal Externo do SGP-e</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> para que possa </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12">
+            <w:hyperlink r:id="rId13">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 </w:rPr>
-                <w:t>assinar eletronicamente</w:t>
-[...6 lines deleted...]
-                <w:t xml:space="preserve"> com </w:t>
+                <w:t xml:space="preserve">assinar eletronicamente com </w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId13">
+            <w:hyperlink r:id="rId14">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 </w:rPr>
                 <w:t>certificação digital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> todos os documentos firmados com a CONTRATANTE; e</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3837A1BE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">n) não subcontratar, ceder ou transferir, total </w:t>
-[...5 lines deleted...]
-              <w:t>ou parcialmente, o objeto do contrato.</w:t>
+              <w:t>n) não subcontratar, ceder ou transferir, total ou parcialmente, o objeto do contrato.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4944C021" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="222"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6D8B7E1D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="222"/>
               </w:tabs>
@@ -10225,287 +9794,236 @@
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0177286A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...18 lines deleted...]
-              <w:t>. Obrigações específicas da CONTRATANTE:</w:t>
+              <w:t>11.3. Obrigações específicas da CONTRATANTE:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53562181" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:bookmarkStart w:id="14" w:name="docs-internal-guid-4f07382d-7fff-e34a-4f"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">a) comunicar à CONTRATADA quaisquer ocorrências </w:t>
-[...8 lines deleted...]
-              <w:t>relacionadas aos objetos entregues;</w:t>
+              <w:t>a) comunicar à CONTRATADA quaisquer ocorrências relacionadas aos objetos entregues;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A503825" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>b) efetuar o pagamento da CONTRATADA de acordo com a forma de pagamento estipulada na licitação e no contrato;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6286A00E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>c) promover o acompanhamento e a fiscalização do fornecimento e/ou prestação dos serviços, sob os aspectos qu</w:t>
-[...8 lines deleted...]
-              <w:t>alitativo e quantitativo, anotando em registro próprio as falhas e solicitando as medidas corretivas;</w:t>
+              <w:t>c) promover o acompanhamento e a fiscalização do fornecimento e/ou prestação dos serviços, sob os aspectos qualitativo e quantitativo, anotando em registro próprio as falhas e solicitando as medidas corretivas;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61B73743" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>d) rejeitar, no todo ou em parte, o objeto entregue pela CONTRATADA fora das especificações do contrato;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CD0010C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>e) observar para que durante a vigência do contra</w:t>
-[...8 lines deleted...]
-              <w:t>to sejam cumpridas as obrigações assumidas pela CONTRATADA, bem como sejam mantidas todas as condições de habilitação e qualificação exigidas na licitação; e</w:t>
+              <w:t>e) observar para que durante a vigência do contrato sejam cumpridas as obrigações assumidas pela CONTRATADA, bem como sejam mantidas todas as condições de habilitação e qualificação exigidas na licitação; e</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62C4FEED" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="222"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>f) aplicar as sanções administrativas, quando se fizerem necessárias; e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>g) prestar informações e e</w:t>
-[...8 lines deleted...]
-              <w:t>sclarecimentos que venham a ser solicitados.</w:t>
+              <w:t>g) prestar informações e esclarecimentos que venham a ser solicitados.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A74B492" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="55857C4D" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="55857C4D" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
           <w:p w14:paraId="79914809" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>12. DAS INFRAÇÕES E SANÇÕES ADMINISTRATIVAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="5628F594" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="5628F594" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7CFE79B3" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="498FBF2A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:widowControl w:val="0"/>
@@ -10553,85 +10071,97 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>puração e aplicação de penalidades aos licitantes:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AA580E8" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:left="620"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A4F052C" w14:textId="3148836E" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+          <w:p w14:paraId="2A4F052C" w14:textId="5583C150" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:left="624" w:right="113" w:hanging="624"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">12.2.1. </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">acordo com o art. 155 e seguintes da Lei nº 14.133/2021 e com o Decreto Estadual nº </w:t>
+              <w:t>12.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F7651C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A apuração de infrações e a aplicação de sanções administrativas serão realizadas de acordo com o art. 155 e seguintes da Lei nº 14.133/2021 e com o Decreto Estadual nº </w:t>
             </w:r>
             <w:r w:rsidR="005E6198">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1560/2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, sem prejuízo da aplicação de eventuais normas pertinentes ao caso concreto.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34862800" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
@@ -10686,147 +10216,139 @@
           </w:p>
           <w:p w14:paraId="1C323922" w14:textId="4EB149AE" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1100"/>
               </w:tabs>
               <w:ind w:left="624" w:right="113" w:hanging="624"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">12.2.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>A apresentação de</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Decreto Estadual nº </w:t>
+              <w:t xml:space="preserve">A apresentação de recurso ou pedido de reconsideração dar-se-á na forma e prazos previstos no Decreto Estadual nº </w:t>
             </w:r>
             <w:r w:rsidR="005E6198">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>1560/2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>, sem prejuízo da aplicação de eventuais normas pertinentes ao caso concreto.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DC69402" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:left="620"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="5ABF93A6" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="5ABF93A6" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
           <w:p w14:paraId="7C621B55" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13. DO CONTRATO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="2BF3A170" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="2BF3A170" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0290263E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6F17D151" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
@@ -10899,118 +10421,87 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">13.1.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrato e </w:t>
-[...21 lines deleted...]
-              <w:t>utorização de Fornecimento ou Ordem de Fornecimento.</w:t>
+              <w:t>Contrato e Autorização de Fornecimento ou Ordem de Fornecimento.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AA0EE5F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7AE57233" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="western"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Nos casos em que o serviço tiver prazo de execução superior a 30 (trinta) dias, o instrumento formal será o contrato acompanhado da autorização de fornecimento. Para serviços com </w:t>
-[...8 lines deleted...]
-              <w:t>prazo de execução igual ou inferior a 30 (trinta) dias, o instrumento aplicável será a ordem de fornecimento.</w:t>
+              <w:t>Nota: Nos casos em que o serviço tiver prazo de execução superior a 30 (trinta) dias, o instrumento formal será o contrato acompanhado da autorização de fornecimento. Para serviços com prazo de execução igual ou inferior a 30 (trinta) dias, o instrumento aplicável será a ordem de fornecimento.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F5AF780" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="western"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FD5D5C5" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -11051,50 +10542,51 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5E74E849" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>13.1.3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vigência: ____________________.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46001641" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
@@ -11103,78 +10595,51 @@
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0C629E5F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>13.</w:t>
-[...26 lines deleted...]
-              <w:t>Gestor:</w:t>
+              <w:t>13.2. Gestor:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E62656C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9360" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2444"/>
               <w:gridCol w:w="1921"/>
               <w:gridCol w:w="1816"/>
               <w:gridCol w:w="3179"/>
@@ -12175,163 +11640,158 @@
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="511A622F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7C35831B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="59F4D144" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="59F4D144" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
           <w:p w14:paraId="3C851EA1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>14. DOS CRITÉRIOS DE MEDIÇÃO E PAGAMENTO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ARTS. 6º, XXIII, “G” e 40, § 1º, II, DA  LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="05913883" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="05913883" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="200D022F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2E198ECE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">14.1. </w:t>
-[...8 lines deleted...]
-              <w:t>Critérios de medição:</w:t>
+              <w:t>14.1. Critérios de medição:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2588447D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="77B8261B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -12568,60 +12028,51 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="607CEC3A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>14.2. Pra</w:t>
-[...8 lines deleted...]
-              <w:t>zos e recebimento:</w:t>
+              <w:t>14.2. Prazos e recebimento:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="337F4EA1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="35F83CFF" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12765,114 +12216,96 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>) dias</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">, pelo responsável pelo seu acompanhamento e fiscalização, com </w:t>
-[...7 lines deleted...]
-              <w:t>verificação posterior da conformidade do material com as exigências contratuais.</w:t>
+              <w:t>, pelo responsável pelo seu acompanhamento e fiscalização, com verificação posterior da conformidade do material com as exigências contratuais.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="351B98EE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7EC6A239" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nota: Trata-se do prazo para verificação do cumprimento de todas as exigências contratuais aplicáveis. O recebimento provisório consiste apenas na transferência da posse do b</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">em ou do resultado. Dependendo da complexidade do objeto, </w:t>
+              <w:t xml:space="preserve">Nota: Trata-se do prazo para verificação do cumprimento de todas as exigências contratuais aplicáveis. O recebimento provisório consiste apenas na transferência da posse do bem ou do resultado. Dependendo da complexidade do objeto, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>pode não haver necessidade de recebimento provisório</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">; nesse caso, não há prazo específico e deve-se informar que o recebimento será realizado </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
@@ -12880,381 +12313,232 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>no ato da entrega do serviço</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>cabendo à Administração pr</w:t>
-            </w:r>
+              <w:t>cabendo à Administração proceder diretamente ao recebimento definitivo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="254A54A7" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F9E4C88" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O prazo da disposição acima será contado da comunicação do contratado acerca da conclusão do serviço.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66EACA48" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="585F13EE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.4. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CONTRATADA fica obrigada a reparar, corrigir, remover, reconstruir ou substituir, às suas expensas, no todo ou em parte, o objeto em que se verificarem vícios, defeitos ou incorreções resultantes da execução ou materiais empregados, cabendo à fiscalização não atestar a última e/ou única medição de serviços até que sejam sanadas todas as eventuais pendências que possam vir a ser apontadas no recebimento provisório.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="528C8141" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="734774C0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.5. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os serviços poderão ser rejeitados, no todo ou em parte, quando em desacordo com as especificações constantes neste Termo de Referência e na proposta, sem prejuízo da aplicação das penalidades.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1756D74C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="798E47A9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.6. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Os serviços serão recebidos, definitivamente, no prazo de 30 (trinta) dias, por servidor ou comissão designada pela autoridade competente, mediante termo detalhado que comprove o atendimento das exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6260226B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D153ED0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...221 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Os serviços serão recebidos, definitivamente, no prazo de 30 (</w:t>
-[...95 lines deleted...]
-              <w:t xml:space="preserve"> contados a partir do recebimento provisório, por servidor ou comissão designada pela autoridade competente, mediante termo detalhado que comprove o atendimento das exigências contratuais.</w:t>
+              <w:t>Nota: Quando houver recebimento provisório, informar que os serviços serão recebidos, definitivamente, no prazo de 30 (trinta) dias, contados a partir do recebimento provisório, por servidor ou comissão designada pela autoridade competente, mediante termo detalhado que comprove o atendimento das exigências contratuais.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5317602B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="42D12AB6" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
@@ -13293,178 +12577,149 @@
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nota:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Os métodos de recebimento sã</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">o utilizados para avaliar se o objeto contratado atende às disposições contratuais. No recebimento provisório de serviços, esses métodos verificam o cumprimento das exigências de caráter técnico. No recebimento definitivo, eles avaliam a conformidade com </w:t>
+              <w:t xml:space="preserve">Os métodos de recebimento são utilizados para avaliar se o objeto contratado atende às disposições contratuais. No recebimento provisório de serviços, esses métodos verificam o cumprimento das exigências de caráter técnico. No recebimento definitivo, eles avaliam a conformidade com </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>t</w:t>
+              <w:t>todas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as exigências contratuais aplicáveis. Exemplos de métodos incluem a utilização de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>odas</w:t>
+              <w:t>listas de checagem</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> as exigências contratuais aplicáveis. Exemplos de métodos incluem a utilização de </w:t>
+              <w:t xml:space="preserve"> e </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>listas de checagem</w:t>
-[...19 lines deleted...]
-              </w:rPr>
               <w:t>relatórios</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>. Esses métodos se aplicam a todos os serviços.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="477E22F4" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4D0FBA37" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">14.2.8. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">O recebimento provisório ou definitivo não excluirá a </w:t>
-[...7 lines deleted...]
-              <w:t>responsabilidade civil pela solidez e pela segurança do serviço nem a responsabilidade ético-profissional pela perfeita execução do contrato.</w:t>
+              <w:t>O recebimento provisório ou definitivo não excluirá a responsabilidade civil pela solidez e pela segurança do serviço nem a responsabilidade ético-profissional pela perfeita execução do contrato.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F67A612" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="765AF56D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -13538,87 +12793,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Prazo de pagamento: até </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="sans-serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 (trinta) dias após o recebimento definitivo do objeto com a respectiva </w:t>
-[...35 lines deleted...]
-              <w:t>iscal, fatura ou documento legalmente equivalente.</w:t>
+              <w:t>30 (trinta) dias após o recebimento definitivo do objeto com a respectiva nota fiscal, fatura ou documento legalmente equivalente.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51224090" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="sans-serif"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A13BCFD" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -13673,60 +12892,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">14.3.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">Os preços inicialmente </w:t>
-[...8 lines deleted...]
-              <w:t>contratados são fixos e irreajustáveis no prazo de 1 (um) ano, contado da data do orçamento estimado. A partir desse prazo, os preços serão reajustados conforme Índice Nacional de Preços ao Consumidor Amplo (IPCA).</w:t>
+              <w:t>Os preços inicialmente contratados são fixos e irreajustáveis no prazo de 1 (um) ano, contado da data do orçamento estimado. A partir desse prazo, os preços serão reajustados conforme Índice Nacional de Preços ao Consumidor Amplo (IPCA).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73C92282" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="063DC09A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
@@ -13736,153 +12946,128 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">14.3.2. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>O reajuste será realizado por ap</w:t>
-[...8 lines deleted...]
-              <w:t>ostilamento.</w:t>
+              <w:t>O reajuste será realizado por apostilamento.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A1292AA" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:ind w:left="66"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="1F113F20" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="1F113F20" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
           <w:p w14:paraId="2F31A846" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>15. DO VALOR ESTIMADO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARTS. 6º, XXIII, “I”; 18, IV; 23 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> 24 DA LEI Nº 14.133/2021 E INSTRUÇÃO NORMATIVA Nº 09/2024/SEA)</w:t>
+              <w:t>ARTS. 6º, XXIII, “I”; 18, IV; 23 E 24 DA LEI Nº 14.133/2021 E INSTRUÇÃO NORMATIVA Nº 09/2024/SEA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="54EFB505" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="54EFB505" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73AF8337" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F49D7F5" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
@@ -13898,186 +13083,163 @@
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="16" w:name="docs-internal-guid-cc80b772-7fff-e2c4-63"/>
             <w:bookmarkEnd w:id="16"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">O valor indicado na requisição trata-se apenas de estimativa. A análise detalhada de preços – </w:t>
-[...8 lines deleted...]
-              <w:t>compreendendo a planilha e a instrução de pesquisa – será realizada, em momento oportuno, pela Diretoria de Planejamento e Gestão de Compras (DPGC).</w:t>
+              <w:t>O valor indicado na requisição trata-se apenas de estimativa. A análise detalhada de preços – compreendendo a planilha e a instrução de pesquisa – será realizada, em momento oportuno, pela Diretoria de Planejamento e Gestão de Compras (DPGC).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EEE98F6" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="626EEFBB" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nota: Em processos de obras a precificação é realizada pela Gerência de Obras e Manutenção (GEOMA). Nesses</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> casos, o texto acima deve ser editado.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Nota: Em processos de obras a precificação é realizada pela Gerência de Obras e Manutenção (GEOMA). Nesses casos, o texto acima deve ser editado.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “J” DA LEI Nº 14.133/2021 e ART. 4º, VII, DO DECRETO ESTADUAL Nº 47/2023)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="28FE810E" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="28FE810E" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
           <w:p w14:paraId="0B0063BA" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>16. DA ADEQUAÇÃO ORÇAMENTÁRIA (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ART. 6º, XXIII, “J” DA LEI Nº 14.133/2021 e ART. 4º, VII, DO DECRETO ESTADUAL Nº </w:t>
-[...9 lines deleted...]
-              <w:t>47/2023)</w:t>
+              <w:t>ART. 6º, XXIII, “J” DA LEI Nº 14.133/2021 e ART. 4º, VII, DO DECRETO ESTADUAL Nº 47/2023)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="4DC8E237" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="4DC8E237" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46A9CF8D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B8C296A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -14106,137 +13268,107 @@
               <w:t>a declaração de disponibilidade orçamentário-financeira</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> emitida pela Superintendência do Fundo Estadual de Saúde em documento apensado ao processo.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B1DB581" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="135A30E3" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="135A30E3" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
           <w:p w14:paraId="2E9B3558" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. DA ANÁLISE DE RISCOS E MAPA DE RISCOS (ART. 18, X, DA LEI Nº 14.133/2021 </w:t>
-[...33 lines deleted...]
-              <w:t>ART. 4º, III, DO DECRETO ESTADUAL Nº 47/2023)</w:t>
+              <w:t>17. DA ANÁLISE DE RISCOS E MAPA DE RISCOS (ART. 18, X, DA LEI Nº 14.133/2021 E ART. 4º, III, DO DECRETO ESTADUAL Nº 47/2023)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="65A50D34" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="65A50D34" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0612259F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0139FE3C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14300,139 +13432,125 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="75219505" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nota</w:t>
-[...17 lines deleted...]
-              <w:t>análise de risco deve ser anexada ao processo.</w:t>
+              <w:t>Nota: Manter o texto e numerar o Anexo. Não esquecer que a análise de risco deve ser anexada ao processo.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="245ED884" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="5FC02EA1" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="5FC02EA1" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
           <w:p w14:paraId="07F86826" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18. DAS PRÁTICAS FRAUDULENTAS E DE CORRUPÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="411269F9" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="411269F9" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6AC9B27F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56D1B470" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14457,207 +13575,181 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>As partes, por seus agentes públicos ou por seus sócios, acionistas, administradores e colaboradores:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="460401BB" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">a) declaram que têm conhecimento das normas </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>a) declaram que têm conhecimento das normas previstas na legislação, entre as quais nas Leis n°s 8.429/1992 e 12.846/2013, seus regulamentos e eventuais outras aplicáveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22C342FE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>previstas na legislação, entre as quais nas Leis n°s 8.429/1992 e 12.846/2013, seus regulamentos e eventuais outras aplicáveis;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="22C342FE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>b) comprometem-se a não adotar práticas ou procedimentos que se enquadrem nas hipóteses previstas nas leis e regulamentos mencionados no inciso anterior e se comprometem em exigir o mesmo pelos terceiros por elas contratados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37EDDEDE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>b) comprometem-se a não adotar práticas ou procedimentos que se enquadrem nas hipóteses previstas nas leis e regulamentos mencio</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:t>c) comprometem-se a notificar à Controladoria Geral do Estado (CGE) qualquer irregularidade que tiverem conhecimento acerca da execução do contrato; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B8BC743" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>nados no inciso anterior e se comprometem em exigir o mesmo pelos terceiros por elas contratados;</w:t>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-            </w:pPr>
-[...41 lines deleted...]
-              <w:t>iais, causados à parte inocente e das multas pactuadas.</w:t>
+              <w:t>d) declaram que têm ciência que a violação de qualquer das obrigações previstas na Instrução Normativa Conjunta CGE/SEA nº 01/2020, além de outras, é causa para a rescisão unilateral do contrato, sem prejuízo da cobrança das perdas e danos, inclusive danos potenciais, causados à parte inocente e das multas pactuadas.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C681C4B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="74E2E424" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="74E2E424" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:trHeight w:val="90"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
           <w:p w14:paraId="7A7851B1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19. DO(S) RESPONSÁVEL(IS) PELA ELABORAÇÃO DO TERMO DE REFERÊNCIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="46E0C237" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="46E0C237" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:trHeight w:val="1100"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F572832" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9345" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
@@ -14744,61 +13836,51 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="4C4895AA" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">TELEFONE / </w:t>
-[...9 lines deleted...]
-                    <w:t>E-MAIL</w:t>
+                    <w:t>TELEFONE / E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="003A7CD3" w14:paraId="16958DBA" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="51AA1D5C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
@@ -14980,106 +14062,99 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nota: Informações de quem elaborou o termo de referência.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17D0F8AD" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="6596269B" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="6596269B" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
           <w:p w14:paraId="378788C1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. DO </w:t>
-[...10 lines deleted...]
-              <w:t>GESTOR RESPONSÁVEL DA UNIDADE REQUISITANTE</w:t>
+              <w:t>20. DO GESTOR RESPONSÁVEL DA UNIDADE REQUISITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="16C37DF0" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="16C37DF0" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C5407FC" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9345" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3726"/>
@@ -15165,61 +14240,51 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0B5A8CBE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">TELEFONE / </w:t>
-[...9 lines deleted...]
-                    <w:t>E-MAIL</w:t>
+                    <w:t>TELEFONE / E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="003A7CD3" w14:paraId="7E135E39" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="4EA635F0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
@@ -15301,96 +14366,100 @@
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="4812AD50" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0F8FB29A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="2B886A6A" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="2B886A6A" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
           <w:p w14:paraId="64C3184F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21. DA AUTORIDADE COMPETENTE DA SUPERINTENDÊNCIA REQUISITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7CD3" w14:paraId="4C2F490A" w14:textId="77777777">
+      <w:tr w:rsidR="003A7CD3" w14:paraId="4C2F490A" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
           <w:trHeight w:val="1237"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B672493" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9345" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3726"/>
@@ -15476,61 +14545,51 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="78B63595" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">TELEFONE / </w:t>
-[...9 lines deleted...]
-                    <w:t>E-MAIL</w:t>
+                    <w:t>TELEFONE / E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="003A7CD3" w14:paraId="12B5D456" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0DCE21A9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
@@ -15687,78 +14746,51 @@
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="4E1E397C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3"/>
           <w:p w14:paraId="7890229C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: </w:t>
-[...26 lines deleted...]
-              <w:t>o qual deve obrigatoriamente assinar o Termo de Referência.</w:t>
+              <w:t>Nota: Indicar o Superintendente da área, o qual deve obrigatoriamente assinar o Termo de Referência.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C8CAF56" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4D11D375" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -15775,186 +14807,179 @@
     </w:p>
     <w:p w14:paraId="10F3C0F4" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567" w:right="510"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="723E0E27" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567" w:right="510"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Local, </w:t>
-[...7 lines deleted...]
-        <w:t>data a assinatura digital.</w:t>
+        <w:t>Local, data a assinatura digital.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51B1F33D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32CD5BC7" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B46BB5C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Hlk237277464"/>
     </w:p>
-    <w:p w14:paraId="338E78A3" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+    <w:p w14:paraId="338E78A3" w14:textId="4B074795" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Versão nº </w:t>
+        <w:t>Versão nº 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00136185">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>11</w:t>
+        <w:t xml:space="preserve">, atualizada em </w:t>
+      </w:r>
+      <w:r w:rsidR="00136185">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, atualizada em  </w:t>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00136185">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>08</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>29</w:t>
-[...32 lines deleted...]
-        <w:t>2026.</w:t>
+        <w:t>/2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BB6D23D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FAC63E0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -15980,105 +15005,51 @@
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B95D412" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">As notas que estão em vermelho foram acrescentadas para auxiliar no preenchimento do </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> finalizado.</w:t>
+        <w:t>As notas que estão em vermelho foram acrescentadas para auxiliar no preenchimento do Termo de Referência, e devem ser retiradas do documento finalizado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF598EB" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01F85C3F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -16131,50 +15102,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(48) 3664-8789.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CB8EE0C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p w14:paraId="0D914603" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19379A1D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="052006C8" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
@@ -16596,51 +15568,50 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7535B3E7" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ANEXO I</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2843A25A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45B80CDE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -17252,78 +16223,76 @@
     </w:p>
     <w:p w14:paraId="5E6BCE44" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68D4F3CC" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="003A7CD3">
-      <w:headerReference w:type="even" r:id="rId14"/>
+    <w:sectPr w:rsidR="003A7CD3" w:rsidSect="003A1E0A">
       <w:headerReference w:type="default" r:id="rId15"/>
-      <w:footerReference w:type="even" r:id="rId16"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="680" w:right="618" w:bottom="1134" w:left="618" w:header="567" w:footer="0" w:gutter="0"/>
+      <w:pgMar w:top="680" w:right="618" w:bottom="1134" w:left="618" w:header="510" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="600" w:charSpace="40960"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="577914A4" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="001D03A8">
+    <w:p w14:paraId="577914A4" w14:textId="77777777" w:rsidR="00597181" w:rsidRDefault="001D03A8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07EE170D" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="001D03A8">
+    <w:p w14:paraId="07EE170D" w14:textId="77777777" w:rsidR="00597181" w:rsidRDefault="001D03A8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
@@ -17333,82 +16302,79 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
-    <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="05010000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial;sans-serif">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Poppins">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -17418,140 +16384,250 @@
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="020B0603030804020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="214CF8A1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
+  <w:p w14:paraId="429C5DB4" w14:textId="1FFC40E5" w:rsidR="003A1E0A" w:rsidRDefault="003A1E0A">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0367215B" wp14:editId="046A6DC9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10106025</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6238875" cy="371475"/>
+              <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+              <wp:wrapNone/>
+              <wp:docPr id="451" name="Retângulo 451"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6238875" cy="371475"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6F6D58D2" w14:textId="7CBAE52B" w:rsidR="003A1E0A" w:rsidRDefault="00B05C54" w:rsidP="00B05C54">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:color w:val="595959" w:themeColor="text2" w:themeTint="A6"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:color w:val="595959" w:themeColor="text2" w:themeTint="A6"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:t>Versão atualizada agosto 2026</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="117B4417" w14:textId="77777777" w:rsidR="00B05C54" w:rsidRDefault="00B05C54"/>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="bottomMargin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <w:pict>
+            <v:rect w14:anchorId="0367215B" id="Retângulo 451" o:spid="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:795.75pt;width:491.25pt;height:29.25pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMprxM+AEAAMUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fu2zAM/R+wOwj6XxynTpMZcYqiRYcB&#10;3Vas2wEUWbaF2aJGybGz4+wqvdgoOcna7W/Yj0FS1NN7j/TmauxatlfoNJiCp7M5Z8pIKLWpC/71&#10;y92bNWfOC1OKFowq+EE5frV9/Woz2FwtoIG2VMgIxLh8sAVvvLd5kjjZqE64GVhl6LAC7ISnFOuk&#10;RDEQetcmi/n8MhkAS4sglXNUvZ0O+TbiV5WS/lNVOeVZW3Di5uMX43cXvsl2I/IahW20PNIQ/8Ci&#10;E9rQo2eoW+EF61H/BdVpieCg8jMJXQJVpaWKGkhNOv9DzWMjrIpayBxnzza5/wcrP+4fkOmy4Nky&#10;5cyIjob0Wfmnn6buW2ChSh4N1uXU+mgfMKh09h7kN8cM3DTC1OoaEYZGiZKYxf7kxYWQOLrKdsMH&#10;KOkB0XuIdo0VdgGQjGBjnMrhPBU1eiapeLm4WK9XS84knV2s0oxiopSI/HTbovPvFHQsBAVHmnpE&#10;F/t756fWU0t4zMCdbts4+da8KBBmqET2gfAk3I+7MVp0tmIH5YHkIEz7RPtPQQP4g7OBdqng7nsv&#10;UHHWvjdkyds0y8LyxYQCfF7dxSRbrhZ0IowkmIL7U3jjp2XtLeq6oVfSqMzANVlY6agu2DsxOlKn&#10;XYn+HPc6LOPzPHb9/vu2vwAAAP//AwBQSwMEFAAGAAgAAAAhABZQLb/eAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo3aJEaYhTUVCExK2FB3CTzY8Sr0PsJuHtWU5w251Z&#10;zX6THVY7iBkn3znSsN0oEEilqzpqNHx+FA8JCB8MVWZwhBq+0cMhv73JTFq5hU44n0MjOIR8ajS0&#10;IYyplL5s0Rq/cSMSe7WbrAm8To2sJrNwuB3kTqlYWtMRf2jNiC8tlv35ajVQXcj3eO7rPvl6fCuW&#10;/vR6VEet7+/W5ycQAdfwdwy/+IwOOTNd3JUqLwYNXCSwGu23EQj298mOhwtLcaQUyDyT/yvkPwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMprxM+AEAAMUDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWUC2/3gAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AFIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset=",0">
+                <w:txbxContent>
+                  <w:p w14:paraId="6F6D58D2" w14:textId="7CBAE52B" w:rsidR="003A1E0A" w:rsidRDefault="00B05C54" w:rsidP="00B05C54">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:color w:val="595959" w:themeColor="text2" w:themeTint="A6"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:color w:val="595959" w:themeColor="text2" w:themeTint="A6"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t>Versão atualizada agosto 2026</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="117B4417" w14:textId="77777777" w:rsidR="00B05C54" w:rsidRDefault="00B05C54"/>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="page"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...12 lines deleted...]
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="47D00B5F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="7" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C99C4EE" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="001D03A8">
+    <w:p w14:paraId="4C99C4EE" w14:textId="77777777" w:rsidR="00597181" w:rsidRDefault="001D03A8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17EFBA6E" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="001D03A8">
+    <w:p w14:paraId="17EFBA6E" w14:textId="77777777" w:rsidR="00597181" w:rsidRDefault="001D03A8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="61F5CAFA" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BF9E391" wp14:editId="4C9C1DB9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>175895</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-34925</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="676910" cy="646430"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Figura2"/>
+          <wp:docPr id="13" name="Figura2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Figura2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="676910" cy="646430"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
@@ -17583,61 +16659,51 @@
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Secretaria de estado da saúde</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0D44EE39" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Superintendência de AQUISIÇÕES E </w:t>
-[...9 lines deleted...]
-      <w:t>CONTRATOS</w:t>
+      <w:t>Superintendência de AQUISIÇÕES E CONTRATOS</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2873A8CC" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="10800"/>
       </w:tabs>
       <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -17742,109 +16808,109 @@
                               <w:color w:val="C0C0C0"/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t>Original</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr anchor="t">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns="">
           <w:pict>
             <v:rect w14:anchorId="73E577D9" id="PowerPlusWaterMarkObject95839" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:53.5pt;height:20.15pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzLm5bDgIAAHYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+xmc9ZYcaqpVffS&#10;rVG7ac8EQ8wKHAIaO/9+B3bSbHvqNFlCwN13d993h1dXg9FkL3xQYBt6MSspEZZDq+yuod+/3b67&#10;pCREZlumwYqGHkSgV+u3b1a9q8UcOtCt8ASD2FD3rqFdjK4uisA7YViYgRMWjRK8YRGPfle0nvUY&#10;3ehiXpaLogffOg9chIC3N6ORrnN8KQWP91IGEYluKNYW8+rzuk1rsV6xeueZ6xSfymD/UIVhymLS&#10;U6gbFhl59uqvUEZxDwFknHEwBUipuMgckM1F+Qebx445kbmgOMGdZAr/Lyz/ut94otqGLiixzGCL&#10;NtALv9HP4QeLwn9h/ul++xOFXFaX75dJsN6FGnGPbuMT5eDugD8FNBS/WdIhTD6D9Cb5ImEyZPUP&#10;J/XFEAnHy8XH5YcKe8TRNK+qZVmlZAWrj2DnQ/wswJC0aajHmrLmbH8X4uh6dMl1gVbtrdI6H/xu&#10;e6092TMchOsyfSNWu46Nt/OqLPNAYMowuuf04TyOtqTP5S1GvIWUYUyu7STByDrzjwctUn5tH4RE&#10;nTP5XBCfKhqHEV8LUj+OJFaQAclRYvxXYidIQov8Bl6JP4FyfrDxhDfKgs9tOWOXtnHYDqhC2m6h&#10;PeBMMcs7QHJjjyx8eo4gVe7Ti9ckGA53lnp6iOn1nJ+z18vvYv0LAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgWTHI3QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcKmoXKqhCnAqV&#10;nwPiQguI4zZektB4N4rdNvD0uFzgMtJoVjPf5vPBt2pHfWiELUzGBhRxKa7hysLL6v5sBipEZIet&#10;MFn4ogDz4vgox8zJnp9pt4yVSiUcMrRQx9hlWoeyJo9hLB1xyj6k9xiT7Svtetynct/qc2MutceG&#10;00KNHS1qKjfLrbfw/XT7OprOHvHh885v3hbvMpqsxNrTk+HmGlSkIf4dwwE/oUORmNayZRdUayE9&#10;En/1kJmrZNcWpuYCdJHr//DFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDzLm5bDgIA&#10;AHYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCgWTHI&#10;3QAAAAQBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" o:allowincell="f" fillcolor="silver" stroked="f" strokeweight=".71mm">
               <v:fill opacity="16448f"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="702BFF8C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="40"/>
                         <w:szCs w:val="40"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t>Original</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2A718F85" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D74B674" wp14:editId="51884021">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>175895</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-34925</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="676910" cy="646430"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Figura2"/>
+          <wp:docPr id="14" name="Figura2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="Figura2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="676910" cy="646430"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
@@ -18025,53 +17091,53 @@
                               <w:color w:val="C0C0C0"/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t>Original</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr anchor="t">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns="">
           <w:pict>
-            <v:rect w14:anchorId="4320C484" id="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:0;width:53.5pt;height:20.15pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDpul3EgIAAH0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+p0kLGWvUdEKbxstg&#10;FQPx7Dp2Y2b7LNtt0n/P2UlLgachFMmyfffd3ffdOaubwWhyED4osA2dz0pKhOXQKrtr6Lev92+u&#10;KQmR2ZZpsKKhRxHozfr1q1XvarGADnQrPMEgNtS9a2gXo6uLIvBOGBZm4IRFowRvWMSj3xWtZz1G&#10;N7pYlOVV0YNvnQcuQsDbu9FI1zm+lILHRymDiEQ3FGuLefV53aa1WK9YvfPMdYpPZbB/qMIwZTHp&#10;OdQdi4zsvforlFHcQwAZZxxMAVIqLjIHZDMv/2Dz1DEnMhcUJ7izTOH/heWfDxtPVNvQihLLDLZo&#10;A73wG70P31kU/hPzz4/bHyjksrp+u0yC9S7UiHtyG58oB/cA/DmgofjNkg5h8hmkN8kXCZMhq388&#10;qy+GSDheXr1fvquwRxxNi6pallVKVrD6BHY+xI8CDEmbhnqsKWvODg8hjq4nl1wXaNXeK63zwe+2&#10;t9qTA8NBuC3TN2K169h4u6jKMg8Epgyje04fLuNoS/pc3tWIt5AyjMm1nSQYWWf+8ahFyq/tFyFR&#10;50w+F8SnisZhxNeC1E8jiRVkQHKUGP+F2AmS0CK/gRfiz6CcH2w8442y4HNbLtilbRy2Qx6j+WlC&#10;ttAecbSY5R0gx7FVFj7sI0iV25Vwo9ekG854Vnx6j+kRXZ6z16+/xvonAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAoFkxyN0AAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXCpqFyqo&#10;QpwKlZ8D4kILiOM2XpLQeDeK3Tbw9Lhc4DLSaFYz3+bzwbdqR31ohC1MxgYUcSmu4crCy+r+bAYq&#10;RGSHrTBZ+KIA8+L4KMfMyZ6fabeMlUolHDK0UMfYZVqHsiaPYSwdcco+pPcYk+0r7Xrcp3Lf6nNj&#10;LrXHhtNCjR0taio3y6238P10+zqazh7x4fPOb94W7zKarMTa05Ph5hpUpCH+HcMBP6FDkZjWsmUX&#10;VGshPRJ/9ZCZq2TXFqbmAnSR6//wxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAw6bp&#10;dxICAAB9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;oFkxyN0AAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" o:allowincell="f" fillcolor="silver" stroked="f" strokeweight=".71mm">
+            <v:rect w14:anchorId="4320C484" id="_x0000_s1028" style="position:absolute;margin-left:0;margin-top:0;width:53.5pt;height:20.15pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNuMK9EQIAAH0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+p8kKKWvUdEKbxstg&#10;FQPx7Dp2Y2b7LNtt0n/P2UlLgachFMmyfffd3ffdOaubwWhyED4osA29mpWUCMuhVXbX0G9f799c&#10;UxIisy3TYEVDjyLQm/XrV6ve1WIOHehWeIJBbKh719AuRlcXReCdMCzMwAmLRgnesIhHvytaz3qM&#10;bnQxL8tF0YNvnQcuQsDbu9FI1zm+lILHRymDiEQ3FGuLefV53aa1WK9YvfPMdYpPZbB/qMIwZTHp&#10;OdQdi4zsvforlFHcQwAZZxxMAVIqLjIHZHNV/sHmqWNOZC4oTnBnmcL/C8s/HzaeqLahFSWWGWzR&#10;BnrhN3ofvrMo/Cfmnx+3P1DIZXX9dpkE612oEffkNj5RDu4B+HNAQ/GbJR3C5DNIb5IvEiZDVv94&#10;Vl8MkXC8XLxfvquwRxxN86pallVKVrD6BHY+xI8CDEmbhnqsKWvODg8hjq4nl1wXaNXeK63zwe+2&#10;t9qTA8NBuC3TN2K169h4O6/KMg8Epgyje04fLuNoS/pc3mLEW0gZxuTaThKMrDP/eNQi5df2i5Co&#10;cyafC+JTReMw4mtB6qeRxAoyIDlKjP9C7ARJaJHfwAvxZ1DODzae8UZZ8LktF+zSNg7bIY/R/DQh&#10;W2iPOFrM8g6Q49gqCx/2EaTK7Uq40WvSDWc8Kz69x/SILs/Z69dfY/0TAAD//wMAUEsDBBQABgAI&#10;AAAAIQCgWTHI3QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcKmoXKqhC&#10;nAqVnwPiQguI4zZektB4N4rdNvD0uFzgMtJoVjPf5vPBt2pHfWiELUzGBhRxKa7hysLL6v5sBipE&#10;ZIetMFn4ogDz4vgox8zJnp9pt4yVSiUcMrRQx9hlWoeyJo9hLB1xyj6k9xiT7Svtetynct/qc2Mu&#10;tceG00KNHS1qKjfLrbfw/XT7OprOHvHh885v3hbvMpqsxNrTk+HmGlSkIf4dwwE/oUORmNayZRdU&#10;ayE9En/1kJmrZNcWpuYCdJHr//DFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCNuMK9&#10;EQIAAH0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCg&#10;WTHI3QAAAAQBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" o:allowincell="f" fillcolor="silver" stroked="f" strokeweight=".71mm">
               <v:fill opacity="16448f"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="4C784B99" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="40"/>
                         <w:szCs w:val="40"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t>Original</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
@@ -18893,99 +17959,110 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="71"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="719"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003A7CD3"/>
+    <w:rsid w:val="00136185"/>
+    <w:rsid w:val="001A2183"/>
     <w:rsid w:val="001D03A8"/>
+    <w:rsid w:val="003A1E0A"/>
     <w:rsid w:val="003A7CD3"/>
+    <w:rsid w:val="00597181"/>
     <w:rsid w:val="005E6198"/>
+    <w:rsid w:val="00753F18"/>
+    <w:rsid w:val="007E6634"/>
+    <w:rsid w:val="00A34665"/>
+    <w:rsid w:val="00B05C54"/>
+    <w:rsid w:val="00CF3C99"/>
+    <w:rsid w:val="00EE0163"/>
+    <w:rsid w:val="00F7651C"/>
     <w:rsid w:val="00FB1CD6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2BF8D67F"/>
   <w15:docId w15:val="{71435F70-0228-4541-8E68-E52D5E78FF27}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
@@ -19924,50 +19001,51 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sumrio2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:next w:val="LO-Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText">
     <w:name w:val="Comment Text"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CabealhoeRodap">
     <w:name w:val="Cabeçalho e Rodapé"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Cabealhoerodap1">
     <w:name w:val="Cabeçalho e rodapé1"/>
     <w:basedOn w:val="Normal"/>
@@ -19979,50 +19057,52 @@
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentSubject">
     <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="LO-Normal"/>
+    <w:link w:val="RodapChar"/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodebalo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sumrio1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:next w:val="LO-Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="233"/>
       <w:ind w:left="376"/>
@@ -20189,66 +19269,252 @@
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contedodalista">
     <w:name w:val="Conteúdo da lista"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="567"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contedodoquadro">
     <w:name w:val="Conteúdo do quadro"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO1">
     <w:name w:val="LFO1"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
+    <w:name w:val="Rodapé Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Rodap"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003A1E0A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="34039808">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="249513354">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="267742421">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="299305725">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="441194424">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1095327151">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1542593358">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1665862961">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1964535944">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2031373123">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2079597365">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2086955826">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2137021147">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sgpe.sea.sc.gov.br/capdoc/pergunta_frequente/nova-como-realizar-a-assinatura-digital-via-portal-externo/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sgpe.sea.sc.gov.br/capdoc/pergunta_frequente/nova-como-realizar-a-assinatura-digital-via-portal-externo/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.sgpe.sea.sc.gov.br/portal-externo/inicio" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sgpe.sea.sc.gov.br/capdoc/pergunta_frequente/nova-como-realizar-a-assinatura-digital-via-portal-externo/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.sgpe.sea.sc.gov.br/portal-externo/inicio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sgpe.sea.sc.gov.br/capdoc/pergunta_frequente/nova-como-realizar-a-assinatura-digital-via-portal-externo/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
       </a:accent2>
@@ -20316,65 +19582,103 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
+  <PublishDate>2026-07-01T00:00:00</PublishDate>
+  <Abstract/>
+  <CompanyAddress/>
+  <CompanyPhone/>
+  <CompanyFax/>
+  <CompanyEmail/>
+</CoverPageProperties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>34732</Characters>
+  <Pages>18</Pages>
+  <Words>7197</Words>
+  <Characters>38864</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>289</Lines>
-  <Paragraphs>82</Paragraphs>
+  <Lines>323</Lines>
+  <Paragraphs>91</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>41081</CharactersWithSpaces>
+  <CharactersWithSpaces>45970</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Carla Giani da Rocha</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pt-BR</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
     <vt:lpwstr>AAD16F7051864ECEB6CBC3C18E2CED22_13</vt:lpwstr>