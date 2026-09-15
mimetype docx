--- v2 (2026-08-25)
+++ v3 (2026-09-15)
@@ -79,51 +79,69 @@
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>REFERÊNCIA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D8A8F3A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Processo SGPe SES </w:t>
+        <w:t xml:space="preserve">Processo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SGPe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SES </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>XXXXX/XXXX</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67A55F30" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="336" w:hanging="336"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E419A57" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
@@ -409,52 +427,63 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Solicitação de c</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">ontratação dos serviços de </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:u w:val="single"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">                                                                             .</w:t>
+                    <w:t xml:space="preserve">                                                                           </w:t>
                   </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">  .</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
                 </w:p>
                 <w:p w14:paraId="3BD99180" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="24AFB770" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
@@ -657,96 +686,125 @@
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="22CE478D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="Normal2"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>1.2.1.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Existe Contrato anterior: (   ) Sim  (   ) Não.</w:t>
+                    <w:t xml:space="preserve"> Existe Contrato anterior: </w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">(  </w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> ) Sim  (   ) Não.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="5E9BB341" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="Normal2"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="1638A5F3" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="Normal2"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">1.2.2. </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Contrato anterior: </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:u w:val="single"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">                                       .</w:t>
+                    <w:t xml:space="preserve">                                     </w:t>
                   </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">  .</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
                 </w:p>
                 <w:p w14:paraId="16430CE2" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="2551F705" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
@@ -1164,52 +1222,64 @@
           </w:tcPr>
           <w:p w14:paraId="01A974EF" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2. DA FUNDAMENTAÇÃO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> DA CONTRATAÇÃO  (</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> DA </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CONTRATAÇÃO  (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “B” DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A7CD3" w14:paraId="78E2FE4D" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -1535,112 +1605,147 @@
           <w:p w14:paraId="21089051" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">3.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conforme informado no Estudo Técnico Preliminar, </w:t>
+              <w:t xml:space="preserve">Conforme informado no Estudo Técnico </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Preliminar, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                                             .</w:t>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                           .</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60954326" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A7CD3" w14:paraId="7F42928D" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
           <w:p w14:paraId="37B39407" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>4. DOS REQUISITOS DA CONTRATAÇÃO  (</w:t>
-            </w:r>
+              <w:t xml:space="preserve">4. DOS REQUISITOS DA </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CONTRATAÇÃO  (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “D” DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A7CD3" w14:paraId="067325E5" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -2567,52 +2672,62 @@
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>5.5. Do agrupamento de itens em lotes:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                     .</w:t>
-            </w:r>
+              <w:t xml:space="preserve">                                   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="4BE593B1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="415FC245" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
@@ -2642,52 +2757,61 @@
           <w:p w14:paraId="28089940" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">5.5.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Justificativa do agrupamento de itens em lotes:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                    .</w:t>
-            </w:r>
+              <w:t xml:space="preserve">                                  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="6CEBE21F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="304EB01B" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
@@ -2874,51 +2998,73 @@
           </w:p>
           <w:p w14:paraId="525487EB" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0FEF1A57" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.2. Da amostra  (art. 41, II, da Lei nº 14.133/2021): </w:t>
+              <w:t xml:space="preserve">6.2. Da </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>amostra  (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">art. 41, II, da Lei nº 14.133/2021): </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Não será necessária.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62D23885" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="35CF3A02" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
@@ -4728,52 +4874,64 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">7.4.6. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Registro ou inscrição da empresa na entidade profissional: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">                            .</w:t>
-            </w:r>
+              <w:t xml:space="preserve">                          </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="65260772" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7EF891A1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
@@ -4824,52 +4982,64 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.4.7.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Licença de funcionamento:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                        .</w:t>
-            </w:r>
+              <w:t xml:space="preserve">                                      </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="4524E5E0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="339393AC" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
@@ -4924,52 +5094,64 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Outras exigências de qualificação técnica:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                        .</w:t>
-            </w:r>
+              <w:t xml:space="preserve">                                      </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="07738990" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="76711088" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -5020,52 +5202,64 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
           <w:p w14:paraId="1FC5F5B0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>8. DA FORMA E CRITÉRIOS DE SELEÇÃO DO FORNECEDOR  (</w:t>
-            </w:r>
+              <w:t xml:space="preserve">8. DA FORMA E CRITÉRIOS DE SELEÇÃO DO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>FORNECEDOR  (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “H” DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A7CD3" w14:paraId="1A72D4FF" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="236" w:type="dxa"/>
           <w:trHeight w:val="90"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -5223,52 +5417,64 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O critério de julgamento das propostas será o de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                                             .</w:t>
-            </w:r>
+              <w:t xml:space="preserve">                                                           </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="74B26C68" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BF5CAA3" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -5318,61 +5524,73 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">8.1.3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Será considerado primeiro classificado, o fornecedor que, obedecendo às condições, especificações e procedimentos estabelecidos neste Termo de Referência e no Edital, apresentar o </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                                       </w:t>
-            </w:r>
+              <w:t xml:space="preserve">                                                     </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="5BCDCB69" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0101695E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5616,52 +5834,64 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">9.1.2. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O regime de execução da prestação dos serviços será</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                       .</w:t>
-            </w:r>
+              <w:t xml:space="preserve">                                     </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="038A5454" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6CD1BB2F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
@@ -6602,51 +6832,69 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>10.1. Compete ao gestor do contrato:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30FC7082" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>I - iniciar, instruir, manifestar-se e submeter à autoridade competente para decisão os seguintes atos e procedimentos:</w:t>
+              <w:t xml:space="preserve">I - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>iniciar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, instruir, manifestar-se e submeter à autoridade competente para decisão os seguintes atos e procedimentos:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F7509DC" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">a) prorrogação e suspensão de prazo; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28082693" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
@@ -6773,127 +7021,199 @@
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>h) apuração e restituição de danos, prejuízos e indenizações à Administração Pública;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F580F62" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>II - coordenar, orientar e supervisionar a atuação dos fiscais do contrato ou da ARP, promovendo a integração das informações necessárias à adequada execução contratual;</w:t>
+              <w:t xml:space="preserve">II - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar, orientar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e supervisionar a atuação dos fiscais do contrato ou da ARP, promovendo a integração das informações necessárias à adequada execução contratual;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1052DBC6" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>III - acompanhar a execução orçamentária e financeira da contratação, adotando as providências necessárias para assegurar a disponibilidade de recursos durante toda a vigência contratual;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55C6051C" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV - manter controle atualizado e acompanhar os saldos de empenhos e dos pagamentos efetuados, evitando a realização de serviço ou fornecimento sem prévio empenho; </w:t>
+              <w:t xml:space="preserve">IV - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> controle atualizado e acompanhar os saldos de empenhos e dos pagamentos efetuados, evitando a realização de serviço ou fornecimento sem prévio empenho; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28BED645" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">V - realizar o controle do valor e atualização das garantias e informar a unidade de contabilidade e finanças para os devidos registros; </w:t>
+              <w:t xml:space="preserve">V - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>realizar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o controle do valor e atualização das garantias e informar a unidade de contabilidade e finanças para os devidos registros; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C2ED967" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>VI - acompanhar a manutenção, pelo contratado, das condições estabelecidas no edital e contrato e das exigências legais;</w:t>
+              <w:t xml:space="preserve">VI - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a manutenção, pelo contratado, das condições estabelecidas no edital e contrato e das exigências legais;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C571111" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">VII - promover o encaminhamento da documentação necessária à liquidação e ao pagamento, após o atesto da execução pelo fiscal do contrato, quando exigido; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6336B268" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
@@ -6906,70 +7226,106 @@
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII - promover, quando couber, reunião inicial para apresentação do modelo de gestão, após a assinatura do contrato; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44673C16" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX - requerer auxílio às áreas competentes em caso de dúvidas técnicas, administrativas ou jurídicas; </w:t>
+              <w:t xml:space="preserve">IX - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>requerer</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> auxílio às áreas competentes em caso de dúvidas técnicas, administrativas ou jurídicas; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4778FEF2" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">X - manter atualizadas as estimativas de consumo, tanto para apurar a suficiência do saldo até o término do contrato como para orientar as futuras contratações; </w:t>
+              <w:t xml:space="preserve">X - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atualizadas as estimativas de consumo, tanto para apurar a suficiência do saldo até o término do contrato como para orientar as futuras contratações; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07D9536C" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XI - acompanhar a execução do Plano de Fiscalização, quando houver, bem como monitorar os riscos identificados na fase de planejamento da contratação, propondo medidas preventivas e corretivas;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="376210FB" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
@@ -7020,51 +7376,69 @@
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XIV - acompanhar o cumprimento das determinações decorrentes de notificações, glosas, sanções administrativas e demais medidas adotadas durante a execução contratual;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B99FFD3" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>XV - elaborar relatório conclusivo da execução contratual ou da ARP, contendo avaliação do desempenho da contratada, das ocorrências registradas, das medidas adotadas e das recomendações para futuras contratações;</w:t>
+              <w:t xml:space="preserve">XV - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>elaborar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> relatório conclusivo da execução contratual ou da ARP, contendo avaliação do desempenho da contratada, das ocorrências registradas, das medidas adotadas e das recomendações para futuras contratações;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DF81113" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>XVI - propor à autoridade competente medidas destinadas ao aperfeiçoamento da execução contratual, à mitigação de riscos e à prevenção da reincidência de falhas verificadas durante a execução;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60B3F46B" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
@@ -7120,146 +7494,236 @@
               <w:t xml:space="preserve">10.1.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Compete ao gestor setorial:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70F5DAEE" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>I - coordenar administrativamente a execução da ARP compartilhada e do contrato compartilhado;</w:t>
+              <w:t xml:space="preserve">I - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> administrativamente a execução da ARP compartilhada e do contrato compartilhado;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22DCBF98" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>II - acompanhar a execução das contratações realizadas pelos órgãos e entidades participantes, consolidando as informações encaminhadas pelos respectivos gestores setoriais;</w:t>
+              <w:t xml:space="preserve">II - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a execução das contratações realizadas pelos órgãos e entidades participantes, consolidando as informações encaminhadas pelos respectivos gestores setoriais;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09AEE9B0" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>III - monitorar os saldos, a vigência e a utilização da ata, adotando as providências necessárias para sua adequada gestão;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1647B2A6" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>IV - promover a instrução dos processos relativos à alteração, revisão, reequilíbrio econômico-financeiro, prorrogação, cancelamento, extinção e demais atos de gestão da ata, submetendo-os à autoridade competente;</w:t>
+              <w:t xml:space="preserve">IV - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>promover</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a instrução dos processos relativos à alteração, revisão, reequilíbrio econômico-financeiro, prorrogação, cancelamento, extinção e demais atos de gestão da ata, submetendo-os à autoridade competente;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="579D3623" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>V - prestar orientação técnica aos gestores e fiscais setoriais quanto à execução das contratações decorrentes da ata;</w:t>
+              <w:t xml:space="preserve">V - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prestar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> orientação técnica aos gestores e fiscais setoriais quanto à execução das contratações decorrentes da ata;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4532C085" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>VI - analisar as ocorrências comunicadas pelos órgãos e entidades participantes e deliberar quanto às providências administrativas cabíveis;</w:t>
+              <w:t xml:space="preserve">VI - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>analisar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as ocorrências comunicadas pelos órgãos e entidades participantes e deliberar quanto às providências administrativas cabíveis;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4710860F" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>VII - acompanhar o cumprimento das decisões administrativas relacionadas à ARP compartilhada e ao contrato compartilhado;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FF3BBD3" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
@@ -7303,146 +7767,236 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>10.2. Compete ao fiscal do contrato:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F4EE03E" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">I - identificar o objeto contratado; </w:t>
+              <w:t xml:space="preserve">I - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>identificar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o objeto contratado; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FFD52E8" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>II - conhecer as condições estabelecidas no contrato, na ARP, no edital e nas especificações técnicas para o recebimento do objeto;</w:t>
+              <w:t xml:space="preserve">II - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conhecer</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as condições estabelecidas no contrato, na ARP, no edital e nas especificações técnicas para o recebimento do objeto;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14628AD1" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">III - praticar os atos necessários à verificação do fiel cumprimento das obrigações, exigindo as providências necessárias para tal fim; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2374230F" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>IV - verificar a conformidade da execução do objeto com as especificações técnicas, quantitativos, níveis mínimos de desempenho, indicadores de qualidade e demais requisitos previstos no edital, contrato ou ARP;</w:t>
+              <w:t xml:space="preserve">IV - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a conformidade da execução do objeto com as especificações técnicas, quantitativos, níveis mínimos de desempenho, indicadores de qualidade e demais requisitos previstos no edital, contrato ou ARP;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3971B397" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">V - receber o objeto contratado, examinar e conferir notas fiscais, faturas ou documentos equivalentes e proceder ao atesto ou à certificação da despesa; </w:t>
+              <w:t xml:space="preserve">V - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>receber</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o objeto contratado, examinar e conferir notas fiscais, faturas ou documentos equivalentes e proceder ao atesto ou à certificação da despesa; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A038A16" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>VI - recusar produto ou serviço em desacordo com as condições fixadas em edital;</w:t>
+              <w:t xml:space="preserve">VI - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>recusar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> produto ou serviço em desacordo com as condições fixadas em edital;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54D54CDA" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>VII - anotar em registro próprio todas as ocorrências relacionadas à execução do contrato, apontando o que for necessário para a regularização das faltas ou dos defeitos observados;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15F21F64" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
@@ -7455,70 +8009,124 @@
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>VIII - manter organizado e atualizado o histórico da fiscalização, incluindo relatórios, fotografias, registros eletrônicos, notificações, comunicações e demais documentos produzidos durante a execução contratual;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04AAEACA" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX - informar a seus superiores, em tempo hábil para a adoção das medidas convenientes, a situação que demandar decisão ou providência que ultrapasse sua competência; </w:t>
+              <w:t xml:space="preserve">IX - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a seus superiores, em tempo hábil para a adoção das medidas convenientes, a situação que demandar decisão ou providência que ultrapasse sua competência; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BFE0859" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>X - comunicar imediatamente ao gestor toda situação que possa ocasionar risco à continuidade da execução contratual, prejuízo ao interesse público ou dano ao erário;</w:t>
+              <w:t xml:space="preserve">X - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> imediatamente ao gestor toda situação que possa ocasionar risco à continuidade da execução contratual, prejuízo ao interesse público ou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dano</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ao erário;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B930451" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XI - fazer diligências à empresa contratada, se for o caso, adotando controles adequados e suficientes para registro destas ocorrências;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="621963ED" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
@@ -7569,51 +8177,69 @@
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XIV - encaminhar ao gestor do contrato a solicitação de instauração de processo administrativo sancionador, contendo os registros das ocorrências, notificações, defesas e justificativas da contratada, bem como a documentação necessária;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6125CDD6" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>XV - aceitar ou rejeitar, motivadamente, a indicação do preposto feita pela empresa contratada;</w:t>
+              <w:t xml:space="preserve">XV - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aceitar ou rejeitar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, motivadamente, a indicação do preposto feita pela empresa contratada;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02567A8A" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">XVI - manter contato com o preposto; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AA7B3E8" w14:textId="77777777" w:rsidR="00EE0163" w:rsidRPr="00EE0163" w:rsidRDefault="00EE0163" w:rsidP="00EE0163">
             <w:pPr>
               <w:suppressAutoHyphens/>
@@ -9064,51 +9690,65 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
             <w:r w:rsidR="00F7651C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> A rescisão do contrato poderá ser efetuada nos termos dos arts. 137 e 138 da Lei nº 14.133/2021, bem como acarretar as consequências previstas no art. 139 da referida legislação.</w:t>
+              <w:t xml:space="preserve"> A rescisão do contrato poderá ser efetuada nos termos dos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>arts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>. 137 e 138 da Lei nº 14.133/2021, bem como acarretar as consequências previstas no art. 139 da referida legislação.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="659252B7" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="397C3376" w14:textId="2C40195E" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
@@ -9250,51 +9890,51 @@
             </w:pPr>
             <w:r>
               <w:object w:dxaOrig="1542" w:dyaOrig="999" w14:anchorId="4E453506">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:77.25pt;height:49.5pt" o:ole="">
                   <v:imagedata r:id="rId10" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1848046135" r:id="rId11"/>
+                <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1848742715" r:id="rId11"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A7CD3" w14:paraId="637CE603" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="2A6099"/>
           </w:tcPr>
           <w:p w14:paraId="120EF941" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
@@ -9588,51 +10228,65 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>g) manter, durante a vigência do contrato, todas as condições de habilitação e qualificação exigidas na licitação;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01CD67BF" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>h) estender aos contratos objeto, os benefícios e promoções oferecidas aos demais clientes da CONTRATADA;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:br/>
-              <w:t>i) responsabilizar-se por quaisquer danos ou prejuízos físicos ou materiais causados à  Administração ou a terceiros, pelos seus prepostos, advindos de imperícia, negligência, imprudência ou desrespeito às normas de segurança, quando da execução do fornecimento;</w:t>
+              <w:t xml:space="preserve">i) responsabilizar-se por quaisquer danos ou prejuízos físicos ou materiais causados </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>à  Administração</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ou a terceiros, pelos seus prepostos, advindos de imperícia, negligência, imprudência ou desrespeito às normas de segurança, quando da execução do fornecimento;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4011C80E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>j) responsabilizar-se por todas e quaisquer despesas, inclusive despesa de natureza previdenciária, fiscal, trabalhista ou civil, bem como emolumentos, ônus ou encargos de qualquer espécie e origem, pertinentes à execução do objeto contratado;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05348760" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -9811,51 +10465,71 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11.3. Obrigações específicas da CONTRATANTE:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53562181" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:bookmarkStart w:id="14" w:name="docs-internal-guid-4f07382d-7fff-e34a-4f"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>a) comunicar à CONTRATADA quaisquer ocorrências relacionadas aos objetos entregues;</w:t>
+              <w:t xml:space="preserve">a) comunicar à </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CONTRATADA quaisquer ocorrências</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> relacionadas aos objetos entregues;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A503825" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>b) efetuar o pagamento da CONTRATADA de acordo com a forma de pagamento estipulada na licitação e no contrato;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6286A00E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10791,114 +11465,120 @@
                     <w:t>TELEFONE / E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="003A7CD3" w14:paraId="1BAE29A8" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7C6E9DC4" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3AA77452" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="45263B0A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="66B3D2E3" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
@@ -11319,114 +11999,120 @@
                     <w:t>TELEFONE / E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="003A7CD3" w14:paraId="11C53A6C" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="6D7546D9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="472BEC4A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7B14BDA7" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="65BCA9A6" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
@@ -11684,51 +12370,73 @@
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>14. DOS CRITÉRIOS DE MEDIÇÃO E PAGAMENTO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ARTS. 6º, XXIII, “G” e 40, § 1º, II, DA  LEI Nº 14.133/2021)</w:t>
+              <w:t xml:space="preserve">ARTS. 6º, XXIII, “G” e 40, § 1º, II, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DA  LEI</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A7CD3" w14:paraId="05913883" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="200D022F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
@@ -12117,52 +12825,64 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">) dias, a partir </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">                 .</w:t>
-            </w:r>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="0F48D98F" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="78CEEB08" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -12983,78 +13703,118 @@
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A7CD3" w14:paraId="1F113F20" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="2F31A846" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+          <w:p w14:paraId="2F31A846" w14:textId="6E2AB0A5" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>15. DO VALOR ESTIMADO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ARTS. 6º, XXIII, “I”; 18, IV; 23 E 24 DA LEI Nº 14.133/2021 E INSTRUÇÃO NORMATIVA Nº 09/2024/SEA)</w:t>
+              <w:t>ARTS. 6º, XXIII, “I”; 18, IV; 23 E 24 DA LEI Nº 14.133/2021 E INSTRUÇÃO NORMATIVA Nº 0</w:t>
+            </w:r>
+            <w:r w:rsidR="000B589E">
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/202</w:t>
+            </w:r>
+            <w:r w:rsidR="000B589E">
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/SEA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A7CD3" w14:paraId="54EFB505" w14:textId="77777777" w:rsidTr="00B05C54">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="236" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73AF8337" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -13575,51 +14335,67 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>As partes, por seus agentes públicos ou por seus sócios, acionistas, administradores e colaboradores:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="460401BB" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>a) declaram que têm conhecimento das normas previstas na legislação, entre as quais nas Leis n°s 8.429/1992 e 12.846/2013, seus regulamentos e eventuais outras aplicáveis;</w:t>
+              <w:t xml:space="preserve">a) declaram que têm conhecimento das normas previstas na legislação, entre as quais nas Leis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>n°s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8.429/1992 e 12.846/2013, seus regulamentos e eventuais outras aplicáveis;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22C342FE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>b) comprometem-se a não adotar práticas ou procedimentos que se enquadrem nas hipóteses previstas nas leis e regulamentos mencionados no inciso anterior e se comprometem em exigir o mesmo pelos terceiros por elas contratados;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37EDDEDE" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -13869,118 +14645,134 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="51AA1D5C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> xxxx</w:t>
+                    <w:t xml:space="preserve"> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                    </w:rPr>
+                    <w:t>xxxx</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="06353FF9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="43E3D600" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="003A7CD3" w14:paraId="501B4A6A" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="026AD63E" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
@@ -14273,118 +15065,134 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="4EA635F0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> xxxx</w:t>
+                    <w:t xml:space="preserve"> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                    </w:rPr>
+                    <w:t>xxxx</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="59700BF5" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3A8792B1" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="4812AD50" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0F8FB29A" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -14578,118 +15386,134 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0DCE21A9" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> xxxx</w:t>
+                    <w:t xml:space="preserve"> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                    </w:rPr>
+                    <w:t>xxxx</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="37EE19AD" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="445BD98D" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="003A7CD3" w14:paraId="11498FCC" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="649FA01C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
@@ -14854,99 +15678,99 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B46BB5C" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Hlk237277464"/>
     </w:p>
-    <w:p w14:paraId="338E78A3" w14:textId="4B074795" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
+    <w:p w14:paraId="338E78A3" w14:textId="1C9ECFBD" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Versão nº 1</w:t>
       </w:r>
-      <w:r w:rsidR="00136185">
+      <w:r w:rsidR="000B589E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, atualizada em </w:t>
       </w:r>
-      <w:r w:rsidR="00136185">
+      <w:r w:rsidR="000B589E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00136185">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>08</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -14970,51 +15794,71 @@
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FAC63E0" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">A validade deste documento está condicionada às assinaturas digitais no Sistema de Gestão de Processos Eletrônicos – SGPe. </w:t>
+        <w:t xml:space="preserve">A validade deste documento está condicionada às assinaturas digitais no Sistema de Gestão de Processos Eletrônicos – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SGPe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="038049A4" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="003A7CD3">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B95D412" w14:textId="77777777" w:rsidR="003A7CD3" w:rsidRDefault="001D03A8">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -16359,50 +17203,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial;sans-serif">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Poppins">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="sans-serif">
+    <w:altName w:val="Liberation Mono"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="020B0603030804020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
@@ -17960,109 +18805,111 @@
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="719"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003A7CD3"/>
+    <w:rsid w:val="000B589E"/>
     <w:rsid w:val="00136185"/>
     <w:rsid w:val="001A2183"/>
     <w:rsid w:val="001D03A8"/>
     <w:rsid w:val="003A1E0A"/>
     <w:rsid w:val="003A7CD3"/>
     <w:rsid w:val="00597181"/>
     <w:rsid w:val="005E6198"/>
     <w:rsid w:val="00753F18"/>
     <w:rsid w:val="007E6634"/>
     <w:rsid w:val="00A34665"/>
     <w:rsid w:val="00B05C54"/>
     <w:rsid w:val="00CF3C99"/>
     <w:rsid w:val="00EE0163"/>
     <w:rsid w:val="00F7651C"/>
     <w:rsid w:val="00FB1CD6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2BF8D67F"/>
   <w15:docId w15:val="{71435F70-0228-4541-8E68-E52D5E78FF27}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>