--- v1 (2026-07-12)
+++ v2 (2026-08-25)
@@ -1,44 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="61AA3FF1" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
@@ -508,59 +507,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="19124F58" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="786"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>As condições de vigência</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> e prorrogação constam no item 13.</w:t>
+              <w:t>As condições de vigência e prorrogação constam no item 13.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E7A994A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7057A02B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -620,69 +611,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0C482CC1" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nota</w:t>
-[...17 lines deleted...]
-              <w:t>requisição. Cada item da requisição corresponde a um item da contratação, devendo os itens ser numerados de forma sequencial e contínua, ainda que organizados em lotes, sem reinício da contagem.</w:t>
+              <w:t>Nota: A resposta deve ser apresentada em quadro de itens, seja no Anexo I ou neste campo, não sendo aceita apenas a indicação do número da requisição. Cada item da requisição corresponde a um item da contratação, devendo os itens ser numerados de forma sequencial e contínua, ainda que organizados em lotes, sem reinício da contagem.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47E99957" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="67AC8568" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -715,59 +688,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2DCED778" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.2.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Existe Contr</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">ato anterior: </w:t>
+              <w:t xml:space="preserve"> Existe Contrato anterior: </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(  </w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ) Sim  (   ) Não.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="732CD8E7" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
@@ -898,51 +863,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.3.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="docs-internal-guid-6abf636b-7fff-04c4-ec"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">As especificações contidas nos anexos respeitam o Catálogo de Materiais e Serviços do Governo do Estado, cuja consulta pode ser feita no </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7">
+            <w:hyperlink r:id="rId8">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>link</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54C80296" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
@@ -1006,78 +971,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7D3DD598" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.4. Da natureza do objeto (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>art. 20 da Lei nº 14.1</w:t>
-[...26 lines deleted...]
-              <w:t>):</w:t>
+              <w:t>art. 20 da Lei nº 14.133/2021 e art. 5º, parágrafo único, do Decreto Estadual nº 2.355/2022):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4838196F" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B34A2D9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1156,110 +1094,111 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>definid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">s por meio de especificações usuais existentes no </w:t>
-[...8 lines deleted...]
-              <w:t>mercado.</w:t>
+              <w:t>s por meio de especificações usuais existentes no mercado.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D582B69" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A86270C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">1.4.2. </w:t>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="docs-internal-guid-783195fb-7fff-6608-21"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Os serviços não se enquadram como sendo de luxo, nos termos do Decreto Estadual nº 2.355/2022.</w:t>
+              <w:t xml:space="preserve">Os serviços não se enquadram como sendo de luxo, nos termos do Decreto Estadual nº </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.355/2022.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6794D145" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="532D4312" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0"/>
@@ -1298,75 +1237,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="docs-internal-guid-76c93148-7fff-9625-e0"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Não se enquadram como bens de luxo, os quais, conforme definição do art. 2º, II, da Resolução TCU nº 341/2022, são </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>aqueles “de consumo ostentatório, opulento, de abordagem personalizada ou refinada, de elevado grau de sofisticação, de distribuição seletiva</w:t>
-[...23 lines deleted...]
-              <w:t>ualidade comum”.</w:t>
+              <w:t>aqueles “de consumo ostentatório, opulento, de abordagem personalizada ou refinada, de elevado grau de sofisticação, de distribuição seletiva, alto preço, escassez, raridade e exclusividade, com forte apelo estético, de tradição ou história, cuja qualidade supera a das demandas ordinárias das unidades do Tribunal, por haver substitutos com características técnicas e funcionais equivalentes de qualidade comum”.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A72DED0" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB5982" w14:paraId="77D3581F" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -1929,138 +1844,119 @@
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="01B3D709" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">4.1. As propostas apresentadas deverão atender aos </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>4.1. As propostas apresentadas deverão atender aos seguintes requisitos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B4D2798" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>seguintes requisitos:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6B4D2798" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09F4DC53" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="09F4DC53" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+              <w:t>4.1.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Especificações e quantidades do objeto (item 1.1.).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11B50823" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>4.1.1.</w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="11B50823" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6905F217" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-            </w:pPr>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>4.1.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t>Critérios de aceitação da proposta (item 6.).</w:t>
+              <w:t xml:space="preserve"> Critérios de aceitação da proposta (item 6.).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24255238" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46CFFD78" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">4.1.3. </w:t>
@@ -2120,162 +2016,114 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74FD9860" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>4.</w:t>
+              <w:t>4.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...37 lines deleted...]
-              <w:t>regulamentações:</w:t>
+              <w:t>Leis e regulamentações:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FCB8CC4" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7EE418A3" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Informar </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> e/ou regulamentações específicas do objeto.</w:t>
+              <w:t>Nota: Informar legislações e/ou regulamentações específicas do objeto.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F921277" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="71DB0C69" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
@@ -2330,91 +2178,51 @@
           </w:p>
           <w:p w14:paraId="46961F52" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> padrões mínimos de qualidade e desempenho específicos do objeto. Todos os itens devem constar no Termo de Referência.</w:t>
+              <w:t>Nota: Caso necessário, indicar padrões mínimos de qualidade e desempenho específicos do objeto. Todos os itens devem constar no Termo de Referência.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="083C6FEC" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB5982" w14:paraId="6B32DDE3" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
@@ -2508,156 +2316,135 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">5.1. </w:t>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="docs-internal-guid-d411983c-7fff-b8e8-81"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Do tratamento diferenciado a Microempresas (ME) e Empresas de Pequeno Porte (EPP), conforme o </w:t>
-[...10 lines deleted...]
-              <w:t>disposto no art. 48 da Lei Complementar nº 123/2006 e art. 4º da Lei nº 14.133/2021:</w:t>
+              <w:t>Do tratamento diferenciado a Microempresas (ME) e Empresas de Pequeno Porte (EPP), conforme o disposto no art. 48 da Lei Complementar nº 123/2006 e art. 4º da Lei nº 14.133/2021:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48D0D0FE" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0DEE73F9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">5.1.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Quando o valor referencial do item for inferior a R$ 80.000,00, a participação será exclusiva para ME/EPP.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FE3C6D1" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="304EEB9C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">5.1.2. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quando o valor referencial do item for </w:t>
-[...8 lines deleted...]
-              <w:t>superior a R$ 80.000,00, não será admitida a aplicação de cotas para ME/EPP, ressalvada essa prerrogativa apenas em licitações destina</w:t>
+              <w:t>Quando o valor referencial do item for superior a R$ 80.000,00, não será admitida a aplicação de cotas para ME/EPP, ressalvada essa prerrogativa apenas em licitações destina</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>das à contratação de serviços ou obras.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EB1958A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5DC2AF1D" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
@@ -2712,60 +2499,51 @@
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6BBFF869" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Nota: Caso seja necessária a realização de vistoria, deve-se informar expressamente essa exigência, bem como os dados de contato, o local, a data e o horário para sua realização. Também é preciso indicar o período em que a vistoria poderá ocorrer, compreen</w:t>
-[...8 lines deleted...]
-              <w:t>dido entre a data de publicação do edital e o dia anterior à abertura da sessão.</w:t>
+              <w:t>Nota: Caso seja necessária a realização de vistoria, deve-se informar expressamente essa exigência, bem como os dados de contato, o local, a data e o horário para sua realização. Também é preciso indicar o período em que a vistoria poderá ocorrer, compreendido entre a data de publicação do edital e o dia anterior à abertura da sessão.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EA9C117" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="11616D65" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -2773,75 +2551,51 @@
               </w:rPr>
               <w:t>5.2.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>A realização de vistoria prévia será facultativa, não constituindo requisito obrigatório para participação no certame.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">por não realizar a vistoria, deverá apresentar a respectiva Declaração de Não Realização de Vistoria, conforme modelo constante do Anexo </w:t>
+              <w:t xml:space="preserve"> Todavia, as licitantes declaram-se cientes de que, após a apresentação das propostas, não serão admitidas alegações posteriores de impossibilidade de cumprimento das obrigações contratuais, seja por desconhecimento dos serviços ou por eventuais dificuldades técnicas não previstas. Caso a licitante opte por não realizar a vistoria, deverá apresentar a respectiva Declaração de Não Realização de Vistoria, conforme modelo constante do Anexo </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>X.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> O Atestado de Vistoria, para as empresas que optarem por sua realização, encontra-se no Anexo </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
@@ -2973,75 +2727,51 @@
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">5.3.1. </w:t>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="docs-internal-guid-214fd639-7fff-397b-58"/>
             <w:bookmarkEnd w:id="6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">A vedação à </w:t>
-[...23 lines deleted...]
-              <w:t>, possuem plena capacidade de participar do certame. Tal prática configuraria uma distorção, reduzindo a concorrência efetiva e prejudicando a vantajosidade da contratação para a Administração Pública.</w:t>
+              <w:t>A vedação à participação de consórcios de empresas no presente procedimento licitatório não compromete a competitividade. A formação de consórcios mostra-se recomendável apenas em contratações de alta complexidade ou de grande vulto, hipótese que não se aplica ao objeto em análise. Admitir consórcios em contratação de baixa complexidade e de menor expressão econômica poderia, ao contrário, comprometer o princípio da competitividade, na medida em que possibilitaria a união de potenciais concorrentes que, individualmente, possuem plena capacidade de participar do certame. Tal prática configuraria uma distorção, reduzindo a concorrência efetiva e prejudicando a vantajosidade da contratação para a Administração Pública.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CD21033" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="01C4618D" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3183,181 +2913,162 @@
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7FC56549" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Obrigatório informar se a </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Nota: Obrigatório informar se a contratação será por item ou por lote.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52CBAFA8" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>contratação será por item ou por lote.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="52CBAFA8" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B1EAFE6" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="6B1EAFE6" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+              <w:t xml:space="preserve">5.5.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justificativa do </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>agrupamento de itens em lotes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="134EEBAA" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="pt-BR"/>
-[...44 lines deleted...]
-              <w:pStyle w:val="Corpodetexto"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55B39BD1" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:rPr>
-[...12 lines deleted...]
-              </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Caso o agrupamento seja por lote deverá ser apresentada justificativa. Se não for por lote, apenas responder que não </w:t>
-[...9 lines deleted...]
-              <w:t>se aplica.</w:t>
+              <w:t>Nota: Caso o agrupamento seja por lote deverá ser apresentada justificativa. Se não for por lote, apenas responder que não se aplica.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="666D9091" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB5982" w14:paraId="7D84EC6E" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
@@ -3425,248 +3136,200 @@
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="18549A62" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">6.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">A </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> deverá conter o descritivo completo do item cotado, apresentando:</w:t>
+              <w:t>A proposta deverá conter o descritivo completo do item cotado, apresentando:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00B37227" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F2EFFC1" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>6.1.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Descrição do objeto, valor unitário e total, número do Cadastro de Pessoa Física – CPF ou do Cadastro Nacional de Pessoa Jurídica – CNPJ do proponente, endereço físico, endereço eletrônico e telefone de contato, data de emissão e validade, nome completo e</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> identificação do responsável.</w:t>
+              <w:t xml:space="preserve"> Descrição do objeto, valor unitário e total, número do Cadastro de Pessoa Física – CPF ou do Cadastro Nacional de Pessoa Jurídica – CNPJ do proponente, endereço físico, endereço eletrônico e telefone de contato, data de emissão e validade, nome completo e identificação do responsável.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49169B28" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="034B1F48" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">6.2. Da </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">amostra </w:t>
-            </w:r>
+              <w:t>amostra  (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">art. 41, II, da Lei nº 14.133/2021): </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Não será necessária.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73FBC726" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D13ED47" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Se for necessária, informar a necessidade e acrescentar justificativa, local para entrega, prazo de entrega e formulário de </w:t>
-[...8 lines deleted...]
-              <w:t>avaliação de amostra deverá ser anexado ao termo de referência.</w:t>
+              <w:t>Nota: Se for necessária, informar a necessidade e acrescentar justificativa, local para entrega, prazo de entrega e formulário de avaliação de amostra deverá ser anexado ao termo de referência.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20827990" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="487E48B4" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -3711,199 +3374,180 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Nota:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quando for o caso, incluir o prazo de garantia dos itens do presente contrato, é de XX dias ininterruptos, a partir da data de </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Quando for o caso, incluir o prazo de garantia dos itens do presente contrato, é de XX dias ininterruptos, a partir da data de finalização da execução dos serviços.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F060BC8" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>finalização da execução dos serviços.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7F060BC8" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25FEF949" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.4. Da garantia de proposta (art. 58 da Lei nº 14.133/2021): </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não haverá exigência de garantia.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41AE2249" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50663045" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.4.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Justificativa da solicitação de garantia de proposta: Não se aplica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B56BA87" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="493EC9B9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="zh-CN"/>
-[...90 lines deleted...]
-              <w:jc w:val="both"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Se for solicitado </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="zh-CN"/>
-[...19 lines deleted...]
-              <w:t>da data em que for declarada fracassada a licitação. A solicitação de garantia de proposta deve ser justificada.</w:t>
+              </w:rPr>
+              <w:t>garantia de proposta, essa não poderá ser superior a 1% (um por cento) do valor estimado para a contratação. A garantia de proposta será devolvida aos licitantes no prazo de 10 (dez) dias úteis, contado da assinatura do contrato ou da data em que for declarada fracassada a licitação. A solicitação de garantia de proposta deve ser justificada.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08CDA1A4" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB5982" w14:paraId="2906ADCA" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
@@ -3997,212 +3641,167 @@
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E8FDEE9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.1. Habilitação </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>7.1. Habilitação jurídica:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70679950" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>j</w:t>
-            </w:r>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="517177E4" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>urídica:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="70679950" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+              <w:t xml:space="preserve">7.1.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pessoa física: Cédula de identidade ou documento equivalente que, por força de lei, tenha validade para fins de identificação em todo o território nacional.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="091139FA" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74E9DE9E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="517177E4" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+              <w:t>7.1.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Empresário individual: Inscrição no Registro Público de Empresas Mercantis, a cargo da Junta Comercial da respectiva sede.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B0E5972" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="008A429C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.1.1. </w:t>
+              <w:t>7.1.3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pessoa física: </w:t>
-[...104 lines deleted...]
-            <w:hyperlink r:id="rId8" w:tgtFrame="_top">
+              <w:t xml:space="preserve"> Microempreendedor individual – MEI: Certificado da Condição de Microempreendedor Individual – CCMEI, cuja aceitação ficará condicionada à verificação da autenticidade no sítio </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:tgtFrame="_top">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://www.gov.br/empresas-e-negocios/pt-br/empreendedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InternetLink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="532A0621" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
@@ -4216,69 +3815,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E3A0752" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.1.4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Sociedade empresária, sociedade limitada unipesso</w:t>
-[...17 lines deleted...]
-              <w:t>da de documento comprobatório de seus administradores.</w:t>
+              <w:t xml:space="preserve"> Sociedade empresária, sociedade limitada unipessoal – SLU ou sociedade identificada como empresa individual de responsabilidade limitada – EIRELI: Inscrição do ato constitutivo, estatuto ou contrato social no Registro Público de Empresas Mercantis, a cargo da Junta Comercial da respectiva sede, acompanhada de documento comprobatório de seus administradores.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63377FDF" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="633178DC" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4316,132 +3897,114 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3760EE38" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">7.1.6. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filial, sucursal ou agência de sociedade simples ou empresária: Inscrição do ato constitutivo da filial, sucursal ou agência da sociedade simples ou empresária, respectivamente, no Registro Civil das Pessoas Jurídicas ou no Registro Público de Empresas Mercantis onde </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">7.1.6. </w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> opera, com averbação no Registro onde tem sede a matriz.</w:t>
+              <w:t>opera, com averbação no Registro onde tem sede a matriz.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C9FB0E3" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3551C670" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.1.7.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Sociedade empresária estrangeira: Portaria de autorização de funcionamento no Brasil, publicada no Diário Oficial da União e arquivada na Junta Comercial da unidade federativa onde se locali</w:t>
-[...8 lines deleted...]
-              <w:t>zar a filial, agência, sucursal ou estabelecimento, a qual será considerada como sua sede, conforme Instrução Normativa DREI/ME nº 77/2020.</w:t>
+              <w:t xml:space="preserve"> Sociedade empresária estrangeira: Portaria de autorização de funcionamento no Brasil, publicada no Diário Oficial da União e arquivada na Junta Comercial da unidade federativa onde se localizar a filial, agência, sucursal ou estabelecimento, a qual será considerada como sua sede, conforme Instrução Normativa DREI/ME nº 77/2020.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D368597" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4FAFAF99" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4560,328 +4123,263 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="299312B5" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.2.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Prova de regularidade fiscal perante a Fazenda Nacional, mediante apresentação de certidão expedida conjuntamente pela Secretaria da Receita Federal do Brasil (RFB) e pela Procuradoria-Geral da Fazenda Nacional (PGFN), referente a todos os créditos tribut</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> Prova de regularidade fiscal perante a Fazenda Nacional, mediante apresentação de certidão expedida conjuntamente pela Secretaria da Receita Federal do Brasil (RFB) e pela Procuradoria-Geral da Fazenda Nacional (PGFN), referente a todos os créditos tributários federais e à Dívida Ativa da União (DAU) por elas administrados, inclusive aqueles relativos à Seguridade Social, nos termos da Portaria Conjunta nº 1.751, de 02 de outubro de 2014, do Secretário da Receita Federal do Brasil e da Procuradora-Geral da Fazenda Nacional.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A4182D9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ários federais e à Dívida Ativa da União (DAU) por elas administrados, inclusive aqueles relativos à Seguridade Social, nos termos da Portaria Conjunta nº 1.751, de 02 de outubro de 2014, do Secretário da Receita Federal do Brasil e da Procuradora-Geral da</w:t>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E457130" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Fazenda Nacional.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0A4182D9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+              <w:t>Prova de regularidade com o Fundo de Garantia do Tempo de Serviço (FGTS).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1913F450" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E457130" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+          <w:p w14:paraId="2D906B8B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.2.3. </w:t>
+              <w:t xml:space="preserve">7.2.4. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Prova de regularidade com o Fundo de Garantia do Tempo de Serviço (FGTS).</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1913F450" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+              <w:t>Prova de inexistência de débitos inadimplidos perante a Justiça do Trabalho, mediante a apresentação de certidão negativa ou positiva com efeito de negativa, nos termos do Título VII-A da Consolidação das Leis do Trabalho, aprovada pelo Decreto-Lei nº 5.452/1943.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="187A7C1B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2D906B8B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+          <w:p w14:paraId="2DF7CBA9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.2.4. </w:t>
+              <w:t xml:space="preserve">7.2.5. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Prova de inexistência de débitos inadimplidos perante a Justiça do Trabalho, mediante a apresentação de certidão negativa ou positiva com efeito de</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Prova de inscrição no cadastro de contribuintes [Estadual/Distrital] ou [Municipal/Distrital] relativo ao domicílio ou sede do fornecedor, pertinente ao seu ramo de atividade e compatível com o objeto contratual.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="164CE08C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> negativa, nos termos do Título VII-A da Consolidação das Leis do Trabalho, aprovada pelo Decreto-Lei nº 5.452/1943.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="187A7C1B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E4F1FA5" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.6. </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...79 lines deleted...]
-              <w:t>u concorre.</w:t>
+              <w:t>Prova de regularidade com a Fazenda [Estadual/Distrital] e [Municipal/Distrital] do domicílio ou sede do fornecedor, relativa à atividade em cujo exercício contrata ou concorre.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C7DCD0A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="612FD924" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Caso o fornecedor seja considerado isento dos tributos [Estadual/Distrital] ou [Municipal/Distrital] relacionados ao objeto contratual, deverá comprovar tal condição mediante a apresentação de declaração da Fazenda Pública respectiva do </w:t>
-            </w:r>
+              <w:t>Nota: Caso o fornecedor seja considerado isento dos tributos [Estadual/Distrital] ou [Municipal/Distrital] relacionados ao objeto contratual, deverá comprovar tal condição mediante a apresentação de declaração da Fazenda Pública respectiva do seu domicílio ou sede, ou outra equivalente, na forma da lei.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03AA121F" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>seu domicílio ou sede, ou outra equivalente, na forma da lei.</w:t>
-[...32 lines deleted...]
-              <w:t>e contribuintes estadual e municipal.</w:t>
+              <w:t>O fornecedor enquadrado como MEI, que pretenda auferir os benefícios do tratamento diferenciado previstos na Lei Complementar nº 123/2006, estará dispensado da prova de inscrição nos cadastros de contribuintes estadual e municipal.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E85F326" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="63CDC202" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
@@ -4920,117 +4418,98 @@
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">7.3.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Certidão negativa de insolvência civil expedida pelo distribuidor do domicílio ou sede do licitante, caso se trate de pessoa </w:t>
-[...8 lines deleted...]
-              <w:t>física, desde que admitida a sua participação na licitação (art. 5º, inciso II, alínea “c”, da Instrução Normativa Seges/ME nº 116/2021), ou de sociedade simples.</w:t>
+              <w:t>Certidão negativa de insolvência civil expedida pelo distribuidor do domicílio ou sede do licitante, caso se trate de pessoa física, desde que admitida a sua participação na licitação (art. 5º, inciso II, alínea “c”, da Instrução Normativa Seges/ME nº 116/2021), ou de sociedade simples.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1394B3D0" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4AC2E67D" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">7.3.2. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Certidão negativa de falência expedida pelo distribuidor da sede do fornecedor, confo</w:t>
-[...8 lines deleted...]
-              <w:t>rme art. 69, caput e inciso II, da Lei nº 14.133/2021.</w:t>
+              <w:t>Certidão negativa de falência expedida pelo distribuidor da sede do fornecedor, conforme art. 69, caput e inciso II, da Lei nº 14.133/2021.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32111E88" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55CD0812" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
@@ -5071,60 +4550,51 @@
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.4.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comprovação de aptidão para o fornecimento de serviços similares de complexidade tecnológica e operacional equivalente ou superior com o objeto desta contratação, por meio da apresentação de certidões ou atestados, por pessoas jurídicas de direito público</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> ou privado, ou regularmente emitido(s) pelo conselho profissional competente: Não será necessário.</w:t>
+              <w:t xml:space="preserve"> Comprovação de aptidão para o fornecimento de serviços similares de complexidade tecnológica e operacional equivalente ou superior com o objeto desta contratação, por meio da apresentação de certidões ou atestados, por pessoas jurídicas de direito público ou privado, ou regularmente emitido(s) pelo conselho profissional competente: Não será necessário.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BEBD5B3" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="31722026" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -5163,60 +4633,51 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="265D4381" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">7.4.2. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Justificativa da ne</w:t>
-[...8 lines deleted...]
-              <w:t>cessidade de comprovação de aptidão:</w:t>
+              <w:t>Justificativa da necessidade de comprovação de aptidão:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62F36269" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2E134FFB" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5274,57 +4735,51 @@
             <w:bookmarkStart w:id="7" w:name="docs-internal-guid-b627dd4b-7fff-1328-3c"/>
             <w:bookmarkEnd w:id="7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O documento de comprovação de aptidão para o fornecimento de serviços deve conter as seguintes informações:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1707D21B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">a) prazo </w:t>
-[...5 lines deleted...]
-              <w:t>contratual – data de início e término;</w:t>
+              <w:t>a) prazo contratual – data de início e término;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="221419FF" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>b) local da prestação dos serviços;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78360A59" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -5360,57 +4815,51 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>e) caracterização do bom desempenho do licitante; e</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E27DD94" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">f) identificação da pessoa jurídica emitente, bem como o </w:t>
-[...5 lines deleted...]
-              <w:t>nome e o cargo.</w:t>
+              <w:t>f) identificação da pessoa jurídica emitente, bem como o nome e o cargo.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A6C71BA" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7D53A2E4" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5440,60 +4889,51 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7D0DCA23" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.4.4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Para fins da comprovação de que trata o item 7.4.1, os atestados deverão dizer respeito a contratos executados com as seguintes características míni</w:t>
-[...8 lines deleted...]
-              <w:t>mas:</w:t>
+              <w:t xml:space="preserve"> Para fins da comprovação de que trata o item 7.4.1, os atestados deverão dizer respeito a contratos executados com as seguintes características mínimas:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1510A38B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A5EC4AB" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5654,294 +5094,193 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>% (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> por cento), de acordo com o</w:t>
-[...19 lines deleted...]
-              <w:t>ou da filial do fornecedor.</w:t>
+              <w:t xml:space="preserve"> por cento), de acordo com objeto da licitação. Ainda, será admitida, para fins de comprovação de quantitativo mínimo, a apresentação e o somatório de diferentes atestados executados de forma concomitante. Os atestados de capacidade técnica poderão ser apresentados em nome da matriz ou da filial do fornecedor.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06CC0511" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5BEB0F87" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nota: Conforme art. 67, § 1º, da Lei 14.133/2021, só é possível a exigência de comprovação de aptidão (atestado de capacidade técnica) quanto às parcelas de maior relevância, entendidas essas como as que possuem valor individual igual ou superior a 4% (qua</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Nota: Conforme art. 67, § 1º, da Lei 14.133/2021, só é possível a exigência de comprovação de aptidão (atestado de capacidade técnica) quanto às parcelas de maior relevância, entendidas essas como as que possuem valor individual igual ou superior a 4% (quatro por cento) do valor total estimado da contratação. E para o § 2º do referido artigo, havendo a previsão de quantitativos mínimos como característica a compor os atestados, observar o limite máximo de 50% (cinquenta por cento) da quantidade que se pretende efetivamente contratar.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63BF8A47" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4628B6A3" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.4.6. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registro ou inscrição da empresa na entidade profissional: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                          </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="22F353D3" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BE37980" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">tro por cento) do valor total estimado da contratação. </w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>E para o</w:t>
-[...163 lines deleted...]
-              <w:t xml:space="preserve"> que não se aplica.</w:t>
+              <w:t>Nota: Se não for item necessário, informar que não se aplica.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10B91804" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="27DB1650" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
@@ -6010,71 +5349,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="16D11861" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Se não for item necessário, </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> que não se aplica.</w:t>
+              <w:t>Nota: Se não for item necessário, informar que não se aplica.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EA0F34A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2FA2449C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6149,71 +5468,51 @@
           <w:p w14:paraId="46AEE731" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Se não for item necessário, </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> que não se aplica.</w:t>
+              <w:t>Nota: Se não for item necessário, informar que não se aplica.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EE82721" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB5982" w14:paraId="7FFDC743" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
@@ -6397,83 +5696,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8.1.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A forma de seleção </w:t>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="docs-internal-guid-6ea921d0-7fff-0b76-90"/>
             <w:bookmarkEnd w:id="9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">dar-se-á </w:t>
-[...31 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>dar-se-á por meio de procedimento licitatório.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C543DBD" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56D15DBD" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
@@ -6666,61 +5933,51 @@
           </w:p>
           <w:p w14:paraId="0A29D29C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Nota: Conforme a e</w:t>
-[...9 lines deleted...]
-              <w:t>scolha indicada no item 8.1.2, quanto à forma de separação dos itens — por item ou por lote (exemplo: menor preço por item). Todos os itens deverão constar no Termo de Referência.</w:t>
+              <w:t>Nota: Conforme a escolha indicada no item 8.1.2, quanto à forma de separação dos itens — por item ou por lote (exemplo: menor preço por item). Todos os itens deverão constar no Termo de Referência.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01816858" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB5982" w14:paraId="111E6963" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
@@ -6737,61 +5994,51 @@
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9. DA EXECUÇÃO DO OBJETO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ARTS. 6º, XXIII, “E”; 18, III, e 40, § 1º, II e</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> III, DA LEI Nº 14.133/2021)</w:t>
+              <w:t>ARTS. 6º, XXIII, “E”; 18, III, e 40, § 1º, II e III, DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB5982" w14:paraId="42FD826A" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56BDAC1E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="sans-serif"/>
@@ -6851,60 +6098,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>9.1.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> A execução será formalizada por meio de contrato, com prazo inicial de vigência de 2 (dois) anos, passível de prorrogação sucessiva, observando-se o limite máximo de 10 (dez) anos. A prorrogação dependerá de atesto da autoridade competente, comprovando qu</w:t>
-[...8 lines deleted...]
-              <w:t>e as condições e preços permanecem vantajosos para a Administração. Durante a vigência contratual, será permitida negociação com a CONTRATADA ou, se necessário, a extinção do contrato, sem prejuízo para quaisquer das partes,</w:t>
+              <w:t xml:space="preserve"> A execução será formalizada por meio de contrato, com prazo inicial de vigência de 2 (dois) anos, passível de prorrogação sucessiva, observando-se o limite máximo de 10 (dez) anos. A prorrogação dependerá de atesto da autoridade competente, comprovando que as condições e preços permanecem vantajosos para a Administração. Durante a vigência contratual, será permitida negociação com a CONTRATADA ou, se necessário, a extinção do contrato, sem prejuízo para quaisquer das partes,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">contados a partir   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
@@ -7010,218 +6248,155 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3E3ABB56" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Preencher conforme o </w:t>
-[...19 lines deleted...]
-              <w:t>. 6</w:t>
+              <w:t>Nota: Preencher conforme o art. 6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">º, XXVIII, XXIX, XXX, XXXI, XXXII, XXXIII e XXXIV, da Lei nº 14.133/2021 (exemplo: </w:t>
-[...32 lines deleted...]
-              <w:t>).</w:t>
+              <w:t>º, XXVIII, XXIX, XXX, XXXI, XXXII, XXXIII e XXXIV, da Lei nº 14.133/2021 (exemplo: empreitada por preço global, empreitada por preço unitário ou demais regimes).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E31B512" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03FC63C9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">9.1.3. </w:t>
             </w:r>
             <w:bookmarkStart w:id="10" w:name="docs-internal-guid-035efd94-7fff-4520-41"/>
             <w:bookmarkEnd w:id="10"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Os funcionários da CONTRATADA deverão apresentar-se sempre com identificação e/ou cred</w:t>
-[...8 lines deleted...]
-              <w:t>encial nas unidades requisitantes, respeitando as normas de cada instituição.</w:t>
+              <w:t>Os funcionários da CONTRATADA deverão apresentar-se sempre com identificação e/ou credencial nas unidades requisitantes, respeitando as normas de cada instituição.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="048CCD65" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="28B05816" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">9.1.4. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">O </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>objeto</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7466,61 +6641,62 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.1.5.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="docs-internal-guid-493fcf68-7fff-06ab-d6"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t xml:space="preserve">As quantidades licitadas e informadas são </w:t>
+              <w:t xml:space="preserve">As quantidades licitadas e informadas são estimativas, podendo a CONTRATANTE requisitar quantidades maiores ou menores conforme a efetiva necessidade, respeitando-se os </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t>estimativas, podendo a CONTRATANTE requisitar quantidades maiores ou menores conforme a efetiva necessidade, respeitando-se os limites estabelecidos pela legislação.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>limites estabelecidos pela legislação.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C62A792" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5FC35AB6" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7590,81 +6766,51 @@
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="015A05D4" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: </w:t>
-[...29 lines deleted...]
-              <w:t>, informar a numeração do anexo).</w:t>
+              <w:t>Nota: Descrição detalhada dos métodos, rotinas, etapas, tecnologias, procedimentos, frequência e periodicidade de execução do trabalho. Este item poderá constar em um Anexo (nesse caso, informar a numeração do anexo).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="759E52C8" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55DAA869" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
@@ -8206,3024 +7352,23003 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB5982" w14:paraId="775AF2CE" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="1280EEEF" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+          <w:p w14:paraId="1280EEEF" w14:textId="0957A37E" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:ind w:right="227"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>10. DA GESTÃO E FISCALIZAÇÃO DO CONTRATO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ART. 6º, XXIII, “F” DA LEI Nº 14.133/2021 E </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">ART. 6º, XXIII, “F” DA LEI Nº 14.133/2021 </w:t>
+            </w:r>
+            <w:r w:rsidR="00163D1A" w:rsidRPr="00163D1A">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>INSTRUÇÃO NORMATIVA</w:t>
-[...49 lines deleted...]
-              <w:t>/SEA)</w:t>
+              <w:t>E INSTRUÇÃO NORMATIVA SEA Nº 7/2026)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB5982" w14:paraId="1ED3BE85" w14:textId="77777777">
+      <w:tr w:rsidR="001D3AB8" w14:paraId="1ED3BE85" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7721BA93" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+          <w:p w14:paraId="5AF48E84" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="730C370A" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
-              <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="63FF8F6A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>10.1. Compete ao gestor do contrato:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36A879B6" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>iniciar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>instruir</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manifestar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-se e submeter à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>autoridade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>competente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>decisão</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>os</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>seguintes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>procedimentos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7852175A" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prorrogação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>suspensão</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prazo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0056C88B" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>alterações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>qualitativas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>quantitativas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C581EE4" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>revisão</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>reequilíbrio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>repactuação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>preços</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registrados</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BA5D29D" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>processo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>administrativo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sancionador</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="238DCBB2" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>recomendação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>abertura</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>processo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>licitatório</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>quando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>caso</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11CC2C7B" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">f) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>quaisquer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> outros </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>procedimentos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> que </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>impliquem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>celebração</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>termo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aditivo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>apostilamento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>qualquer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> outro </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60D322BA" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">g) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cancelamento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de ARP e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>extinção</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EE834AE" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">h) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>apuração</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>restituição</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>danos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prejuízos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>indenizações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Administração</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pública</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D39BB65" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>orientar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>supervisionar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atuação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da ARP, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>promovendo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>integração</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>necessárias</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>adequada</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>execução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratual</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AD6F6C5" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>execução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>orçamentária</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>financeira</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>adotando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>providências</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>necessárias</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assegurar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>disponibilidade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>recursos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>durante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>toda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vigência</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratual</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63C5BEAD" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>controle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atualizado</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>os</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>saldos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>empenhos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e dos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pagamentos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>efetuados</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>evitando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>realização</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>serviço</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fornecimento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prévio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>empenho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3430EE41" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>realizar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>controle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do valor e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atualização</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>garantias</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>unidade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contabilidade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>finanças</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>os</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>devidos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registros</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="543113AC" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manutenção</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pelo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratado</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>condições</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>estabelecidas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> no </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>edital</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exigências</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>legais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79CC8213" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>promover</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encaminhamento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>documentação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>necessária</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>liquidação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pagamento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>após</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atesto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>execução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pelo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fiscal do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>quando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exigido</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35A715E1" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>promover</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>quando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>couber</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>reunião</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>inicial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>apresentação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>modelo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gestão</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>após</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assinatura</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65FF1FB2" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IX - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>requerer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>auxílio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>às</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>áreas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>competentes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>em</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>caso</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dúvidas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>técnicas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>administrativas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>jurídicas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="076FCA08" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atualizadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>estimativas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>consumo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, tanto para </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>apurar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>suficiência</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>saldo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>até</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>término</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>como</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>orientar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>futuras</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66A64AA1" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>execução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do Plano de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fiscalização</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>quando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>houver</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>como</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>monitorar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>os</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>riscos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>identificados</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>na</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fase</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>planejamento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>propondo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>medidas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>preventivas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>corretivas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1489E566" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">XII - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>consolidar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>produzidas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pelos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>promovendo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhamento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sistemático</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>execução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratual</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registrando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ocorrências</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>relevantes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0932248B" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIII - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>formalizar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>oficiais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> com a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratada</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>relativas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gestão</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>administrativa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ressalvadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atribuições</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>específicas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do fiscal;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63B09B98" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cumprimento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>determinações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>decorrentes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>notificações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>glosas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sanções</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>administrativas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>demais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>medidas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>adotadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>durante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>execução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratual</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="094E11C7" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XV - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>elaborar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>relatório</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conclusivo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>execução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratual</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da ARP, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contendo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>avaliação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>desempenho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratada</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ocorrências</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registradas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>medidas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>adotadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>recomendações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>futuras</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="130CC6ED" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVI - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>propor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>autoridade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>competente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>medidas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>destinadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aperfeiçoamento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>execução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratual</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mitigação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>riscos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prevenção</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>reincidência</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>falhas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>durante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>execução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C383E72" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>receber</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>definitivamente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aquisições</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>obras</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>serviços</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sob </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sua</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>responsabilidade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; e </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44C09F23" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>qualquer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>outra</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> que se </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>faça</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>necessária</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>desempenho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atividade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gestão</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CA5E825" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
-              <w:widowControl w:val="0"/>
-[...1068 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">10.1.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Compete ao gestor setorial:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CCF2DC7" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w14:paraId="73C79287" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">I - </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>administrativamente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>coordenar</w:t>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...11 lines deleted...]
-              <w:widowControl w:val="0"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>execução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da ARP </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>compartilhada</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>compartilhado</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A4D42FF" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">II - </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>coordenar</w:t>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...20 lines deleted...]
-              <w:widowControl w:val="0"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>execução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>realizadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pelos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>órgãos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>entidades</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>participantes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>consolidando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encaminhadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pelos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>respectivos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gestores</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>setoriais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11101784" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...14 lines deleted...]
-              <w:widowControl w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>monitorar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>os</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>saldos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vigência</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>utilização</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ata</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>adotando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>providências</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>necessárias</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sua</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>adequada</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gestão</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3162E57E" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">IV - </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>promover</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>verificar</w:t>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...18 lines deleted...]
-          <w:p w14:paraId="0F9987F8" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>instrução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>processos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>relativos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>alteração</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>revisão</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>reequilíbrio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>econômico-financeiro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prorrogação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cancelamento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>extinção</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>demais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gestão</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ata</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>submetendo-os</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>autoridade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>competente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A0AD1A4" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prestar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>orientação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>técnica</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gestores</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>setoriais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>quanto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>execução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>decorrentes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ata</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C194344" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>analisar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ocorrências</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pelos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>órgãos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>entidades</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>participantes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>deliberar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>quanto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>às</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>providências</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>administrativas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cabíveis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00365482" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cumprimento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>decisões</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>administrativas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>relacionadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à ARP </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>compartilhada</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>compartilhado</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F54B9AC" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>outras</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atribuições</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>necessárias</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gerenciamento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da ARP </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>compartilhada</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>compartilhado</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3063C90A" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
-              <w:widowControl w:val="0"/>
-[...40 lines deleted...]
-              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="pt-BR"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="36C50960" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F24466B" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
-              <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:lang w:val="pt-BR"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t>10.2. Compete ao fiscal do contrato:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DAE6325" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>identificar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>objeto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratado</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="161E480D" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conhecer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>condições</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>estabelecidas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> no </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>na</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ARP, no </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>edital</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>especificações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>técnicas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>recebimento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>objeto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22BEEAC0" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>praticar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>os</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>necessários</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cumprimento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>obrigações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exigindo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>providências</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>necessárias</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11407AEE" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conformidade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>execução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>objeto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> com as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>especificações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>técnicas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>quantitativos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>níveis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mínimos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>desempenho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>indicadores</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>qualidade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>demais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>requisitos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>previstos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> no </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>edital</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ARP;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71B8B242" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>receber</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>objeto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratado</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>examinar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conferir</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>notas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>faturas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>documentos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>equivalentes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>proceder</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atesto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>certificação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>despesa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="559B77D9" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>recusar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>produto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>serviço</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>em</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>desacordo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> com as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>condições</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fixadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>em</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>edital</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4851B2FF" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>anotar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>em</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>próprio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>todas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ocorrências</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>relacionadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>execução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>apontando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o que for </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>necessário</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>regularização</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>faltas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>defeitos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>observados</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="014CC173" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>organizado</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atualizado</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>histórico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscalização</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>incluindo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>relatórios</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fotografias</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registros</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eletrônicos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>notificações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>demais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>documentos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>produzidos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>durante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>execução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratual</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78A5FFF6" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IX - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>seus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>superiores</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>em</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tempo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>hábil</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>adoção</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>medidas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>convenientes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>situação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> que </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>demandar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>decisão</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>providência</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> que </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ultrapasse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sua</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>competência</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13598080" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">X - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>imediatamente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gestor </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>toda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>situação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> que </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>possa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ocasionar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>risco</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>continuidade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>execução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratual</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prejuízo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> interesse </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>público</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dano</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>erário</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BA35E60" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fazer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>diligências</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>empresa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratada</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, se for o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>caso</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>adotando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>controles</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>adequados</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>suficientes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>destas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ocorrências</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75688BB2" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XII - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exigir</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, por </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>escrito</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>refazimento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>correção</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gestor do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>casos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>não</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atendimento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>quando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>soluções</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ultrapassarem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>suas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>competências</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46C43190" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIII - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>notificar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, por </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>escrito</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratada</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>quanto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>não</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cumprimento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>obrigações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fixando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prazo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cumprimento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>apresentação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>justificativa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FAE2B90" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encaminhar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gestor do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>solicitação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>instauração</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>processo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>administrativo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sancionador</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contendo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>os</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registros</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ocorrências</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>notificações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>defesas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>justificativas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratada</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>como</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>documentação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>necessária</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07CA33BE" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XV - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aceitar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rejeitar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>motivadamente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>indicação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>preposto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>feita</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pela </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>empresa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratada</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="732FC062" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVI - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> com o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>preposto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09F470EE" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>desempenhar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>suas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atividades</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> com </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>autonomia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>independência</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscalizatória</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>buscando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>condições</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>necessárias</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>desempenho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>função</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gestor do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>suas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>necessidades</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="019D21B9" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sistematicamente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>execução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mantendo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registros</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ocorrências</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e dos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>documentos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>relativos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscalização</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04235FB9" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIX - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>os</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registros</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>confirmação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>recebimento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicados</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratada</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C1BE172" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XX - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Elaborar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>relatórios</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>periódicos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscalização</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contendo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>avaliação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>execução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratual</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ocorrências</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>providências</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>adotadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>recomendações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encaminhadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gestor do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34A4C251" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXI - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assegurar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cumprimento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cronograma</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>físico-financeiro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FBF673B" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXII - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encaminhar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gestor do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>quando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>identificada</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>necessidade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>modificação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratual</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>respectiva</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>proposta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhada</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>devidas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>justificativas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CE8190D" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIII - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conhecer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>os</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prazos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>execução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratual</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fornecer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>subsídios</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prorrogações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>quando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>necessárias</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manifestar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-se </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrariamente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prorrogação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F15E0A9" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIV - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assegurar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>presença</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>documentos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exigidos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>em</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para fins de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pagamento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1558A48A" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXV - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>quando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cabível</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manutenção</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>condições</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>habilitação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>regularidade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fiscal, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>trabalhista</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>previdenciária</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exigidas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratualmente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gestor eventual </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>irregularidade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04AD0041" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVI - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>apontar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, por </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>meio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>instrumentos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>medição</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>necessidade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>glosas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>em</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>notas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BEF60FA" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVII - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cumprimento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>garantias</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>técnicas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prazos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>garantia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assistência</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>técnica</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>demais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>obrigações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pós-entrega</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>previstas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratualmente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>quando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aplicáveis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29684CD6" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIII - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscalizar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cumprimento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>normas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>segurança</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>trabalho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>proteção</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ambiental</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acessibilidade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>demais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exigências</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>legais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>incidentes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sobre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>execução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratual</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>quando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>compatíveis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> com o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>objeto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratado</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21586484" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIX - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>solicitar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>auxílio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>às</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>áreas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>técnicas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>administrativas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>jurídicas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>controle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>quando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>necessário</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5714ED53" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXX - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cumprimento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>determinações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>expedidas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pelo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gestor do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sobre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sua</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>efetiva</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>implementação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58E16D08" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXI - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conhecer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>os</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>limites</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sua</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atuação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>na</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atividade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscalização</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>como</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zelar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pela </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>estrita</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>observância</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cláusulas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratuais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>específicas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>normas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>internas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aplicáveis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B20AA9D" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F3E39A8" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:lang w:val="pt-BR"/>
-[...6 lines deleted...]
-              <w:widowControl w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.3. Da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gestão</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> das Atas de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Registro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Preços</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compartilhadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e dos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Contratos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compartilhados</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="613695BB" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="061B0D84" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.3.1. Compete </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gestor da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>unidade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gerenciadora</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56E2279D" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">I - </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Coordenar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>administrativamente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>identificar</w:t>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...11 lines deleted...]
-              <w:widowControl w:val="0"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>execução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da ARP </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>compartilhada</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>compartilhado</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D16A7BF" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">II - </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Acompanhar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>execução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>realizadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pelos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>órgãos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>entidades</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>participantes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>consolidando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encaminhadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pelos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>respectivos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gestores</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>setoriais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="292E31F0" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">III - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>monitorar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>os</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>saldos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vigência</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>utilização</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ata</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>adotando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>providências</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>necessárias</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sua</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>adequada</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gestão</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C3E9F13" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Promover</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>instrução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>processos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>relativos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>alteração</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>revisão</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>reequilíbrio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>econômico-financeiro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prorrogação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cancelamento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>extinção</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>demais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gestão</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ata</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>submetendo-os</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>autoridade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>competente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39698268" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prestar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>orientação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>técnica</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gestores</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>setoriais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>quanto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>execução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>decorrentes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ata</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FBC95D7" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Analisar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ocorrências</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pelos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>órgãos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>entidades</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>participantes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>deliberar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>quanto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>às</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>providências</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>administrativas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cabíveis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20CD2C94" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cumprimento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>decisões</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>administrativas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>relacionadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à ARP </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>compartilhada</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>compartilhado</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A33EA93" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>outras</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atribuições</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>necessárias</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gerenciamento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da ARP </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>compartilhada</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>compartilhado</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34BB0E2D" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="071BA918" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="007E6634" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.3.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Compete </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fiscal da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>unidade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gerenciadora</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da ARP </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>compartilhada</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>compartilhado</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B32C1E7" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Acompanhar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>execução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>decorrentes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da ARP </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>compartilhada</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>compartilhado</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>observando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prestadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pelos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>setoriais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>órgãos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>entidades</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>participantes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75459FFE" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prestar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>suporte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>técnico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>orientações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>setoriais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>quanto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>correta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscalização</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>execução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratual</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B17D4C1" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>consolidar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atualizados</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>os</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registros</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ocorrências</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>notificações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>demais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>relacionadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>execução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ata</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C499ECC" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Acompanhar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cumprimento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>providências</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>determinadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>em</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>decorrência</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>irregularidades</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>identificadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pelos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>órgãos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>entidades</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>participantes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F5DB1CE" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Comunicar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gestor as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>irregularidades</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> que </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>possam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comprometer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>conhecer</w:t>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...11 lines deleted...]
-              <w:widowControl w:val="0"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>execução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ata</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>demandem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>providências</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>administrativas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="687B006E" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...23 lines deleted...]
-              <w:widowControl w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Subsidiar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>instrução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>processos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>alteração</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>revisão</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cancelamento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>demais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>relacionados</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gestão</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ata</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51CC5892" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">IV - </w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>intercâmbio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>permanente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> com </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>os</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>setoriais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>promovendo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>uniformização</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>procedimentos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscalização</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="276EC65C" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>outras</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atribuições</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>relacionadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhamento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>execução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da ARP </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>compartilhada</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>compartilhado</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FBC91C9" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6031A81B" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="007E6634" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.3.3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Verificada</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>irregularidade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>na</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>execução</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>decorrentes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de ARP </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>compartilhada</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>compartilhado</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>termos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Decreto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>estadual</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nº 1.560, de 11 de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>junho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de 2026, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>deverão</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ser observadas as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>seguintes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>instruções</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C0AF6B6" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I - O fiscal </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>setorial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>unidade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>participante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BA79B53" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>notificará</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratada</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>regularização</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>apresentação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>justificativa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67FEBF0E" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicará</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>unidade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gerenciadora</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, no </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>notificação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32F45853" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>solicitará</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>receber</w:t>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...11 lines deleted...]
-              <w:widowControl w:val="0"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>apuração</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>infração</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>administrativa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gestor </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>setorial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, por </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>meio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>relatório</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>técnico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>quando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cabível</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62ED32A1" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">V - </w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II - O gestor </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>setorial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>unidade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>participante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40BC3975" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>analisará</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>os</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fatos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>relatados</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pelo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fiscal; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FF517B9" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>solicitará</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>recusar</w:t>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...20 lines deleted...]
-              <w:widowControl w:val="0"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>instauração</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>processo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>administrativo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sancionador</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>unidade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gerenciadora</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="489BBBFE" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">VI - </w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III - O fiscal da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>unidade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gerenciadora</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1987EA6C" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>analisará</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>os</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>documentos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encaminhados</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pela </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>unidade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>participante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E390156" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificará</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, junto </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>demais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>órgãos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>entidades</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>participantes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>anotar</w:t>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...11 lines deleted...]
-              <w:widowControl w:val="0"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>existência</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ocorrências</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>relacionadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mesma</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ARP </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BF4FA63" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>reunirá</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>os</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>processos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>administrativos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>relacionados</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fatos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>subsidiar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>análise</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conjunta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40368002" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>elaborará</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manifestação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>técnica</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encaminhará</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gestor da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>unidade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gerenciadora</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sugerindo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>quando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cabível</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>instauração</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>processo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>administrativo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sancionador</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05D9909E" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">IV - O gestor da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>unidade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gerenciadora</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="068DA03E" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>realizará</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>juízo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>admissibilidade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02492FC3" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>decidirá</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pela </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>instauração</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>processo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>administrativo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sancionador</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>quando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cabível</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CB9F905" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>avaliará</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>demais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>providências</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>administrativas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> que </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>deverão</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ser </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>adotadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>em</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>processos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>autônomos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="159322F7" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>avaliará</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>medidas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> que </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>devam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ser </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>adotadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pela </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Administração</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>objetivando</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>evitar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>repetição</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fatos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>irregularidades</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>semelhantes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>às</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>apuradas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48B128A9" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-              <w:suppressAutoHyphens/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...510 lines deleted...]
-              <w:widowControl w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F71A772" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-              <w:suppressAutoHyphens/>
-[...35 lines deleted...]
-              </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="pt-BR"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4F116BD4" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5631A843" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
-              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...12 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...255 lines deleted...]
-          <w:p w14:paraId="5C657E1A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+              </w:rPr>
+              <w:t>10.3.4. Além do disposto acima, a fiscalização contratual obedecerá às seguintes rotinas:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A11091A" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
-              <w:widowControl w:val="0"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="3CA388A8" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A970077" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
-              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...44 lines deleted...]
-          <w:p w14:paraId="68BE6D5F" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota: Este item deve ser incluído quando houver necessidade. Caso não seja aplicável, deve-se registrar a informação “não se aplica”.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DF99CC9" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
-              <w:widowControl w:val="0"/>
-[...9 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C00B6C4" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="240"/>
-[...48 lines deleted...]
-                <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="750"/>
               </w:tabs>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="713A983F" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10.4. Da extinção contratual:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52705EAF" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
-              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="776"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="12" w:name="docs-internal-guid-237276fb-7fff-6c8d-10"/>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
-          <w:p w14:paraId="6FEF8D37" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+          <w:p w14:paraId="3BED457A" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
-              <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>10.3.1.</w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="54095936" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+              <w:t>10.4.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A rescisão do contrato poderá ser efetuada nos termos dos arts. 137 e 138 da Lei nº 14.133/2021, bem como acarretar as consequências previstas no art. 139 da referida legislação.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="188F345C" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
-              <w:widowControl w:val="0"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="05B04B8E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48D87B7F" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
-              <w:widowControl w:val="0"/>
-[...3 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:lang w:val="pt-BR"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="574F3F61" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+              </w:rPr>
+              <w:t>10.4.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> O contrato poderá ser rescindido a critério da CONTRATANTE, sem que à CONTRATADA caiba qualquer indenização ou reclamação nos seguintes casos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34069B51" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
-              <w:widowControl w:val="0"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="163F604E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>a) inobservância das especificações acordadas e/ou rejeição dos serviços prestados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C8146A4" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
-              <w:widowControl w:val="0"/>
-[...9 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>b) inadimplência de qualquer cláusula contratual e/ou da proposta ofertada; e</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="185E51AD" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+          <w:p w14:paraId="06800814" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
-              <w:widowControl w:val="0"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="75701C4E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>c) falência, liquidação judicial ou extrajudicial, concordata preventiva da fornecedora, requeridas, homologadas ou decretadas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78C29C89" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
-              <w:widowControl w:val="0"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="68FAE0F5" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CFC3997" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
-              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="750"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="pt-BR"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="7B950452" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+              </w:rPr>
+              <w:t>10.4.3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A CONTRATADA reconhece e aceita os direitos da Administração em caso de rescisão contratual, nos termos do art. 137 da Lei nº 14.133/2021 e demais normativos estaduais aplicáveis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B950452" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="750"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB5982" w14:paraId="17CDE448" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -11284,175 +30409,133 @@
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4062210E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">11.1. </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>11.1. Obrigações gerais:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F9AE43D" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="0F9AE43D" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4432BCF2" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...15 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">11.1.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">O contrato deverá ser executado fielmente pelas partes, de acordo com as cláusulas avençadas e as normas da Lei nº 14.133/2021, </w:t>
-[...23 lines deleted...]
-              <w:t>14.133/2021).</w:t>
+              <w:t>O contrato deverá ser executado fielmente pelas partes, de acordo com as cláusulas avençadas e as normas da Lei nº 14.133/2021, e cada parte responderá pelas consequências de sua inexecução total ou parcial (art. 115 da Lei nº 14.133/2021).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69876003" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="097B339A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">11.1.2. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>A inadimplência do contratado em relação aos encargos trabalhistas, fiscais e comerciais não transferirá à Administração a responsabilidade pelo seu pagamento e não poderá onerar o objeto do contrato (art. 121, § 1º, da Lei nº 14.133</w:t>
-[...7 lines deleted...]
-              <w:t>/2021).</w:t>
+              <w:t>A inadimplência do contratado em relação aos encargos trabalhistas, fiscais e comerciais não transferirá à Administração a responsabilidade pelo seu pagamento e não poderá onerar o objeto do contrato (art. 121, § 1º, da Lei nº 14.133/2021).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56774C9F" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="39C35A03" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
@@ -11483,379 +30566,292 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="13" w:name="docs-internal-guid-7bd09189-7fff-7e51-74"/>
             <w:bookmarkEnd w:id="13"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>a) atender a todas as solicitações de contratação efetuadas durante a vigência do contrato, limitada ao quantitativo de cada item;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FA29ED8" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>b) ao fornecimento do objeto, de acordo com as especificações constantes</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> no edital de licitação, em consonância com a proposta apresentada e com a qualidade e especificações determinadas pela legislação em vigor;</w:t>
+              <w:t>b) ao fornecimento do objeto, de acordo com as especificações constantes no edital de licitação, em consonância com a proposta apresentada e com a qualidade e especificações determinadas pela legislação em vigor;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CB49804" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>c) responsabilizar-se pela boa execução e eficiência no fornecimento do produto objeto do edital;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7738993B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>d) reparar, corri</w:t>
-[...5 lines deleted...]
-              <w:t>gir, remover às suas expensas, no todo ou em parte o(s) objeto(s) em que se verifiquem danos em decorrência do transporte, bem como, providenciar a imediata substituição dos mesmos;</w:t>
+              <w:t>d) reparar, corrigir, remover às suas expensas, no todo ou em parte o(s) objeto(s) em que se verifiquem danos em decorrência do transporte, bem como, providenciar a imediata substituição dos mesmos;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="515B6D16" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">e) providenciar a imediata correção das deficiências apontadas pelo </w:t>
-[...5 lines deleted...]
-              <w:t>CONTRATANTE quando da entrega do produto;</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>e) providenciar a imediata correção das deficiências apontadas pelo CONTRATANTE quando da entrega do produto;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B74BA30" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>f) apresentar, sempre que solicitado documentos que comprovem a procedência do produto fornecido, assim como amostra para análise pela Administração, sem qualquer ônus adicional;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08178B13" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>g) manter, durante a vigência do co</w:t>
-[...5 lines deleted...]
-              <w:t>ntrato, todas as condições de habilitação e qualificação exigidas na licitação;</w:t>
+              <w:t>g) manter, durante a vigência do contrato, todas as condições de habilitação e qualificação exigidas na licitação;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A3EFDE5" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>h) estender aos contratos objeto, os benefícios e promoções oferecidas aos demais clientes da CONTRATADA;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:br/>
-              <w:t>i) responsabilizar-se por quaisquer danos ou prejuízos físicos ou mate</w:t>
-[...5 lines deleted...]
-              <w:t>riais causados à  Administração ou a terceiros, pelos seus prepostos, advindos de imperícia, negligência, imprudência ou desrespeito às normas de segurança, quando da execução do fornecimento;</w:t>
+              <w:t>i) responsabilizar-se por quaisquer danos ou prejuízos físicos ou materiais causados à  Administração ou a terceiros, pelos seus prepostos, advindos de imperícia, negligência, imprudência ou desrespeito às normas de segurança, quando da execução do fornecimento;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D9EF131" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">j) responsabilizar-se por todas e quaisquer despesas, </w:t>
-[...6 lines deleted...]
-              <w:t>inclusive despesa de natureza previdenciária, fiscal, trabalhista ou civil, bem como emolumentos, ônus ou encargos de qualquer espécie e origem, pertinentes à execução do objeto contratado;</w:t>
+              <w:t>j) responsabilizar-se por todas e quaisquer despesas, inclusive despesa de natureza previdenciária, fiscal, trabalhista ou civil, bem como emolumentos, ônus ou encargos de qualquer espécie e origem, pertinentes à execução do objeto contratado;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4597A4B7" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>k) mesmo não sendo a fabricante responderá inteira e solidariament</w:t>
-[...24 lines deleted...]
-              <w:t>laboratório, correndo estes custos por sua conta;</w:t>
+              <w:t>k) mesmo não sendo a fabricante responderá inteira e solidariamente pela qualidade e autenticidade destes, obrigando-se a substituir, às suas expensas, no todo ou em parte, o objeto desta licitação, em que se verificarem vícios, defeitos, incorreções, resultantes da fabricação ou transporte, constatado visualmente ou em laboratório, correndo estes custos por sua conta;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6596D7FF" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>l) manter endereço eletrônico de e-mail válido para fins de comunicação com a CONTRATANTE por todo o período de contratação, com a comunicação imediata à CONTRATANTE em caso de alteração;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66E93178" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>m) realizar cadast</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">ro no </w:t>
+              <w:t xml:space="preserve">m) realizar cadastro no </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://portal.sgpe.sea.sc.gov.br/portal-externo/inicio" \h </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Portal Externo do SGP-e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">para que possa </w:t>
+              <w:t xml:space="preserve"> para que possa </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://sgpe.sea.sc.gov.br/capdoc/pergunta_frequente/nova-como-realizar-a-assinatura-digital-via-portal-externo/" \h </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>assi</w:t>
+              <w:t>assinar eletronicamente com certificação digital</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>nar eletronicamente com certificação digital</w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t>todos os documentos firmados com a CONTRATANTE; e</w:t>
+              <w:t xml:space="preserve"> todos os documentos firmados com a CONTRATANTE; e</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B1BAEA6" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>n) não subcontratar, ceder ou transferir, total ou parcialmente, o objeto do contrato.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1007D8EB" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
@@ -11868,117 +30864,89 @@
           </w:p>
           <w:p w14:paraId="18197535" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="222"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: No tópico “n”, caso o item 5.4 indique a existência de </w:t>
-[...9 lines deleted...]
-              <w:t>subcontratação, este tópico deverá ser removido.</w:t>
+              <w:t>Nota: No tópico “n”, caso o item 5.4 indique a existência de subcontratação, este tópico deverá ser removido.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23B230D2" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0607B578" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>11.</w:t>
-[...17 lines deleted...]
-              <w:t>. Obrigações específicas da CONTRATANTE:</w:t>
+              <w:t>11.3. Obrigações específicas da CONTRATANTE:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70C97383" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:bookmarkStart w:id="14" w:name="docs-internal-guid-4f07382d-7fff-e34a-4f"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">a) comunicar à </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -11992,132 +30960,102 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> relacionadas aos objetos entregues;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B616E42" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>b) efetuar o pagamento da CONTRATADA de acordo com a forma de pagamento estip</w:t>
-            </w:r>
+              <w:t>b) efetuar o pagamento da CONTRATADA de acordo com a forma de pagamento estipulada na licitação e no contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63CFDBFA" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>ulada na licitação e no contrato;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="63CFDBFA" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+              <w:t>c) promover o acompanhamento e a fiscalização do fornecimento e/ou prestação dos serviços, sob os aspectos qualitativo e quantitativo, anotando em registro próprio as falhas e solicitando as medidas corretivas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3836E55B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>c) promover o acompanhamento e a fiscalização do fornecimento e/ou prestação dos serviços, sob os aspectos qualitativo e quantitativo, anotando em registro próprio as falhas e solicitando as medidas corretivas;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3836E55B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+              <w:t>d) rejeitar, no todo ou em parte, o objeto entregue pela CONTRATADA fora das especificações do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D099E3D" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">d) </w:t>
-[...36 lines deleted...]
-              <w:t>condições de habilitação e qualificação exigidas na licitação; e</w:t>
+              <w:t>e) observar para que durante a vigência do contrato sejam cumpridas as obrigações assumidas pela CONTRATADA, bem como sejam mantidas todas as condições de habilitação e qualificação exigidas na licitação; e</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65085D41" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="222"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -12251,129 +31189,131 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>A</w:t>
-[...9 lines deleted...]
-              <w:t>puração e aplicação de penalidades aos licitantes:</w:t>
+              <w:t>Apuração e aplicação de penalidades aos licitantes:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56F99653" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:left="620"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4008DE9F" w14:textId="4701E263" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+          <w:p w14:paraId="4008DE9F" w14:textId="3AB1975B" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">12.2.1. </w:t>
+              <w:t>12.</w:t>
+            </w:r>
+            <w:r w:rsidR="001D3AB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A apuração de infrações e a aplicação de sanções administrativas serão realizadas de acordo com o art. 155 e seguintes da Lei nº 14.133/2021 e com o Decreto Estadual nº </w:t>
             </w:r>
             <w:r w:rsidRPr="007E4B80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1560/2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">, sem </w:t>
-[...7 lines deleted...]
-              <w:t>prejuízo da aplicação de eventuais normas pertinentes ao caso concreto.</w:t>
+              <w:t>, sem prejuízo da aplicação de eventuais normas pertinentes ao caso concreto.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F5145E4" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-140"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5BF30448" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-140"/>
@@ -12399,87 +31339,70 @@
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1074D881" w14:textId="437131D7" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">12.2.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>A apresentação de</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Decreto Estadual nº </w:t>
+              <w:t xml:space="preserve">A apresentação de recurso ou pedido de reconsideração dar-se-á na forma e prazos previstos no Decreto Estadual nº </w:t>
             </w:r>
             <w:r w:rsidRPr="007E4B80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>1560/2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">, sem </w:t>
-[...5 lines deleted...]
-              <w:t>prejuízo da aplicação de eventuais normas pertinentes ao caso concreto.</w:t>
+              <w:t>, sem prejuízo da aplicação de eventuais normas pertinentes ao caso concreto.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DA290E5" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB5982" w14:paraId="2336D1FC" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -12491,50 +31414,51 @@
           </w:tcPr>
           <w:p w14:paraId="09DDF619" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>13. DO CONTRATO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB5982" w14:paraId="4A0C27D9" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09226D2B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
@@ -12634,150 +31558,83 @@
               <w:pStyle w:val="Nvel2-Red"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13.1.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">O serviço é enquadrado como continuado, tendo em vista que a </w:t>
+              <w:t xml:space="preserve"> O serviço é enquadrado como continuado, tendo em vista que a </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>interrupção pode comprometer a continuidade das atividades da Secretaria de Estado da Saúde.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Logo, o compromisso será firmado por meio de contrato e autorização de fornecimento, e o prazo de vigência inicial da contratação é de 2 (dois) anos, podendo ser prorrogados sucessivamente, respeitando a vigência máxima decenal e desde que a autoridade competente ateste que as condições e preços sejam vantajosos à Administração, sendo permitida a negociação com a contratada ou a extinção do contrato sem prejuízo às partes, contados a partir  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...54 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">                                 _______________.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68753FAC" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7518A484" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
@@ -12856,78 +31713,51 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4CCE2DAE" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>13.</w:t>
-[...26 lines deleted...]
-              <w:t>Gestor:</w:t>
+              <w:t>13.2. Gestor:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CBB4DEB" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9360" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2443"/>
               <w:gridCol w:w="1922"/>
               <w:gridCol w:w="1816"/>
@@ -14019,94 +32849,83 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
           <w:p w14:paraId="4F617E5B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>14. DOS CRITÉRIOS DE MEDIÇÃO E PAGAMENTO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ARTS. 6º, XXIII, “G” e 40, § 1º, II, </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DA  LEI</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nº </w:t>
-[...9 lines deleted...]
-              <w:t>14.133/2021)</w:t>
+              <w:t xml:space="preserve"> Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB5982" w14:paraId="24E0C171" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33D92B6E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
@@ -14198,60 +33017,51 @@
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>quantitativos, qualitativos e temporais</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Um exemplo de critério de mediç</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">ão é a utilização de </w:t>
+              <w:t xml:space="preserve">Um exemplo de critério de medição é a utilização de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>lista de checagem</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2953E2CC" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
@@ -14354,50 +33164,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66D25803" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="707"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Para </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>serviços não contínuos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> (como manutenção pontual de equipamento), também informar </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
@@ -14429,60 +33240,51 @@
           </w:p>
           <w:p w14:paraId="1ACA5DD4" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>14.2. Pra</w:t>
-[...8 lines deleted...]
-              <w:t>zos e recebimento:</w:t>
+              <w:t>14.2. Prazos e recebimento:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="607E4935" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="67CB631F" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
@@ -14642,116 +33444,98 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>) dias</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">, pelo responsável pelo seu acompanhamento e fiscalização, com </w:t>
-[...7 lines deleted...]
-              <w:t>verificação posterior da conformidade do material com as exigências contratuais.</w:t>
+              <w:t>, pelo responsável pelo seu acompanhamento e fiscalização, com verificação posterior da conformidade do material com as exigências contratuais.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D381F93" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0D201585" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nota: Trata-se do prazo para verificação do cumprimento de todas as exigências contratuais aplicáveis. O recebimento provisório consiste apenas na transferência da posse do b</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">em ou do resultado. Dependendo da complexidade do objeto, </w:t>
+              <w:t xml:space="preserve">Nota: Trata-se do prazo para verificação do cumprimento de todas as exigências contratuais aplicáveis. O recebimento provisório consiste apenas na transferência da posse do bem ou do resultado. Dependendo da complexidade do objeto, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>pode não haver necessidade de recebimento provisório</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">; nesse caso, não há prazo específico e deve-se informar que o recebimento será realizado </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
@@ -14759,498 +33543,329 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>no ato da entrega do serviço</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>cabendo à Administração pr</w:t>
-            </w:r>
+              <w:t>cabendo à Administração proceder diretamente ao recebimento definitivo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22E6599C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A088009" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O prazo da disposição acima será contado da comunicação do contratado acerca da conclusão do serviço.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3324D0F8" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26718759" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.4. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CONTRATADA fica obrigada a reparar, corrigir, remover, reconstruir ou substituir, às suas expensas, no todo ou em parte, o objeto em que se verificarem vícios, defeitos ou incorreções resultantes da execução ou materiais empregados, cabendo à fiscalização não atestar a última e/ou única medição de serviços até que sejam sanadas todas as eventuais pendências que possam vir a ser apontadas no recebimento provisório.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C621F38" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B54A8E6" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.5. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os serviços poderão ser rejeitados, no todo ou em parte, quando em desacordo com as especificações constantes neste Termo de Referência e na proposta, sem prejuízo da aplicação das penalidades.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49E03547" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3968C7B3" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.6. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Os serviços serão recebidos, definitivamente, no prazo de 30 (trinta) dias, por servidor ou comissão designada pela autoridade competente, mediante termo detalhado que comprove o atendimento das exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03C1EEE1" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41F5E0D7" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Nota: Quando houver recebimento provisório, informar que os serviços serão recebidos, definitivamente, no prazo de 30 (trinta) dias, contados a partir do recebimento provisório, por servidor ou comissão designada pela autoridade competente, mediante termo detalhado que comprove o atendimento das exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10BF6D4D" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AD0EA9B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...21 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.2.7.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Método de recebimento:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BC508A9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...251 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30EA18C2" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...90 lines deleted...]
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nota:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Os métodos de recebimento são utilizados para avaliar se o objeto contratado atende às disposições contratuais. No recebimento provisório de serviços, esses métodos verificam o cumprimento das exigências de caráter técnico. No recebimento definitivo, eles </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">avaliam a conformidade com </w:t>
+              <w:t xml:space="preserve">Os métodos de recebimento são utilizados para avaliar se o objeto contratado atende às disposições contratuais. No recebimento provisório de serviços, esses métodos verificam o cumprimento das exigências de caráter técnico. No recebimento definitivo, eles avaliam a conformidade com </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>todas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> as exigências contratuais aplicáveis. Exemplos de métodos incluem a utilização de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
@@ -15306,59 +33921,51 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51FDF5D8" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">14.2.8. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>O recebimento provisório ou definitivo não excluirá a</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> responsabilidade civil pela solidez e pela segurança do serviço nem a responsabilidade ético-profissional pela perfeita execução do contrato.</w:t>
+              <w:t>O recebimento provisório ou definitivo não excluirá a responsabilidade civil pela solidez e pela segurança do serviço nem a responsabilidade ético-profissional pela perfeita execução do contrato.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16CD3F4E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B025306" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
@@ -15436,87 +34043,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Prazo de pagamento: até </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="sans-serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 (trinta) dias após o recebimento definitivo do objeto com a respectiva </w:t>
-[...35 lines deleted...]
-              <w:t>iscal, fatura ou documento legalmente equivalente.</w:t>
+              <w:t>30 (trinta) dias após o recebimento definitivo do objeto com a respectiva nota fiscal, fatura ou documento legalmente equivalente.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B922EB8" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="sans-serif"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="521706A9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
@@ -15585,60 +34156,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>14.3.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">Os preços inicialmente </w:t>
-[...8 lines deleted...]
-              <w:t>contratados são fixos e irreajustáveis no prazo de 1 (um) ano, contado da data do orçamento estimado. A partir desse prazo, os preços serão reajustados conforme Índice Nacional de Preços ao Consumidor Amplo (IPCA).</w:t>
+              <w:t>Os preços inicialmente contratados são fixos e irreajustáveis no prazo de 1 (um) ano, contado da data do orçamento estimado. A partir desse prazo, os preços serão reajustados conforme Índice Nacional de Preços ao Consumidor Amplo (IPCA).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C79752E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A916490" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
@@ -15650,60 +34212,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">14.3.2. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>O reajuste será realizado por ap</w:t>
-[...8 lines deleted...]
-              <w:t>ostilamento.</w:t>
+              <w:t>O reajuste será realizado por apostilamento.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16CBD616" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB5982" w14:paraId="3F46D44C" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15722,71 +34275,51 @@
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>15. DO VALOR ESTIMADO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARTS. 6º, XXIII, “I”; 18, IV; 23 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> 24 DA LEI Nº 14.133/2021 E INSTRUÇÃO NORMATIVA nº 09/2024/SEA)</w:t>
+              <w:t>ARTS. 6º, XXIII, “I”; 18, IV; 23 E 24 DA LEI Nº 14.133/2021 E INSTRUÇÃO NORMATIVA nº 09/2024/SEA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB5982" w14:paraId="3132C02E" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B4B49B1" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
@@ -15818,161 +34351,131 @@
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="16" w:name="docs-internal-guid-cc80b772-7fff-e2c4-63"/>
             <w:bookmarkEnd w:id="16"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Garamond" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">O valor indicado na requisição trata-se apenas de estimativa. A análise detalhada de </w:t>
-[...18 lines deleted...]
-              <w:t>compreendendo a planilha e a instrução de pesquisa – será realizada, em momento oportuno, pela Diretoria de Planejamento e Gestão de Compras (DPGC).</w:t>
+              <w:t>O valor indicado na requisição trata-se apenas de estimativa. A análise detalhada de preços – compreendendo a planilha e a instrução de pesquisa – será realizada, em momento oportuno, pela Diretoria de Planejamento e Gestão de Compras (DPGC).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="494B5724" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6A5AD126" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nota: Em processos de obras a precificação é realizada pela Gerência de Obras e Manutenção (GEOMA). Nesses</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> casos, o texto acima deve ser editado.</w:t>
+              <w:t>Nota: Em processos de obras a precificação é realizada pela Gerência de Obras e Manutenção (GEOMA). Nesses casos, o texto acima deve ser editado.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39168D2D" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB5982" w14:paraId="358B5662" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
           <w:p w14:paraId="03036D78" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>16. DA ADEQUAÇÃO ORÇAMENTÁRIA (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “J” DA LEI Nº 14.133/2021 e ART. 4º, VII, DO DECRETO ESTADUAL Nº 47/2023)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB5982" w14:paraId="4CBB0F4E" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -16000,59 +34503,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A contratação seguirá após </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">a declaração de disponibilidade </w:t>
-[...7 lines deleted...]
-              <w:t>orçamentário-financeira</w:t>
+              <w:t>a declaração de disponibilidade orçamentário-financeira</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> emitida pela Superintendência do Fundo Estadual de Saúde em documento apensado ao processo.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A6C02FA" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -16076,73 +34571,51 @@
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. DA ANÁLISE DE RISCOS E MAPA DE RISCOS (ART. 18, X, DA LEI Nº 14.133/2021 </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> ART. 4º, III, DO DECRETO ESTADUAL Nº 47/2023)</w:t>
+              <w:t>17. DA ANÁLISE DE RISCOS E MAPA DE RISCOS (ART. 18, X, DA LEI Nº 14.133/2021 E ART. 4º, III, DO DECRETO ESTADUAL Nº 47/2023)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB5982" w14:paraId="16380861" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77EEE578" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:ind w:left="66"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -16215,60 +34688,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2796CC33" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nota</w:t>
-[...8 lines deleted...]
-              <w:t>: Manter o texto e numerar o Anexo. Não esquecer que a análise de risco deve ser anexada ao processo.</w:t>
+              <w:t>Nota: Manter o texto e numerar o Anexo. Não esquecer que a análise de risco deve ser anexada ao processo.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F247F64" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB5982" w14:paraId="4AA6E671" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
@@ -16338,156 +34802,124 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>18.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">As partes, por seus agentes </w:t>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:t>As partes, por seus agentes públicos ou por seus sócios, acionistas, administradores e colaboradores:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="397A43F9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>públicos ou por seus sócios, acionistas, administradores e colaboradores:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="397A43F9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>a) declaram que têm conhecimento das normas previstas na legislação, entre as quais nas Leis n°s 8.429/1992 e 12.846/2013, seus regulamentos e eventuais outras aplicáveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="228E6C8B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>a) declaram que têm conhecimento das normas previstas na legislação, entre as quais nas Leis n°s 8.429/1992 e 12.846/2013, seus regulamentos e eventuais outras aplicáveis;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="228E6C8B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+              <w:t>b) comprometem-se a não adotar práticas ou procedimentos que se enquadrem nas hipóteses previstas nas leis e regulamentos mencionados no inciso anterior e se comprometem em exigir o mesmo pelos terceiros por elas contratados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CE6D61B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">b) </w:t>
-[...30 lines deleted...]
-              <w:t>ontroladoria Geral do Estado (CGE) qualquer irregularidade que tiverem conhecimento acerca da execução do contrato; e</w:t>
+              <w:t>c) comprometem-se a notificar à Controladoria Geral do Estado (CGE) qualquer irregularidade que tiverem conhecimento acerca da execução do contrato; e</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EB099D5" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>d) declaram que têm ciência que a violação de qualquer das obrigações previstas na Instrução Normativa Conjunta CGE/SEA nº 01/2020, além d</w:t>
-[...7 lines deleted...]
-              <w:t>e outras, é causa para a rescisão unilateral do contrato, sem prejuízo da cobrança das perdas e danos, inclusive danos potenciais, causados à parte inocente e das multas pactuadas.</w:t>
+              <w:t>d) declaram que têm ciência que a violação de qualquer das obrigações previstas na Instrução Normativa Conjunta CGE/SEA nº 01/2020, além de outras, é causa para a rescisão unilateral do contrato, sem prejuízo da cobrança das perdas e danos, inclusive danos potenciais, causados à parte inocente e das multas pactuadas.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="680A59EB" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB5982" w14:paraId="63D37DF5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16504,50 +34936,51 @@
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>19. DO(S) RESPONSÁVEL(IS) PELA ELABORAÇÃO DO TERMO DE REFERÊNCIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB5982" w14:paraId="153E3C29" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1100"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="439400D0" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
@@ -16621,101 +35054,81 @@
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5434A74C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>M</w:t>
-[...9 lines deleted...]
-                    <w:t>ATRÍCULA</w:t>
+                    <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4022" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0302FFAE" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">TELEFONE / </w:t>
-[...9 lines deleted...]
-                    <w:t>E-MAIL</w:t>
+                    <w:t>TELEFONE / E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BB5982" w14:paraId="65319CE6" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3723" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0ECB3047" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
@@ -17113,61 +35526,51 @@
                 <w:tcPr>
                   <w:tcW w:w="4022" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3F85911C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">TELEFONE / </w:t>
-[...9 lines deleted...]
-                    <w:t>E-MAIL</w:t>
+                    <w:t>TELEFONE / E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BB5982" w14:paraId="6097BD2C" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3723" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1FB69F03" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
@@ -17304,63 +35707,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
           <w:p w14:paraId="17605DD1" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...11 lines deleted...]
-              <w:t>SUPERINTENDÊNCIA REQUISITANTE</w:t>
+              <w:t>21. DA AUTORIDADE COMPETENTE DA SUPERINTENDÊNCIA REQUISITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB5982" w14:paraId="3F75B072" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1237"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66D943B0" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -17462,61 +35853,51 @@
                 <w:tcPr>
                   <w:tcW w:w="4022" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0E917324" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">TELEFONE / </w:t>
-[...9 lines deleted...]
-                    <w:t>E-MAIL</w:t>
+                    <w:t>TELEFONE / E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BB5982" w14:paraId="1DB6EBA7" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3723" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3FCC5758" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
@@ -17701,78 +36082,51 @@
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="5F942713" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51ABFC50" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: </w:t>
-[...26 lines deleted...]
-              <w:t>o qual deve obrigatoriamente assinar o Termo de Referência.</w:t>
+              <w:t>Nota: Indicar o Superintendente da área, o qual deve obrigatoriamente assinar o Termo de Referência.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DFB5EEE" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="20FED30B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -17791,392 +36145,253 @@
     <w:p w14:paraId="086E67BC" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E8E4EF9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567" w:right="510"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Local, </w:t>
-[...7 lines deleted...]
-        <w:t>data a assinatura digital.</w:t>
+        <w:t>Local, data a assinatura digital.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0478585D" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17E29A37" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B42ECD2" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01842104" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+    <w:p w14:paraId="776B4300" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Versão nº </w:t>
-[...76 lines deleted...]
-        <w:t>/2026.</w:t>
+        <w:t>Versão nº 12, atualizada em 10/08/2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F33925" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+    <w:p w14:paraId="68F65D0B" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41E41E1A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+    <w:p w14:paraId="4E5C6D8D" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A validade deste documento está condicionada às assinaturas digitais no Sistema de Gestão de Processos Eletrônicos – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SGPe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6763B2B2" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+    <w:p w14:paraId="4AE38C0B" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76CB3C0A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+    <w:p w14:paraId="16806953" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">As notas que estão em vermelho foram acrescentadas para auxiliar no preenchimento do </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> finalizado.</w:t>
+        <w:t>As notas que estão em vermelho foram acrescentadas para auxiliar no preenchimento do Termo de Referência, e devem ser retiradas do documento finalizado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DCB429E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+    <w:p w14:paraId="57555B22" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29C79253" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+    <w:p w14:paraId="00961A39" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>As partes em destaque são editáveis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6845356B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+    <w:p w14:paraId="19789B48" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="421F3DB6" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+    <w:p w14:paraId="42E9D0D4" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Há restrições de edição neste documento, dessa forma caso seja necessária alguma alteração em partes restritas, solicitamos entrar em contato com DPGC/NASER, por meio do contato telefônico </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -18465,60 +36680,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69528073" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D16AB0C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:ind w:left="624"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. DAS </w:t>
-[...8 lines deleted...]
-        <w:t>ESPECIFICAÇÕES E QUANTIDADES</w:t>
+        <w:t>1. DAS ESPECIFICAÇÕES E QUANTIDADES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09ACBB16" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4291F8A9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -19121,77 +37327,75 @@
     <w:p w14:paraId="54566EB0" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E13879" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BB5982">
-      <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="even" r:id="rId11"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="680" w:right="618" w:bottom="1134" w:left="618" w:header="567" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="600" w:charSpace="40960"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0583A563" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="007E4B80">
+    <w:p w14:paraId="0583A563" w14:textId="77777777" w:rsidR="007D5726" w:rsidRDefault="007E4B80">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29C1DCD0" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="007E4B80">
+    <w:p w14:paraId="29C1DCD0" w14:textId="77777777" w:rsidR="007D5726" w:rsidRDefault="007E4B80">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
@@ -19201,82 +37405,79 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
-    <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="05010000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Poppins">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial;sans-serif">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
@@ -19286,116 +37487,243 @@
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="020B0603030804020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1386C08A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
-[...9 lines deleted...]
-  <w:p w14:paraId="7EE604EC" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+  <w:p w14:paraId="7EE604EC" w14:textId="4EADB34A" w:rsidR="00BB5982" w:rsidRDefault="001D3AB8">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="0" w:lineRule="atLeast"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="001D3AB8">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="2"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F6CBC16" wp14:editId="78C3FADE">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="5939155" cy="740410"/>
+              <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="451" name="Retângulo 451"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5939155" cy="740410"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:sdt>
+                          <w:sdtPr>
+                            <w:alias w:val="Data"/>
+                            <w:id w:val="77476837"/>
+                            <w:showingPlcHdr/>
+                            <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps'" w:xpath="/ns0:CoverPageProperties[1]/ns0:PublishDate[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
+                            <w:date>
+                              <w:dateFormat w:val="d 'de' MMMM 'de' yyyy"/>
+                              <w:lid w:val="pt-BR"/>
+                              <w:storeMappedDataAs w:val="dateTime"/>
+                              <w:calendar w:val="gregorian"/>
+                            </w:date>
+                          </w:sdtPr>
+                          <w:sdtContent>
+                            <w:p w14:paraId="6AFEA71A" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8">
+                              <w:pPr>
+                                <w:jc w:val="right"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:lang w:val="pt-BR"/>
+                                </w:rPr>
+                                <w:t>[Data]</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:sdtContent>
+                        </w:sdt>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>100000</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="bottomMargin">
+                <wp14:pctHeight>81000</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="5F6CBC16" id="Retângulo 451" o:spid="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:0;width:467.65pt;height:58.3pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:810;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:bottom;mso-position-vertical-relative:page;mso-width-percent:1000;mso-height-percent:810;mso-width-relative:margin;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnx9NR+QEAAMUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GO0zAQ/UfiDpb/aZKSsDRqulrtahHS&#10;AisWDuA6TmKReMzYbVKOw1X2YoydtuzCH+LH8ozHz++9Ga8vp6Fne4VOg6l4tkg5U0ZCrU1b8a9f&#10;bl+95cx5YWrRg1EVPyjHLzcvX6xHW6oldNDXChmBGFeOtuKd97ZMEic7NQi3AKsMHTaAg/AUYpvU&#10;KEZCH/pkmaZvkhGwtghSOUfZm/mQbyJ+0yjpPzWNU571FSduPq4Y121Yk81alC0K22l5pCH+gcUg&#10;tKFHz1A3wgu2Q/0X1KAlgoPGLyQMCTSNlipqIDVZ+oeah05YFbWQOc6ebXL/D1Z+3N8j03XF8yLj&#10;zIiBmvRZ+cefpt31wEKWPBqtK6n0wd5jUOnsHchvjhm47oRp1RUijJ0SNTGL9cmzCyFwdJVtxw9Q&#10;0wNi5yHaNTU4BEAygk2xK4dzV9TkmaRksXq9yoqCM0lnF3maZ7FtiShPty06/07BwMKm4khdj+hi&#10;f+c8safSU0l4zMCt7vvY+d48S1BhyET2gfAs3E/bKVq0PFmxhfpAchDmeaL5p00H+IOzkWap4u77&#10;TqDirH9vyJJVludh+GJAG3ya3cYgLy6WdCKMJJiK+9P22s/DurOo245eyaIyA1dkYaOjumDvzOhI&#10;nWYlij7OdRjGp3Gs+v37Nr8AAAD//wMAUEsDBBQABgAIAAAAIQADpwB+2AAAAAUBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqFMqIghxKhSBxLUtiOs2XhKDvY5itw1/z8IFLiOt&#10;ZjTztl7PwasjTclFNrBcFKCIu2gd9wZedk9Xt6BSRrboI5OBL0qwbs7PaqxsPPGGjtvcKynhVKGB&#10;Ieex0jp1AwVMizgSi/cep4BZzqnXdsKTlAevr4ui1AEdy8KAI7UDdZ/bQzCgY+ue+9fo2x06v3lL&#10;9oMfszGXF/PDPahMc/4Lww++oEMjTPt4YJuUNyCP5F8V7251swK1l9CyLEE3tf5P33wDAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA58fTUfkBAADFAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAA6cAftgAAAAFAQAADwAAAAAAAAAAAAAAAABTBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox inset=",0">
+                <w:txbxContent>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Data"/>
+                      <w:id w:val="77476837"/>
+                      <w:showingPlcHdr/>
+                      <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps'" w:xpath="/ns0:CoverPageProperties[1]/ns0:PublishDate[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
+                      <w:date>
+                        <w:dateFormat w:val="d 'de' MMMM 'de' yyyy"/>
+                        <w:lid w:val="pt-BR"/>
+                        <w:storeMappedDataAs w:val="dateTime"/>
+                        <w:calendar w:val="gregorian"/>
+                      </w:date>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:p w14:paraId="6AFEA71A" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8">
+                        <w:pPr>
+                          <w:jc w:val="right"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:lang w:val="pt-BR"/>
+                          </w:rPr>
+                          <w:t>[Data]</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:sdtContent>
+                  </w:sdt>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="page"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4E2498C2" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="0" w:lineRule="atLeast"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="654027F6" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="007E4B80">
+    <w:p w14:paraId="654027F6" w14:textId="77777777" w:rsidR="007D5726" w:rsidRDefault="007E4B80">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="557FFA02" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="007E4B80">
+    <w:p w14:paraId="557FFA02" w14:textId="77777777" w:rsidR="007D5726" w:rsidRDefault="007E4B80">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7459E8EA" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F9950B1" wp14:editId="67B99381">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>175895</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-34925</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="676910" cy="646430"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Figura2"/>
           <wp:cNvGraphicFramePr>
@@ -19451,61 +37779,51 @@
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Secretaria de estado da saúde</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6D5867BF" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Superintendência de AQUISIÇÕES E </w:t>
-[...9 lines deleted...]
-      <w:t>CONTRATOS</w:t>
+      <w:t>Superintendência de AQUISIÇÕES E CONTRATOS</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7390F921" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="10800"/>
       </w:tabs>
       <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -19637,51 +37955,51 @@
                       <w:pStyle w:val="Contedodoquadro"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="36"/>
                         <w:szCs w:val="36"/>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
                       <w:t>Original</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="17B3863B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D0ED5E6" wp14:editId="1D30BE76">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>175895</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-34925</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="676910" cy="646430"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Figura2"/>
           <wp:cNvGraphicFramePr>
@@ -19882,84 +38200,207 @@
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                               <w:color w:val="C0C0C0"/>
                               <w:sz w:val="36"/>
                               <w:szCs w:val="36"/>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
                             <w:t>Original</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr anchor="t">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="7207698A" id="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:0;width:53.65pt;height:20.35pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMXsH7BwIAAGQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ayJkiDOMXQorts&#10;a9Bu2FmRpVibLAqUEjt/P0p20m47dRgCKJTER/I9Ul7f9K1lR4XBgKv4dFJyppyE2rh9xb99vX+3&#10;5CxE4WphwamKn1TgN5u3b9adX6kZNGBrhYyCuLDqfMWbGP2qKIJsVCvCBLxydKkBWxFpi/uiRtFR&#10;9NYWs7JcFB1g7RGkCoFO74ZLvsnxtVYyPmgdVGS24lRbzCvmdZfWYrMWqz0K3xg5liH+oYpWGEdJ&#10;L6HuRBTsgOavUK2RCAF0nEhoC9DaSJU5EJtp+Qebp0Z4lbmQOMFfZAr/L6z8ctwiM3XFrzhzoqUW&#10;baFTuLWH8F1EhZ8F/nzY/SAhr+fL99dJsM6HFeGe/BbHXSAzse81tumfeLE+i3y6iKz6yCQdLpbT&#10;qyW1QtLVbL5MNkUpnsEeQ/yooGXJqDhS6iytOH4KcXA9u6RcAayp7421eYP73a1FdhTU79sy/Qas&#10;9Y0YTmfzsjynDIN7Tv9bHOtYR+M8W5BriusgZRiSW0f+SYOBdbbiyarkZ92j0iRnJp8LkmNFw8zR&#10;oyDq58kj0hmQHDXFfyV2hCS0yqP+SvwFlPODixd8axxgbssLdsmM/a7P0zI9D8IO6hNNkHCyAeI4&#10;tMrBh0MEbXK7Em7wGnWjUc6Kj88uvZWX++z1/HHY/AIAAP//AwBQSwMEFAAGAAgAAAAhALMz9+zb&#10;AAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQtYGIQsimQvxIPVWigOjR&#10;jZckwl5HttOGt8flApeVRjOa+bZaTM6KHYXYe0a4mCkQxI03PbcIb6/P5zcgYtJstPVMCN8UYVEf&#10;H1W6NH7PL7Rbp1bkEo6lRuhSGkopY9OR03HmB+LsffrgdMoytNIEvc/lzspLpa6l0z3nhU4P9NBR&#10;87UeHYJfus20LCyfFavHzftHME/NeIt4ejLd34FINKW/MBzwMzrUmWnrRzZRWIT8SPq9B0/Nr0Bs&#10;EQo1B1lX8j98/QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMXsH7BwIAAGQEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCzM/fs2wAAAAQBAAAP&#10;AAAAAAAAAAAAAAAAAGEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" o:allowincell="f" fillcolor="silver" stroked="f" strokeweight=".35mm">
+            <v:rect w14:anchorId="7207698A" id="_x0000_s1028" style="position:absolute;margin-left:0;margin-top:0;width:53.65pt;height:20.35pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMXsH7BwIAAGQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ayJkiDOMXQorts&#10;a9Bu2FmRpVibLAqUEjt/P0p20m47dRgCKJTER/I9Ul7f9K1lR4XBgKv4dFJyppyE2rh9xb99vX+3&#10;5CxE4WphwamKn1TgN5u3b9adX6kZNGBrhYyCuLDqfMWbGP2qKIJsVCvCBLxydKkBWxFpi/uiRtFR&#10;9NYWs7JcFB1g7RGkCoFO74ZLvsnxtVYyPmgdVGS24lRbzCvmdZfWYrMWqz0K3xg5liH+oYpWGEdJ&#10;L6HuRBTsgOavUK2RCAF0nEhoC9DaSJU5EJtp+Qebp0Z4lbmQOMFfZAr/L6z8ctwiM3XFrzhzoqUW&#10;baFTuLWH8F1EhZ8F/nzY/SAhr+fL99dJsM6HFeGe/BbHXSAzse81tumfeLE+i3y6iKz6yCQdLpbT&#10;qyW1QtLVbL5MNkUpnsEeQ/yooGXJqDhS6iytOH4KcXA9u6RcAayp7421eYP73a1FdhTU79sy/Qas&#10;9Y0YTmfzsjynDIN7Tv9bHOtYR+M8W5BriusgZRiSW0f+SYOBdbbiyarkZ92j0iRnJp8LkmNFw8zR&#10;oyDq58kj0hmQHDXFfyV2hCS0yqP+SvwFlPODixd8axxgbssLdsmM/a7P0zI9D8IO6hNNkHCyAeI4&#10;tMrBh0MEbXK7Em7wGnWjUc6Kj88uvZWX++z1/HHY/AIAAP//AwBQSwMEFAAGAAgAAAAhALMz9+zb&#10;AAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQtYGIQsimQvxIPVWigOjR&#10;jZckwl5HttOGt8flApeVRjOa+bZaTM6KHYXYe0a4mCkQxI03PbcIb6/P5zcgYtJstPVMCN8UYVEf&#10;H1W6NH7PL7Rbp1bkEo6lRuhSGkopY9OR03HmB+LsffrgdMoytNIEvc/lzspLpa6l0z3nhU4P9NBR&#10;87UeHYJfus20LCyfFavHzftHME/NeIt4ejLd34FINKW/MBzwMzrUmWnrRzZRWIT8SPq9B0/Nr0Bs&#10;EQo1B1lX8j98/QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMXsH7BwIAAGQEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCzM/fs2wAAAAQBAAAP&#10;AAAAAAAAAAAAAAAAAGEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" o:allowincell="f" fillcolor="silver" stroked="f" strokeweight=".35mm">
               <v:fill opacity="16448f"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70F63039" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="36"/>
                         <w:szCs w:val="36"/>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
                       <w:t>Original</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04107FD7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="588A3306"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Ttulo1"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11EF3759"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0672B0CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nivel3"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20051,51 +38492,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="316F30F6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1020FC7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
@@ -20177,51 +38618,51 @@
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47E02FB3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6B4CA39A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="707"/>
         </w:tabs>
         <w:ind w:left="707" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20317,51 +38758,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5656"/>
         </w:tabs>
         <w:ind w:left="5656" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6363"/>
         </w:tabs>
         <w:ind w:left="6363" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="604873FD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0E264582"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
@@ -20439,51 +38880,51 @@
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67FA2B86"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D102BDC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Ttulo1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20563,114 +39004,123 @@
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="719"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BB5982"/>
+    <w:rsid w:val="00163D1A"/>
+    <w:rsid w:val="001D3AB8"/>
+    <w:rsid w:val="007D5726"/>
     <w:rsid w:val="007E4B80"/>
     <w:rsid w:val="00BB5982"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4F4D80D7"/>
   <w15:docId w15:val="{073A0DF6-E60C-4A31-8E12-8C7B7FF8D813}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
@@ -21046,72 +39496,72 @@
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:overflowPunct w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:next w:val="LO-Normal"/>
+    <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:ind w:left="1193" w:hanging="425"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Forte">
     <w:name w:val="Strong"/>
@@ -21525,91 +39975,89 @@
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Corpodetexto"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:eastAsia="MS Gothic" w:hAnsi="Liberation Sans" w:cs="Tahoma"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpodetexto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="LO-Normal"/>
+    <w:link w:val="CorpodetextoChar"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lista">
     <w:name w:val="List"/>
     <w:basedOn w:val="Corpodetexto"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Legenda">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ndice">
     <w:name w:val="Índice"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="LO-Normal">
     <w:name w:val="LO-Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sumrio2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:next w:val="LO-Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText">
@@ -21876,66 +40324,95 @@
       <w:suppressAutoHyphens w:val="0"/>
       <w:overflowPunct w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contedodalista">
     <w:name w:val="Conteúdo da lista"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="567"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contedodoquadro">
     <w:name w:val="Conteúdo do quadro"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO1">
     <w:name w:val="LFO1"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
+    <w:name w:val="Título 1 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001D3AB8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="pt-PT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
+    <w:name w:val="Corpo de texto Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Corpodetexto"/>
+    <w:rsid w:val="001D3AB8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="pt-PT"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
       </a:accent2>
@@ -22003,65 +40480,103 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
+  <PublishDate/>
+  <Abstract/>
+  <CompanyAddress/>
+  <CompanyPhone/>
+  <CompanyFax/>
+  <CompanyEmail/>
+</CoverPageProperties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>35068</Characters>
+  <Pages>18</Pages>
+  <Words>7261</Words>
+  <Characters>39212</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>292</Lines>
-  <Paragraphs>82</Paragraphs>
+  <Lines>326</Lines>
+  <Paragraphs>92</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>41480</CharactersWithSpaces>
+  <CharactersWithSpaces>46381</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Carla Giani da Rocha</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pt-BR</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
     <vt:lpwstr>AA23C1CDCD2A4EE4A56909DF62A3080A_13</vt:lpwstr>