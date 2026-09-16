--- v2 (2026-08-25)
+++ v3 (2026-09-16)
@@ -413,63 +413,52 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Solicitação de c</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ontratação dos serviços de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                                                           </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">                                                                             .</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="0FC38A38" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B9A4462" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -688,127 +677,98 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2DCED778" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.2.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Existe Contrato anterior: </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> ) Sim  (   ) Não.</w:t>
+              <w:t xml:space="preserve"> Existe Contrato anterior: (   ) Sim  (   ) Não.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="732CD8E7" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A8A0C9B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">1.2.2. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrato anterior: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                     </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">                                       .</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3D12655C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="05C7461A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1701,85 +1661,62 @@
           </w:p>
           <w:p w14:paraId="65361714" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">3.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conforme informado no Estudo Técnico </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Preliminar, </w:t>
+              <w:t xml:space="preserve">Conforme informado no Estudo Técnico Preliminar, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">                                                           .</w:t>
+              <w:t xml:space="preserve">                                                             .</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67204017" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB5982" w14:paraId="48767892" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
@@ -2973,62 +2910,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Justificativa do </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>agrupamento de itens em lotes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                  </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">                                    .</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="134EEBAA" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55B39BD1" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3221,73 +3148,51 @@
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="034B1F48" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.2. Da </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">art. 41, II, da Lei nº 14.133/2021): </w:t>
+              <w:t xml:space="preserve">6.2. Da amostra  (art. 41, II, da Lei nº 14.133/2021): </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Não será necessária.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73FBC726" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D13ED47" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
@@ -5184,64 +5089,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">7.4.6. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Registro ou inscrição da empresa na entidade profissional: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">                          </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">                            .</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="22F353D3" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6BE37980" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -5296,64 +5189,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.4.7.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Licença de funcionamento:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                      </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">                                        .</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1AF3D222" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="16D11861" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5412,64 +5293,52 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Outras exigências de qualificação técnica:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                      </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">                                        .</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="7F2EEFB5" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46AEE731" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
@@ -5518,64 +5387,52 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
           <w:p w14:paraId="78160654" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">8. DA FORMA E CRITÉRIOS DE SELEÇÃO DO </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>8. DA FORMA E CRITÉRIOS DE SELEÇÃO DO FORNECEDOR  (</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “H” DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB5982" w14:paraId="5C8C97E3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -5619,73 +5476,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forma e </w:t>
-[...21 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Forma e critérios:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39E5C3DA" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3E97458E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
@@ -5758,64 +5593,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O critério de julgamento das propostas será o de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                                           </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">                                                             .</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="390612F2" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3911AE59" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
@@ -5869,73 +5692,61 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">8.1.3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Será considerado primeiro classificado, o fornecedor que, obedecendo às condições, especificações e procedimentos estabelecidos neste Termo de Referência e no Edital, apresentar o </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                                     </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve">                                                       </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="30E2DC4A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0A29D29C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
@@ -6128,65 +5939,52 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">contados a partir   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">              </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">                .</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="13851B97" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="F10D0C"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74803563" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6196,64 +5994,52 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">9.1.2. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O regime de execução da prestação dos serviços será</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                     </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">                                       .</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="758D0661" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3E3ABB56" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
@@ -6362,271 +6148,51 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">9.1.4. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">O </w:t>
-[...219 lines deleted...]
-              <w:t>(s).</w:t>
+              <w:t>O objeto deverá estar de acordo com as especificações do edital e atender a legislação a ele(s) pertinente(s).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="103006E8" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D85ADA0" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
@@ -7454,22636 +7020,2144 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>10.1. Compete ao gestor do contrato:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36A879B6" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">I - </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>I - iniciar, instruir, manifestar-se e submeter à autoridade competente para decisão os seguintes atos e procedimentos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7852175A" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>iniciar</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">a) prorrogação e suspensão de prazo; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0056C88B" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">b) alterações qualitativas e quantitativas; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C581EE4" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>instruir</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>c) revisão, reequilíbrio e repactuação dos preços registrados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BA5D29D" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">d) processo administrativo sancionador; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="238DCBB2" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>manifestar</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">e) recomendação de abertura de processo licitatório, quando for o caso; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11CC2C7B" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">-se e submeter à </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>f) quaisquer outros atos e procedimentos que impliquem a celebração de termo aditivo, apostilamento ou qualquer outro registro;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60D322BA" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>autoridade</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>g) cancelamento de ARP e extinção do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EE834AE" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>h) apuração e restituição de danos, prejuízos e indenizações à Administração Pública;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D39BB65" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>competente</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>II - coordenar, orientar e supervisionar a atuação dos fiscais do contrato ou da ARP, promovendo a integração das informações necessárias à adequada execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AD6F6C5" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> para </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>III - acompanhar a execução orçamentária e financeira da contratação, adotando as providências necessárias para assegurar a disponibilidade de recursos durante toda a vigência contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63C5BEAD" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>decisão</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">IV - manter controle atualizado e acompanhar os saldos de empenhos e dos pagamentos efetuados, evitando a realização de serviço ou fornecimento sem prévio empenho; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3430EE41" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">V - realizar o controle do valor e atualização das garantias e informar a unidade de contabilidade e finanças para os devidos registros; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="543113AC" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>os</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>VI - acompanhar a manutenção, pelo contratado, das condições estabelecidas no edital e contrato e das exigências legais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79CC8213" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">VII - promover o encaminhamento da documentação necessária à liquidação e ao pagamento, após o atesto da execução pelo fiscal do contrato, quando exigido; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35A715E1" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>seguintes</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">VIII - promover, quando couber, reunião inicial para apresentação do modelo de gestão, após a assinatura do contrato; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65FF1FB2" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">IX - requerer auxílio às áreas competentes em caso de dúvidas técnicas, administrativas ou jurídicas; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="076FCA08" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>atos</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">X - manter atualizadas as estimativas de consumo, tanto para apurar a suficiência do saldo até o término do contrato como para orientar as futuras contratações; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66A64AA1" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> e </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>XI - acompanhar a execução do Plano de Fiscalização, quando houver, bem como monitorar os riscos identificados na fase de planejamento da contratação, propondo medidas preventivas e corretivas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1489E566" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>procedimentos</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:lastRenderedPageBreak/>
+              <w:t>XII - consolidar as informações produzidas pelos fiscais, promovendo o acompanhamento sistemático da execução contratual e registrando as ocorrências relevantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0932248B" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7852175A" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+              <w:t>XIII - formalizar as comunicações oficiais com a contratada relativas à gestão administrativa do contrato, ressalvadas as atribuições específicas do fiscal;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63B09B98" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">a) </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>XIV - acompanhar o cumprimento das determinações decorrentes de notificações, glosas, sanções administrativas e demais medidas adotadas durante a execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="094E11C7" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>prorrogação</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>XV - elaborar relatório conclusivo da execução contratual ou da ARP, contendo avaliação do desempenho da contratada, das ocorrências registradas, das medidas adotadas e das recomendações para futuras contratações;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="130CC6ED" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> e </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>XVI - propor à autoridade competente medidas destinadas ao aperfeiçoamento da execução contratual, à mitigação de riscos e à prevenção da reincidência de falhas verificadas durante a execução;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C383E72" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>suspensão</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">XVII - receber definitivamente aquisições, obras ou serviços sob sua responsabilidade; e </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44C09F23" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> de </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>XVIII - qualquer outra que se faça necessária ao desempenho da atividade de gestão.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CA5E825" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Compete ao gestor setorial:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73C79287" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>prazo</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>I - coordenar administrativamente a execução da ARP compartilhada e do contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A4D42FF" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">; </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0056C88B" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+              <w:t>II - acompanhar a execução das contratações realizadas pelos órgãos e entidades participantes, consolidando as informações encaminhadas pelos respectivos gestores setoriais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11101784" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">b) </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>III - monitorar os saldos, a vigência e a utilização da ata, adotando as providências necessárias para sua adequada gestão;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3162E57E" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>alterações</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>IV - promover a instrução dos processos relativos à alteração, revisão, reequilíbrio econômico-financeiro, prorrogação, cancelamento, extinção e demais atos de gestão da ata, submetendo-os à autoridade competente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A0AD1A4" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>V - prestar orientação técnica aos gestores e fiscais setoriais quanto à execução das contratações decorrentes da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C194344" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>qualitativas</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>VI - analisar as ocorrências comunicadas pelos órgãos e entidades participantes e deliberar quanto às providências administrativas cabíveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00365482" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> e </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>VII - acompanhar o cumprimento das decisões administrativas relacionadas à ARP compartilhada e ao contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F54B9AC" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>quantitativas</w:t>
-[...7155 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>VIII - exercer outras atribuições necessárias ao gerenciamento da ARP compartilhada e do contrato compartilhado.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3063C90A" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F24466B" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>10.2. Compete ao fiscal do contrato:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DAE6325" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">I - </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">I - identificar o objeto contratado; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="161E480D" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>identificar</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>II - conhecer as condições estabelecidas no contrato, na ARP, no edital e nas especificações técnicas para o recebimento do objeto;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22BEEAC0" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> o </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">III - praticar os atos necessários à verificação do fiel cumprimento das obrigações, exigindo as providências necessárias para tal fim; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11407AEE" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>objeto</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>IV - verificar a conformidade da execução do objeto com as especificações técnicas, quantitativos, níveis mínimos de desempenho, indicadores de qualidade e demais requisitos previstos no edital, contrato ou ARP;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71B8B242" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">V - receber o objeto contratado, examinar e conferir notas fiscais, faturas ou documentos equivalentes e proceder ao atesto ou à certificação da despesa; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="559B77D9" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>contratado</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>VI - recusar produto ou serviço em desacordo com as condições fixadas em edital;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4851B2FF" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">; </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="161E480D" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+              <w:t>VII - anotar em registro próprio todas as ocorrências relacionadas à execução do contrato, apontando o que for necessário para a regularização das faltas ou dos defeitos observados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="014CC173" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">II - </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>VIII - manter organizado e atualizado o histórico da fiscalização, incluindo relatórios, fotografias, registros eletrônicos, notificações, comunicações e demais documentos produzidos durante a execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78A5FFF6" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>conhecer</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">IX - informar a seus superiores, em tempo hábil para a adoção das medidas convenientes, a situação que demandar decisão ou providência que ultrapasse sua competência; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13598080" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> as </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:lastRenderedPageBreak/>
+              <w:t>X - comunicar imediatamente ao gestor toda situação que possa ocasionar risco à continuidade da execução contratual, prejuízo ao interesse público ou dano ao erário;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BA35E60" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>condições</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>XI - fazer diligências à empresa contratada, se for o caso, adotando controles adequados e suficientes para registro destas ocorrências;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75688BB2" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>XII - exigir, por escrito, o refazimento ou correção, comunicando ao gestor do contrato nos casos de não atendimento ou quando as soluções ultrapassarem as suas competências;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46C43190" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>estabelecidas</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">XIII - notificar, por escrito, a contratada quanto ao não cumprimento das obrigações, fixando prazo para cumprimento ou apresentação de justificativa; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FAE2B90" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> no </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>XIV - encaminhar ao gestor do contrato a solicitação de instauração de processo administrativo sancionador, contendo os registros das ocorrências, notificações, defesas e justificativas da contratada, bem como a documentação necessária;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07CA33BE" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>contrato</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>XV - aceitar ou rejeitar, motivadamente, a indicação do preposto feita pela empresa contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="732FC062" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">XVI - manter contato com o preposto; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09F470EE" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>na</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">XVII - desempenhar suas atividades com autonomia e independência fiscalizatória, buscando as condições necessárias para o desempenho da função, comunicando ao gestor do contrato suas necessidades; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="019D21B9" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ARP, no </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">XVIII - acompanhar sistematicamente a execução do contrato, mantendo registros das ocorrências e dos documentos relativos à fiscalização; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04235FB9" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>edital</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">XIX - manter os registros de confirmação de recebimento dos comunicados à contratada; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C1BE172" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> e </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>XX - Elaborar relatórios periódicos de fiscalização, contendo a avaliação da execução contratual, as ocorrências verificadas, as providências adotadas e as recomendações encaminhadas ao gestor do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34A4C251" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>nas</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>XXI - assegurar o cumprimento do cronograma físico-financeiro;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FBF673B" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>XXII - encaminhar ao gestor do contrato, quando identificada a necessidade de modificação contratual, a respectiva proposta, acompanhada das devidas justificativas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CE8190D" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>especificações</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>XXIII - conhecer os prazos de execução contratual e fornecer subsídios para as prorrogações, quando necessárias, ou manifestar-se contrariamente à prorrogação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F15E0A9" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>XXIV - assegurar a presença dos documentos exigidos em contrato para fins de pagamento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1558A48A" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>técnicas</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>XXV - verificar, quando cabível, a manutenção das condições de habilitação, regularidade fiscal, trabalhista e previdenciária exigidas contratualmente, comunicando ao gestor eventual irregularidade;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04AD0041" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> para o </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>XXVI - apontar, por meio de instrumentos de medição, a necessidade de glosas em notas fiscais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BEF60FA" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>recebimento</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>XXVII - verificar o cumprimento das garantias técnicas, prazos de garantia, assistência técnica e demais obrigações pós-entrega previstas contratualmente, quando aplicáveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29684CD6" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> do </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>XXVIII - fiscalizar o cumprimento das normas de segurança do trabalho, proteção ambiental, acessibilidade e demais exigências legais incidentes sobre a execução contratual, quando compatíveis com o objeto contratado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21586484" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>objeto</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">XXIX - solicitar auxílio às áreas técnicas, administrativas, jurídicas ou de controle, quando necessário; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5714ED53" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="22BEEAC0" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+              <w:t>XXX - acompanhar o cumprimento das determinações expedidas pelo gestor do contrato e informar sobre sua efetiva implementação; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58E16D08" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">III - </w:t>
-[...236 lines deleted...]
-          <w:p w14:paraId="11407AEE" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+              <w:t>XXXI - conhecer os limites de sua atuação na atividade de fiscalização, bem como zelar pela estrita observância das cláusulas contratuais específicas e das normas internas aplicáveis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B20AA9D" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0163">
-[...332 lines deleted...]
-          <w:p w14:paraId="71B8B242" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+          </w:p>
+          <w:p w14:paraId="0F3E39A8" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-[...318 lines deleted...]
-          <w:p w14:paraId="559B77D9" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.3. Da Gestão das Atas de Registro de Preços Compartilhadas e dos Contratos Compartilhados</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="613695BB" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0163">
-[...188 lines deleted...]
-          <w:p w14:paraId="4851B2FF" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+          </w:p>
+          <w:p w14:paraId="061B0D84" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0163">
-[...296 lines deleted...]
-          <w:p w14:paraId="014CC173" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.3.1. Compete ao gestor da unidade gerenciadora</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56E2279D" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0163">
-[...350 lines deleted...]
-          <w:p w14:paraId="78A5FFF6" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I - Coordenar administrativamente a execução da ARP compartilhada e do contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D16A7BF" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0163">
-[...314 lines deleted...]
-          <w:p w14:paraId="13598080" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>II - Acompanhar a execução das contratações realizadas pelos órgãos e entidades participantes, consolidando as informações encaminhadas pelos respectivos gestores setoriais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="292E31F0" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0163">
+            <w:r w:rsidRPr="00753F18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">X - </w:t>
-[...326 lines deleted...]
-          <w:p w14:paraId="6BA35E60" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+              <w:t>III - monitorar os saldos, a vigência e a utilização da ata, adotando as providências necessárias para sua adequada gestão;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C3E9F13" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0163">
-[...224 lines deleted...]
-          <w:p w14:paraId="75688BB2" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IV - Promover a instrução dos processos relativos à alteração, revisão, reequilíbrio econômico-financeiro, prorrogação, cancelamento, extinção e demais atos de gestão da ata, submetendo-os à autoridade competente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39698268" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0163">
-[...332 lines deleted...]
-          <w:p w14:paraId="46C43190" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V - Prestar orientação técnica aos gestores e fiscais setoriais quanto à execução das contratações decorrentes da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FBC95D7" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0163">
-[...260 lines deleted...]
-          <w:p w14:paraId="6FAE2B90" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VI - Analisar as ocorrências comunicadas pelos órgãos e entidades participantes e deliberar quanto às providências administrativas cabíveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20CD2C94" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0163">
-[...368 lines deleted...]
-          <w:p w14:paraId="07CA33BE" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VII - acompanhar o cumprimento das decisões administrativas relacionadas à ARP compartilhada e ao contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A33EA93" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0163">
-[...188 lines deleted...]
-          <w:p w14:paraId="732FC062" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VIII - exercer outras atribuições necessárias ao gerenciamento da ARP compartilhada e do contrato compartilhado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34BB0E2D" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0163">
-[...62 lines deleted...]
-          <w:p w14:paraId="09F470EE" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+          </w:p>
+          <w:p w14:paraId="071BA918" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="007E6634" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-[...300 lines deleted...]
-          <w:p w14:paraId="019D21B9" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.3.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Compete ao fiscal da unidade gerenciadora da ARP compartilhada e do contrato compartilhado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B32C1E7" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0163">
-[...206 lines deleted...]
-          <w:p w14:paraId="04235FB9" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I - Acompanhar a execução das contratações decorrentes da ARP compartilhada e do contrato compartilhado, observando as informações prestadas pelos fiscais setoriais dos órgãos e entidades participantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75459FFE" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0163">
-[...134 lines deleted...]
-          <w:p w14:paraId="5C1BE172" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>II - Prestar suporte técnico e orientações aos fiscais setoriais quanto à correta fiscalização da execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B17D4C1" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0163">
-[...314 lines deleted...]
-          <w:p w14:paraId="34A4C251" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>III - consolidar e manter atualizados os registros de ocorrências, notificações, comunicações e demais informações relacionadas à execução da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C499ECC" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0163">
-[...80 lines deleted...]
-          <w:p w14:paraId="2FBF673B" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IV - Acompanhar o cumprimento das providências determinadas em decorrência das irregularidades identificadas pelos órgãos e entidades participantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F5DB1CE" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0163">
-[...242 lines deleted...]
-          <w:p w14:paraId="5CE8190D" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V - Comunicar ao gestor as irregularidades que possam comprometer a execução da ata ou demandem providências administrativas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="687B006E" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0163">
-[...260 lines deleted...]
-          <w:p w14:paraId="4F15E0A9" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VI - Subsidiar a instrução dos processos de alteração, revisão, cancelamento e demais atos relacionados à gestão da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51CC5892" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0163">
-[...134 lines deleted...]
-          <w:p w14:paraId="1558A48A" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VII - manter intercâmbio permanente com os fiscais setoriais, promovendo a uniformização dos procedimentos de fiscalização;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="276EC65C" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0163">
-[...260 lines deleted...]
-          <w:p w14:paraId="04AD0041" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VIII - exercer outras atribuições relacionadas ao acompanhamento da execução da ARP compartilhada e do contrato compartilhado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FBC91C9" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0163">
-[...170 lines deleted...]
-          <w:p w14:paraId="7BEF60FA" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+          </w:p>
+          <w:p w14:paraId="6031A81B" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="007E6634" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-[...282 lines deleted...]
-          <w:p w14:paraId="29684CD6" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.3.3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Verificada irregularidade na execução das contratações decorrentes de ARP compartilhada e de contrato compartilhado, nos termos do Decreto estadual nº 1.560, de 11 de junho de 2026, deverão ser observadas as seguintes instruções:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C0AF6B6" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0163">
-[...368 lines deleted...]
-          <w:p w14:paraId="21586484" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I - O fiscal setorial da unidade participante:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BA79B53" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0163">
-[...206 lines deleted...]
-          <w:p w14:paraId="5714ED53" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a) notificará a contratada para regularização e apresentação de justificativa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67FEBF0E" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0163">
-[...206 lines deleted...]
-          <w:p w14:paraId="58E16D08" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00EE0163" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b) comunicará à unidade gerenciadora, no ato da notificação; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32F45853" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0163">
-[...350 lines deleted...]
-          <w:p w14:paraId="5B20AA9D" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c) solicitará a apuração de infração administrativa ao gestor setorial, por meio de relatório técnico, quando cabível;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62ED32A1" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="0F3E39A8" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>II - O gestor setorial da unidade participante:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40BC3975" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753F18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a) analisará os fatos relatados pelo fiscal; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FF517B9" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00753F18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b) solicitará a instauração de processo administrativo sancionador à unidade gerenciadora;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="489BBBFE" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00753F18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>III - O fiscal da unidade gerenciadora:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1987EA6C" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00753F18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a) analisará as informações e os documentos encaminhados pela unidade participante;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E390156" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00753F18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b) verificará, junto aos demais órgãos e entidades participantes, a existência de ocorrências relacionadas à mesma ARP ou contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BF4FA63" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00753F18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c) reunirá os processos administrativos relacionados aos fatos para subsidiar a análise conjunta; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40368002" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00753F18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>d) elaborará manifestação técnica e a encaminhará ao gestor da unidade gerenciadora, sugerindo, quando cabível, a instauração de processo administrativo sancionador;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05D9909E" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00753F18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>IV - O gestor da unidade gerenciadora:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="068DA03E" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00753F18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a) realizará o juízo de admissibilidade;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02492FC3" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00753F18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b) decidirá pela instauração do processo administrativo sancionador, quando cabível;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CB9F905" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00753F18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c) avaliará demais providências administrativas que deverão ser adotadas em processos autônomos; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="159322F7" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRPr="00753F18" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00753F18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
-[...7014 lines deleted...]
-              <w:t>.</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>d) avaliará medidas que devam ser adotadas pela Administração, objetivando evitar a repetição de fatos ou de irregularidades semelhantes às apuradas.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48B128A9" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4F71A772" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -30747,106 +9821,76 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>l) manter endereço eletrônico de e-mail válido para fins de comunicação com a CONTRATANTE por todo o período de contratação, com a comunicação imediata à CONTRATANTE em caso de alteração;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66E93178" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">m) realizar cadastro no </w:t>
             </w:r>
-            <w:r>
-[...23 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:color w:val="000000"/>
+                </w:rPr>
+                <w:t>Portal Externo do SGP-e</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> para que possa </w:t>
             </w:r>
-            <w:r>
-[...23 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:color w:val="000000"/>
+                </w:rPr>
+                <w:t>assinar eletronicamente com certificação digital</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> todos os documentos firmados com a CONTRATANTE; e</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B1BAEA6" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>n) não subcontratar, ceder ou transferir, total ou parcialmente, o objeto do contrato.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1007D8EB" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
@@ -30921,73 +9965,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11.3. Obrigações específicas da CONTRATANTE:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70C97383" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:bookmarkStart w:id="14" w:name="docs-internal-guid-4f07382d-7fff-e34a-4f"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">a) comunicar à </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> relacionadas aos objetos entregues;</w:t>
+              <w:t>a) comunicar à CONTRATADA quaisquer ocorrências relacionadas aos objetos entregues;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B616E42" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>b) efetuar o pagamento da CONTRATADA de acordo com a forma de pagamento estipulada na licitação e no contrato;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63CFDBFA" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -31666,64 +10688,52 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">              </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">                .</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="4D6C3F88" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4CCE2DAE" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
@@ -31915,122 +10925,116 @@
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BB5982" w14:paraId="5FB8DEE3" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2442" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5F4B3FBB" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1922" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="64D8DC65" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="6E8C0B5F" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0D9D1EF2" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
@@ -32465,122 +11469,116 @@
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BB5982" w14:paraId="2F3B6FE6" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2442" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0B205EA3" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1922" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="73DB50A7" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3FB214C6" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2DD3BE62" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
@@ -32859,73 +11857,51 @@
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14. DOS CRITÉRIOS DE MEDIÇÃO E PAGAMENTO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARTS. 6º, XXIII, “G” e 40, § 1º, II, </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> Nº 14.133/2021)</w:t>
+              <w:t>ARTS. 6º, XXIII, “G” e 40, § 1º, II, DA  LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB5982" w14:paraId="24E0C171" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33D92B6E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
@@ -33331,64 +12307,52 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">) dias, a partir </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">               </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">                 .</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="00A6998C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="125D37F3" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -34247,79 +13211,119 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB5982" w14:paraId="3F46D44C" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="5D69CF69" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+          <w:p w14:paraId="5D69CF69" w14:textId="69980313" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>15. DO VALOR ESTIMADO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ARTS. 6º, XXIII, “I”; 18, IV; 23 E 24 DA LEI Nº 14.133/2021 E INSTRUÇÃO NORMATIVA nº 09/2024/SEA)</w:t>
+              <w:t>ARTS. 6º, XXIII, “I”; 18, IV; 23 E 24 DA LEI Nº 14.133/2021 E INSTRUÇÃO NORMATIVA nº 0</w:t>
+            </w:r>
+            <w:r w:rsidR="0046381B">
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/202</w:t>
+            </w:r>
+            <w:r w:rsidR="0046381B">
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/SEA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB5982" w14:paraId="3132C02E" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B4B49B1" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
@@ -35121,134 +14125,128 @@
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0ECB3047" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2407D3B5" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4022" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5B519E45" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BB5982" w14:paraId="54CB279F" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3723" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3B5D099C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -35563,134 +14561,128 @@
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1FB69F03" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3BFEE6B9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4022" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3CE60D44" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="38412829" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="36AE8B4E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -35890,134 +14882,128 @@
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3FCC5758" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1D3FA137" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4022" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2D187115" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BB5982" w14:paraId="3C99490C" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3723" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0D7B21EA" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -36191,121 +15177,145 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B42ECD2" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="776B4300" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
+    <w:p w14:paraId="776B4300" w14:textId="324B49A5" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Versão nº 12, atualizada em 10/08/2026.</w:t>
+        <w:t>Versão nº 1</w:t>
+      </w:r>
+      <w:r w:rsidR="004F790F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, atualizada em </w:t>
+      </w:r>
+      <w:r w:rsidR="004F790F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0/08/2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68F65D0B" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E5C6D8D" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">A validade deste documento está condicionada às assinaturas digitais no Sistema de Gestão de Processos Eletrônicos – </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">A validade deste documento está condicionada às assinaturas digitais no Sistema de Gestão de Processos Eletrônicos – SGPe. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE38C0B" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16806953" w14:textId="77777777" w:rsidR="001D3AB8" w:rsidRDefault="001D3AB8" w:rsidP="001D3AB8">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -37327,54 +16337,54 @@
     <w:p w14:paraId="54566EB0" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E13879" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BB5982">
-      <w:headerReference w:type="default" r:id="rId10"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="680" w:right="618" w:bottom="1134" w:left="618" w:header="567" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="600" w:charSpace="40960"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0583A563" w14:textId="77777777" w:rsidR="007D5726" w:rsidRDefault="007E4B80">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="29C1DCD0" w14:textId="77777777" w:rsidR="007D5726" w:rsidRDefault="007E4B80">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -37462,50 +16472,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Poppins">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial;sans-serif">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="sans-serif">
+    <w:altName w:val="Liberation Mono"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="020B0603030804020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
@@ -37558,126 +16569,100 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:sdt>
-[...25 lines deleted...]
-                        </w:sdt>
+                        <w:p w14:paraId="6B402504" w14:textId="16D8F6F4" w:rsidR="00D94668" w:rsidRPr="00D94668" w:rsidRDefault="00D94668">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:lang w:val="pt-BR"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:lang w:val="pt-BR"/>
+                            </w:rPr>
+                            <w:t>Versão atualizada agosto 2026</w:t>
+                          </w:r>
+                        </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>100000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="bottomMargin">
                 <wp14:pctHeight>81000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns="">
           <w:pict>
-            <v:rect w14:anchorId="5F6CBC16" id="Retângulo 451" o:spid="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:0;width:467.65pt;height:58.3pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:810;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:bottom;mso-position-vertical-relative:page;mso-width-percent:1000;mso-height-percent:810;mso-width-relative:margin;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnx9NR+QEAAMUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GO0zAQ/UfiDpb/aZKSsDRqulrtahHS&#10;AisWDuA6TmKReMzYbVKOw1X2YoydtuzCH+LH8ozHz++9Ga8vp6Fne4VOg6l4tkg5U0ZCrU1b8a9f&#10;bl+95cx5YWrRg1EVPyjHLzcvX6xHW6oldNDXChmBGFeOtuKd97ZMEic7NQi3AKsMHTaAg/AUYpvU&#10;KEZCH/pkmaZvkhGwtghSOUfZm/mQbyJ+0yjpPzWNU571FSduPq4Y121Yk81alC0K22l5pCH+gcUg&#10;tKFHz1A3wgu2Q/0X1KAlgoPGLyQMCTSNlipqIDVZ+oeah05YFbWQOc6ebXL/D1Z+3N8j03XF8yLj&#10;zIiBmvRZ+cefpt31wEKWPBqtK6n0wd5jUOnsHchvjhm47oRp1RUijJ0SNTGL9cmzCyFwdJVtxw9Q&#10;0wNi5yHaNTU4BEAygk2xK4dzV9TkmaRksXq9yoqCM0lnF3maZ7FtiShPty06/07BwMKm4khdj+hi&#10;f+c8safSU0l4zMCt7vvY+d48S1BhyET2gfAs3E/bKVq0PFmxhfpAchDmeaL5p00H+IOzkWap4u77&#10;TqDirH9vyJJVludh+GJAG3ya3cYgLy6WdCKMJJiK+9P22s/DurOo245eyaIyA1dkYaOjumDvzOhI&#10;nWYlij7OdRjGp3Gs+v37Nr8AAAD//wMAUEsDBBQABgAIAAAAIQADpwB+2AAAAAUBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqFMqIghxKhSBxLUtiOs2XhKDvY5itw1/z8IFLiOt&#10;ZjTztl7PwasjTclFNrBcFKCIu2gd9wZedk9Xt6BSRrboI5OBL0qwbs7PaqxsPPGGjtvcKynhVKGB&#10;Ieex0jp1AwVMizgSi/cep4BZzqnXdsKTlAevr4ui1AEdy8KAI7UDdZ/bQzCgY+ue+9fo2x06v3lL&#10;9oMfszGXF/PDPahMc/4Lww++oEMjTPt4YJuUNyCP5F8V7251swK1l9CyLEE3tf5P33wDAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA58fTUfkBAADFAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAA6cAftgAAAAFAQAADwAAAAAAAAAAAAAAAABTBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:rect w14:anchorId="5F6CBC16" id="Retângulo 451" o:spid="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:0;width:467.65pt;height:58.3pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:810;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:bottom;mso-position-vertical-relative:page;mso-width-percent:1000;mso-height-percent:810;mso-width-relative:margin;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPm3Kt+AEAAMUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GO0zAQ/UfiDpb/aZKSsDRqulrtahHS&#10;AisWDuA6TmKReMzYbVKOw1X2YoydtuzCH+LH8ozHz++9Ga8vp6Fne4VOg6l4tkg5U0ZCrU1b8a9f&#10;bl+95cx5YWrRg1EVPyjHLzcvX6xHW6oldNDXChmBGFeOtuKd97ZMEic7NQi3AKsMHTaAg/AUYpvU&#10;KEZCH/pkmaZvkhGwtghSOUfZm/mQbyJ+0yjpPzWNU571FSduPq4Y121Yk81alC0K22l5pCH+gcUg&#10;tKFHz1A3wgu2Q/0X1KAlgoPGLyQMCTSNlipqIDVZ+oeah05YFbWQOc6ebXL/D1Z+3N8j03XF8yLj&#10;zIiBmvRZ+cefpt31wEKWPBqtK6n0wd5jUOnsHchvjhm47oRp1RUijJ0SNTGL9cmzCyFwdJVtxw9Q&#10;0wNi5yHaNTU4BEAygk2xK4dzV9TkmaRksXq9yoqCM0lnF3maZ7FtiShPty06/07BwMKm4khdj+hi&#10;f+c8safSU0l4zMCt7vvY+d48S1BhyET2gfAs3E/bKVp0tmIL9YHkIMzzRPNPmw7wB2cjzVLF3fed&#10;QMVZ/96QJassz8PwxYA2+DS7jUFeXCzpRBhJMBX3p+21n4d1Z1G3Hb2SRWUGrsjCRkd1wd6Z0ZE6&#10;zUoUfZzrMIxP41j1+/dtfgEAAP//AwBQSwMEFAAGAAgAAAAhAAOnAH7YAAAABQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoUyoiCHEqFIHEtS2I6zZeEoO9jmK3DX/PwgUuI61m&#10;NPO2Xs/BqyNNyUU2sFwUoIi7aB33Bl52T1e3oFJGtugjk4EvSrBuzs9qrGw88YaO29wrKeFUoYEh&#10;57HSOnUDBUyLOBKL9x6ngFnOqdd2wpOUB6+vi6LUAR3LwoAjtQN1n9tDMKBj65771+jbHTq/eUv2&#10;gx+zMZcX88M9qExz/gvDD76gQyNM+3hgm5Q3II/kXxXvbnWzArWX0LIsQTe1/k/ffAMAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBPm3Kt+AEAAMUDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQADpwB+2AAAAAUBAAAPAAAAAAAAAAAAAAAAAFIEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset=",0">
                 <w:txbxContent>
-                  <w:sdt>
-[...25 lines deleted...]
-                  </w:sdt>
+                  <w:p w14:paraId="6B402504" w14:textId="16D8F6F4" w:rsidR="00D94668" w:rsidRPr="00D94668" w:rsidRDefault="00D94668">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:lang w:val="pt-BR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:lang w:val="pt-BR"/>
+                      </w:rPr>
+                      <w:t>Versão atualizada agosto 2026</w:t>
+                    </w:r>
+                  </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4E2498C2" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="0" w:lineRule="atLeast"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
@@ -37922,51 +16907,51 @@
                           <w:pPr>
                             <w:pStyle w:val="Contedodoquadro"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                               <w:color w:val="C0C0C0"/>
                               <w:sz w:val="36"/>
                               <w:szCs w:val="36"/>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
                             <w:t>Original</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr anchor="t">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns="">
           <w:pict>
             <v:rect w14:anchorId="555CA9C8" id="PowerPlusWaterMarkObject95839" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:53.65pt;height:20.35pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDh4B1rAwIAAF0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+p0kDnbqq6YQ2jRdg&#10;FQPx7Dp2Y3B81tlt0n/P2Um7AU9DqJJ7tu+7u++7c9Y3Q2fZUWEw4Go+n5WcKSehMW5f829f798s&#10;OQtRuEZYcKrmJxX4zeb1q3XvV6qCFmyjkFEQF1a9r3kbo18VRZCt6kSYgVeOLjVgJyJtcV80KHqK&#10;3tmiKsurogdsPIJUIdDp3XjJNzm+1krGB62DiszWnGqLecW87tJabNZitUfhWyOnMsQ/VNEJ4yjp&#10;JdSdiIId0PwVqjMSIYCOMwldAVobqTIHYjMv/2Dz2AqvMhcSJ/iLTOH/hZWfj1tkpql5xZkTHbVo&#10;C73CrT2E7yIq/CTw58PuBwl5vVi+vU6C9T6sCPfotzjtApmJ/aCxS//Eiw1Z5NNFZDVEJunwajl/&#10;t6RWSLqqFstkU5TiCewxxA8KOpaMmiOlztKK48cQR9ezS8oVwJrm3libN7jf3VpkR0H9vi3Tb8Ra&#10;34rxtFqU5TllGN1z+t/iWMd6GufqilxTXAcpw5jcOvJPGoyssxVPViU/674oTXJm8rkgOVU0zhw9&#10;CqJ+njwinQHJUVP8F2InSEKrPOovxF9AOT+4eMF3xgHmtjxjl8w47Iap5ztoTjQ6wskWiNzYIwfv&#10;DxG0yX1KgNFrEoxmOEs9vbf0SJ7vs9fTV2HzCwAA//8DAFBLAwQUAAYACAAAACEAszP37NsAAAAE&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBC1gYhCyKZC/Eg9VaKA6NGNlyTC&#10;Xke204a3x+UCl5VGM5r5tlpMzoodhdh7RriYKRDEjTc9twhvr8/nNyBi0my09UwI3xRhUR8fVbo0&#10;fs8vtFunVuQSjqVG6FIaSilj05HTceYH4ux9+uB0yjK00gS9z+XOykulrqXTPeeFTg/00FHztR4d&#10;gl+6zbQsLJ8Vq8fN+0cwT814i3h6Mt3fgUg0pb8wHPAzOtSZaetHNlFYhPxI+r0HT82vQGwRCjUH&#10;WVfyP3z9AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOHgHWsDAgAAXQQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALMz9+zbAAAABAEAAA8AAAAA&#10;AAAAAAAAAAAAXQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABlBQAAAAA=&#10;" o:allowincell="f" fillcolor="silver" stroked="f" strokeweight=".35mm">
               <v:fill opacity="16448f"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="4BBD105E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="36"/>
                         <w:szCs w:val="36"/>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
                       <w:t>Original</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
@@ -38198,93 +17183,92 @@
                           <w:pPr>
                             <w:pStyle w:val="Contedodoquadro"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                               <w:color w:val="C0C0C0"/>
                               <w:sz w:val="36"/>
                               <w:szCs w:val="36"/>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
                             <w:t>Original</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr anchor="t">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns="">
           <w:pict>
             <v:rect w14:anchorId="7207698A" id="_x0000_s1028" style="position:absolute;margin-left:0;margin-top:0;width:53.65pt;height:20.35pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMXsH7BwIAAGQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ayJkiDOMXQorts&#10;a9Bu2FmRpVibLAqUEjt/P0p20m47dRgCKJTER/I9Ul7f9K1lR4XBgKv4dFJyppyE2rh9xb99vX+3&#10;5CxE4WphwamKn1TgN5u3b9adX6kZNGBrhYyCuLDqfMWbGP2qKIJsVCvCBLxydKkBWxFpi/uiRtFR&#10;9NYWs7JcFB1g7RGkCoFO74ZLvsnxtVYyPmgdVGS24lRbzCvmdZfWYrMWqz0K3xg5liH+oYpWGEdJ&#10;L6HuRBTsgOavUK2RCAF0nEhoC9DaSJU5EJtp+Qebp0Z4lbmQOMFfZAr/L6z8ctwiM3XFrzhzoqUW&#10;baFTuLWH8F1EhZ8F/nzY/SAhr+fL99dJsM6HFeGe/BbHXSAzse81tumfeLE+i3y6iKz6yCQdLpbT&#10;qyW1QtLVbL5MNkUpnsEeQ/yooGXJqDhS6iytOH4KcXA9u6RcAayp7421eYP73a1FdhTU79sy/Qas&#10;9Y0YTmfzsjynDIN7Tv9bHOtYR+M8W5BriusgZRiSW0f+SYOBdbbiyarkZ92j0iRnJp8LkmNFw8zR&#10;oyDq58kj0hmQHDXFfyV2hCS0yqP+SvwFlPODixd8axxgbssLdsmM/a7P0zI9D8IO6hNNkHCyAeI4&#10;tMrBh0MEbXK7Em7wGnWjUc6Kj88uvZWX++z1/HHY/AIAAP//AwBQSwMEFAAGAAgAAAAhALMz9+zb&#10;AAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQtYGIQsimQvxIPVWigOjR&#10;jZckwl5HttOGt8flApeVRjOa+bZaTM6KHYXYe0a4mCkQxI03PbcIb6/P5zcgYtJstPVMCN8UYVEf&#10;H1W6NH7PL7Rbp1bkEo6lRuhSGkopY9OR03HmB+LsffrgdMoytNIEvc/lzspLpa6l0z3nhU4P9NBR&#10;87UeHYJfus20LCyfFavHzftHME/NeIt4ejLd34FINKW/MBzwMzrUmWnrRzZRWIT8SPq9B0/Nr0Bs&#10;EQo1B1lX8j98/QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMXsH7BwIAAGQEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCzM/fs2wAAAAQBAAAP&#10;AAAAAAAAAAAAAAAAAGEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" o:allowincell="f" fillcolor="silver" stroked="f" strokeweight=".35mm">
               <v:fill opacity="16448f"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70F63039" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="36"/>
                         <w:szCs w:val="36"/>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
                       <w:t>Original</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04107FD7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="588A3306"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:pStyle w:val="Ttulo1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -39027,100 +18011,102 @@
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="719"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BB5982"/>
     <w:rsid w:val="00163D1A"/>
     <w:rsid w:val="001D3AB8"/>
+    <w:rsid w:val="0046381B"/>
+    <w:rsid w:val="004F790F"/>
     <w:rsid w:val="007D5726"/>
     <w:rsid w:val="007E4B80"/>
     <w:rsid w:val="00BB5982"/>
+    <w:rsid w:val="00D94668"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4F4D80D7"/>
   <w15:docId w15:val="{073A0DF6-E60C-4A31-8E12-8C7B7FF8D813}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
@@ -39518,50 +18504,51 @@
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:next w:val="LO-Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:ind w:left="1193" w:hanging="425"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Forte">
     <w:name w:val="Strong"/>
@@ -40361,51 +19348,51 @@
       <w:szCs w:val="22"/>
       <w:lang w:val="pt-PT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
     <w:name w:val="Corpo de texto Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Corpodetexto"/>
     <w:rsid w:val="001D3AB8"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="pt-PT"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sgpe.sea.sc.gov.br/capdoc/pergunta_frequente/nova-como-realizar-a-assinatura-digital-via-portal-externo/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.sgpe.sea.sc.gov.br/portal-externo/inicio" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
@@ -40486,51 +19473,51 @@
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
-  <PublishDate/>
+  <PublishDate>2026-08-10T00:00:00</PublishDate>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
   <Words>7261</Words>
   <Characters>39212</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>