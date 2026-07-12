--- v0 (2026-06-01)
+++ v1 (2026-07-12)
@@ -1,25279 +1,20230 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/word/_rels/header2.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="61AA3FF1" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5B63E0C2" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>TERMO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>REFERÊNCIA</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="21B25502" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...4 lines deleted...]
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:pStyle w:val="Corpodetexto"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro"/>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Processo SGPe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro"/>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> SES </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
-[...10 lines deleted...]
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>XXXXX</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>XXXX</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="51740218" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...4 lines deleted...]
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6A8140C9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7B9F58B3" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2B1ACAA2" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9570" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...4 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9570"/>
       </w:tblGrid>
-      <w:tr>
-[...7727 lines deleted...]
-      <w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="4BBD3DF1" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="90" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="3DDC6937" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>DA FORMA E CRITÉRIOS DE SELEÇÃO DO FORNECEDOR  (</w:t>
-[...9 lines deleted...]
-              <w:t>ART. 6º, XXIII, “H” DA LEI Nº 14.133/2021)</w:t>
+              <w:t>REQUISITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="2FF812C1" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="90" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...503 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="35FE3406" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="741E8C1D" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52F22EBE" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5AF446E2" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9570" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9570"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB5982" w14:paraId="6A726AAE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="90" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
-[...18 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="685044F5" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>9. DA EXECUÇÃO DO OBJETO (</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:t>1. DO OBJETO (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ARTS. 6º, XXIII, “E”; 18, III, e 40, § 1º, II e III, DA LEI Nº 14.133/2021)</w:t>
+              <w:t xml:space="preserve">ARTS. 6º, XXIII, “A”; 18, II; e </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>40, § 1º, I, DA LEI Nº 14.133/2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00BB5982" w14:paraId="73DA79CC" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:widowControl w:val="false"/>
+          <w:p w14:paraId="427382D5" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="646EF540" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Solicitação de c</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ontratação dos serviços de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                           </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="0FC38A38" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B9A4462" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Utilizar o mesmo objeto do Documento de Oficialização da Demanda e do Estudo Técnico Preliminar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O objeto da licitação deve ser sucinto e claro.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="483E4CBA" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="786"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19124F58" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="786"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>As condições de vigência</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e prorrogação constam no item 13.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E7A994A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7057A02B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.1. Especificações e quantidades:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CA88E39" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1965239C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Conforme Anexo I.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5813D7BC" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C482CC1" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: A resposta deve ser apresentada em quadro de itens, seja no Anexo I ou neste campo, não sendo aceita apenas a indicação do número da </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>requisição. Cada item da requisição corresponde a um item da contratação, devendo os itens ser numerados de forma sequencial e contínua, ainda que organizados em lotes, sem reinício da contagem.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47E99957" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67AC8568" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.2 Histórico de contratação do objeto:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6086C8B6" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DCED778" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.2.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Existe Contr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ato anterior: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ) Sim  (   ) Não.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="732CD8E7" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A8A0C9B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2.2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrato anterior: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                     </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="3D12655C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05C7461A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.3. Do catálogo eletrônico de padronização de compras (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>art. 19, II, da Lei nº 14.133/2021):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48D91874" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B8BFF25" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.3.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="docs-internal-guid-6abf636b-7fff-04c4-ec"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As especificações contidas nos anexos respeitam o Catálogo de Materiais e Serviços do Governo do Estado, cuja consulta pode ser feita no </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId7">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>link</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54C80296" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18180DA9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.3.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Em caso de divergência entre as descrições e especificações constantes no presente Termo de Referência e no Catálogo, prevalecem as primeiras.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DD0C5B6" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D3DD598" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.4. Da natureza do objeto (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>art. 20 da Lei nº 14.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>33/2021 e art. 5º, parágrafo único, do Decreto Estadual nº 2.355/202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4838196F" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B34A2D9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.4.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Os </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>serviços</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> objeto desta contratação são caracterizados como comuns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>com características</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> técnicas e funcionais, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>definid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s por meio de especificações usuais existentes no </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>mercado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D582B69" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A86270C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">1.4.2. </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="docs-internal-guid-783195fb-7fff-6608-21"/>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Os serviços não se enquadram como sendo de luxo, nos termos do Decreto Estadual nº 2.355/2022.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6794D145" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="532D4312" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>1.4.3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="docs-internal-guid-76c93148-7fff-9625-e0"/>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Não se enquadram como bens de luxo, os quais, conforme definição do art. 2º, II, da Resolução TCU nº 341/2022, são </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>aqueles “de consumo ostentatório, opulento, de abordagem personalizada ou refinada, de elevado grau de sofisticação, de distribuição seletiva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>, alto preço, escassez, raridade e exclusividade, com forte apelo estético, de tradição ou história, cuja qualidade supera a das demandas ordinárias das unidades do Tribunal, por haver substitutos com características técnicas e funcionais equivalentes de q</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ualidade comum”.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A72DED0" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="77D3581F" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7F75B5" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2. DA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>FUNDAMENTAÇÃO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DA CONTRATAÇÃO (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ART. 6º, XXIII, “B” DA LEI Nº 14.133/2021)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="12EFC7C7" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01E8A662" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="228"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5543C0A9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conforme disposto no Estudo Técnico Preliminar, a contratação se justifica por ____.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2343030B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CD879D6" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Nota: Incluir a justificativa do ETP.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77C6F376" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2676E536" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Justificativas adicionais:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A441F76" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6277B959" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Nota: Se houver necessidade, caso contrário, retirar esse item.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="260E701D" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="228"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="28495311" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="13CFDC76" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+              </w:rPr>
+              <w:t>DA DESCRIÇÃO DA SOLUÇÃO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ARTS. 6º, XXIII, “C”, e 18, </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="docs-internal-guid-68a9f3bc-7fff-f1c6-27"/>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+              </w:rPr>
+              <w:t>1º, VII, DA LEI Nº 14.133/2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="5B47ACC9" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20046F7F" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65361714" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conforme informado no Estudo Técnico </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Preliminar, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                           .</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67204017" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="48767892" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="67BC9394" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4. DOS REQUISITOS DA CONTRATAÇÃO (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ART. 6º, XXIII, “D” DA LEI Nº 14.133/2021)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="119E7020" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03FC50C9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01B3D709" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1. As propostas apresentadas deverão atender aos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>seguintes requisitos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B4D2798" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09F4DC53" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>4.1.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Especificações e quantidades do objeto (item 1.1.).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11B50823" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6905F217" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>4.1.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Critérios de aceitação da proposta (item 6.).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24255238" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46CFFD78" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1.3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Critérios de habilitação (item 7.).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="343BB73E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71F18669" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="4" w:name="docs-internal-guid-691a6fca-7fff-d671-73"/>
+            <w:bookmarkEnd w:id="4"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>4.1.4.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif"/>
+              </w:rPr>
+              <w:t>Condições de execução do objeto (item 9.).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59BE4F85" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74FD9860" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leis e </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>regulamentações:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FCB8CC4" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EE418A3" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Informar </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>legislações</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e/ou regulamentações específicas do objeto.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F921277" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71DB0C69" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4.3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Padrões mínimos de qualidade e desempenho:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B780649" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46961F52" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Caso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> necessário, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>indicar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> padrões mínimos de qualidade e desempenho específicos do objeto. Todos os itens devem constar no Termo de Referência.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="083C6FEC" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="6B32DDE3" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="064048BB" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...3 lines deleted...]
-                <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DOS PARÂMETROS DA AQUISIÇÃO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="144FFD3E" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="197730E6" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C9B9C88" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1. </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="docs-internal-guid-d411983c-7fff-b8e8-81"/>
+            <w:bookmarkEnd w:id="5"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do tratamento diferenciado a Microempresas (ME) e Empresas de Pequeno Porte (EPP), conforme o </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>disposto no art. 48 da Lei Complementar nº 123/2006 e art. 4º da Lei nº 14.133/2021:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48D0D0FE" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DEE73F9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">5.1.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Quando o valor referencial do item for inferior a R$ 80.000,00, a participação será exclusiva para ME/EPP.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FE3C6D1" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="304EEB9C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quando o valor referencial do item for </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>superior a R$ 80.000,00, não será admitida a aplicação de cotas para ME/EPP, ressalvada essa prerrogativa apenas em licitações destina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>das à contratação de serviços ou obras.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EB1958A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DC2AF1D" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>5.2. N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ecessidade de vistoria prévia (visita técnica)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ão será exigida.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10C4DF87" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BBFF869" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Nota: Caso seja necessária a realização de vistoria, deve-se informar expressamente essa exigência, bem como os dados de contato, o local, a data e o horário para sua realização. Também é preciso indicar o período em que a vistoria poderá ocorrer, compreen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>dido entre a data de publicação do edital e o dia anterior à abertura da sessão.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EA9C117" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11616D65" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>5.2.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>A realização de vistoria prévia será facultativa, não constituindo requisito obrigatório para participação no certame.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Todavia, as licitantes declaram-se cientes de qu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e, após a apresentação das propostas, não serão admitidas alegações posteriores de impossibilidade de cumprimento das obrigações contratuais, seja por desconhecimento dos serviços ou por eventuais dificuldades técnicas não previstas. Caso a licitante opte </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">por não realizar a vistoria, deverá apresentar a respectiva Declaração de Não Realização de Vistoria, conforme modelo constante do Anexo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>X.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> O Atestado de Vistoria, para as empresas que optarem por sua realização, encontra-se no Anexo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61AE6D98" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BAF3901" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Atentar-se à numeração dos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>nexos.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C2AE4EF" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="649D6B2E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>5.3. P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>articipação de consórcios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (art. 18º, IX, da Lei 14.133/2021): </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Não será admitida.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0625B30F" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F52F6C7" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.3.1. </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="6" w:name="docs-internal-guid-214fd639-7fff-397b-58"/>
+            <w:bookmarkEnd w:id="6"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A vedação à </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>participação de consórcios de empresas no presente procedimento licitatório não compromete a competitividade. A formação de consórcios mostra-se recomendável apenas em contratações de alta complexidade ou de grande vulto, hipótese que não se aplica ao obje</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>to em análise. Admitir consórcios em contratação de baixa complexidade e de menor expressão econômica poderia, ao contrário, comprometer o princípio da competitividade, na medida em que possibilitaria a união de potenciais concorrentes que, individualmente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>, possuem plena capacidade de participar do certame. Tal prática configuraria uma distorção, reduzindo a concorrência efetiva e prejudicando a vantajosidade da contratação para a Administração Pública.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CD21033" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01C4618D" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>5.4. Subcontratação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Não será admitida.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65DF1CB6" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B5D5EB1" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Como regra, não será admitida. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Excepcionalmente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>, a critério da unidade e em função das peculiaridades do objeto, poderá ser autorizada.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08067E5A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C29F232" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>5.5. Do agrupamento de itens em lotes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                     .</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="703D6E82" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FC56549" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Obrigatório informar se a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>contratação será por item ou por lote.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52CBAFA8" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B1EAFE6" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.5.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justificativa do </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>agrupamento de itens em lotes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="134EEBAA" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55B39BD1" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Caso o agrupamento seja por lote deverá ser apresentada justificativa. Se não for por lote, apenas responder que não </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>se aplica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="666D9091" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="7D84EC6E" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB302F2" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6. DOS CRITÉRIOS DE ACEITAÇÃO DA PROPOSTA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="53BEC57A" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F6F3517" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2552"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18549A62" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">6.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>proposta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> deverá conter o descritivo completo do item cotado, apresentando:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00B37227" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F2EFFC1" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>6.1.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Descrição do objeto, valor unitário e total, número do Cadastro de Pessoa Física – CPF ou do Cadastro Nacional de Pessoa Jurídica – CNPJ do proponente, endereço físico, endereço eletrônico e telefone de contato, data de emissão e validade, nome completo e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> identificação do responsável.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49169B28" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="034B1F48" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.2. Da </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">amostra </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">art. 41, II, da Lei nº 14.133/2021): </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não será necessária.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73FBC726" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D13ED47" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Se for necessária, informar a necessidade e acrescentar justificativa, local para entrega, prazo de entrega e formulário de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>avaliação de amostra deverá ser anexado ao termo de referência.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20827990" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="487E48B4" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.3. Da garantia dos itens: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Não se aplica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FB7EE7E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E452E17" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Nota:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quando for o caso, incluir o prazo de garantia dos itens do presente contrato, é de XX dias ininterruptos, a partir da data de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>finalização da execução dos serviços.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F060BC8" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25FEF949" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.4. Da garantia de proposta (art. 58 da Lei nº 14.133/2021): </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não haverá exigência de garantia.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41AE2249" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50663045" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.4.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Justificativa da solicitação de garantia de proposta: Não se aplica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B56BA87" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="493EC9B9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Se for solicitado </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">garantia de proposta, essa não poderá ser superior a 1% (um por cento) do valor estimado para a contratação. A garantia de proposta será devolvida aos licitantes no prazo de 10 (dez) dias úteis, contado da assinatura do contrato ou </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>da data em que for declarada fracassada a licitação. A solicitação de garantia de proposta deve ser justificada.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08CDA1A4" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="2906ADCA" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="58AABC4D" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="960"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>7. DA HABILITAÇÃO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="6B31FF24" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0045F3BB" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2552"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16A3FC24" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Para a habilitação, exige-se que o licitante comprove os seguintes requisitos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C0CB531" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2552"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E8FDEE9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.1. Habilitação </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>j</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>urídica:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70679950" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="517177E4" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.1.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pessoa física: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>édula de identidade ou documento equivalente que, por força de lei, tenha validade para fins de identificação em todo o território nacional.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="091139FA" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74E9DE9E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.1.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Empresário individual: Inscrição no Registro Público de Empresas Mercantis, a cargo da Junta Comercial da respectiva sede.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B0E5972" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="008A429C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.1.3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Microempreendedor individual – MEI: Certificado da Condição de Microempreendedor Individual – CCMEI, cuja aceitação ficará c</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ondicionada à verificação da autenticidade no sítio </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:tgtFrame="_top">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>https://www.gov.br/empresas-e-negocios/pt-br/empreendedor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="InternetLink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="532A0621" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E3A0752" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.1.4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sociedade empresária, sociedade limitada unipesso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>al – SLU ou sociedade identificada como empresa individual de responsabilidade limitada – EIRELI: Inscrição do ato constitutivo, estatuto ou contrato social no Registro Público de Empresas Mercantis, a cargo da Junta Comercial da respectiva sede, acompanha</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>da de documento comprobatório de seus administradores.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63377FDF" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="633178DC" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.1.5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sociedade simples: Inscrição do ato constitutivo no Registro Civil de Pessoas Jurídicas do local de sua sede, acompanhada de documento comprobatório de seus administradores.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BF66A82" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3760EE38" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">7.1.6. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Filial, suc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ursal ou agência de sociedade simples ou empresária: Inscrição do ato constitutivo da filial, sucursal ou agência da sociedade simples ou empresária, respectivamente, no Registro Civil das Pessoas Jurídicas ou no Registro Público de Empresas Mercantis onde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opera, com averbação no Registro onde tem sede a matriz.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C9FB0E3" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3551C670" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.1.7.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sociedade empresária estrangeira: Portaria de autorização de funcionamento no Brasil, publicada no Diário Oficial da União e arquivada na Junta Comercial da unidade federativa onde se locali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zar a filial, agência, sucursal ou estabelecimento, a qual será considerada como sua sede, conforme Instrução Normativa DREI/ME nº 77/2020.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D368597" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FAFAF99" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota: Os documentos apresentados deverão estar acompanhados de todas as alterações ou da consolidação respectiva.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21F04DD6" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:ind w:right="-6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AE6C8A3" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.2. Habilitação fiscal, social e trabalhista:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22ABCA0B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3372BDA5" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prova de inscrição no Cadastro Nacional de Pessoas Jurídicas ou no Cadastro de Pessoas Físicas, conforme o caso.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53E23EE1" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="299312B5" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.2.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Prova de regularidade fiscal perante a Fazenda Nacional, mediante apresentação de certidão expedida conjuntamente pela Secretaria da Receita Federal do Brasil (RFB) e pela Procuradoria-Geral da Fazenda Nacional (PGFN), referente a todos os créditos tribut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ários federais e à Dívida Ativa da União (DAU) por elas administrados, inclusive aqueles relativos à Seguridade Social, nos termos da Portaria Conjunta nº 1.751, de 02 de outubro de 2014, do Secretário da Receita Federal do Brasil e da Procuradora-Geral da</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Fazenda Nacional.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A4182D9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E457130" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prova de regularidade com o Fundo de Garantia do Tempo de Serviço (FGTS).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1913F450" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D906B8B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.4. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prova de inexistência de débitos inadimplidos perante a Justiça do Trabalho, mediante a apresentação de certidão negativa ou positiva com efeito de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> negativa, nos termos do Título VII-A da Consolidação das Leis do Trabalho, aprovada pelo Decreto-Lei nº 5.452/1943.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="187A7C1B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DF7CBA9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.5. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prova de inscrição no cadastro de contribuintes [Estadual/Distrital] ou [Municipal/Distrital] relativo ao domicílio ou sede do forn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ecedor, pertinente ao seu ramo de atividade e compatível com o objeto contratual.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="164CE08C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E4F1FA5" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.6. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prova de regularidade com a Fazenda [Estadual/Distrital] e [Municipal/Distrital] do domicílio ou sede do fornecedor, relativa à atividade em cujo exercício contrata o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>u concorre.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C7DCD0A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="612FD924" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Caso o fornecedor seja considerado isento dos tributos [Estadual/Distrital] ou [Municipal/Distrital] relacionados ao objeto contratual, deverá comprovar tal condição mediante a apresentação de declaração da Fazenda Pública respectiva do </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>seu domicílio ou sede, ou outra equivalente, na forma da lei.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03AA121F" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O fornecedor enquadrado como MEI, que pretenda auferir os benefícios do tratamento diferenciado previstos na Lei Complementar nº 123/2006, estará dispensado da prova de inscrição nos cadastros d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e contribuintes estadual e municipal.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E85F326" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63CDC202" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.3. Qualificação econômico-financeira (art. 18, IX, da Lei nº 14.133/2021):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6798B252" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67FDEDB2" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1200"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.3.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Certidão negativa de insolvência civil expedida pelo distribuidor do domicílio ou sede do licitante, caso se trate de pessoa </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>física, desde que admitida a sua participação na licitação (art. 5º, inciso II, alínea “c”, da Instrução Normativa Seges/ME nº 116/2021), ou de sociedade simples.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1394B3D0" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1200"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AC2E67D" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1200"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">7.3.2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Certidão negativa de falência expedida pelo distribuidor da sede do fornecedor, confo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rme art. 69, caput e inciso II, da Lei nº 14.133/2021.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32111E88" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55CD0812" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.4. Qualificação técnica (art. 18, IX, da Lei nº 14.133/2021):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35BB6B03" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2552"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72052F13" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.4.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Comprovação de aptidão para o fornecimento de serviços similares de complexidade tecnológica e operacional equivalente ou superior com o objeto desta contratação, por meio da apresentação de certidões ou atestados, por pessoas jurídicas de direito público</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ou privado, ou regularmente emitido(s) pelo conselho profissional competente: Não será necessário.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BEBD5B3" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31722026" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota: Caso seja necessária a comprovação de aptidão para execução do objeto, deverá ser expressamente informada essa exigência.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02482FC5" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="265D4381" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.4.2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Justificativa da ne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cessidade de comprovação de aptidão:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62F36269" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E134FFB" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota: Caso não seja necessário comprovação de aptidão, informar que não se aplica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35F010FF" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55C8E50C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.4.3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="7" w:name="docs-internal-guid-b627dd4b-7fff-1328-3c"/>
+            <w:bookmarkEnd w:id="7"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O documento de comprovação de aptidão para o fornecimento de serviços deve conter as seguintes informações:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1707D21B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) prazo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>contratual – data de início e término;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="221419FF" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>b) local da prestação dos serviços;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78360A59" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>c) natureza da prestação dos serviços;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C37F9CF" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>d) quantidades executadas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A774F3F" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>e) caracterização do bom desempenho do licitante; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E27DD94" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">f) identificação da pessoa jurídica emitente, bem como o </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>nome e o cargo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A6C71BA" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D53A2E4" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota: Caso não seja necessário comprovação de aptidão, informar que não se aplica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C9CF91F" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D0DCA23" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.4.4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Para fins da comprovação de que trata o item 7.4.1, os atestados deverão dizer respeito a contratos executados com as seguintes características míni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mas:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1510A38B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A5EC4AB" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota: Caso não seja necessário comprovação de aptidão, informar que não se aplica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60AB9E4C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32E4C312" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.4.5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Parcela de maior relevância:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D1C4DE1" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11E45708" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota: Caso não seja necessário comprovação de aptidão, informar que não se aplica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FEB7A69" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07C40A4E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="8" w:name="docs-internal-guid-21a2114d-7fff-2f1e-6d"/>
+            <w:bookmarkEnd w:id="8"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>7.4.5.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apresentação de comprovante(s) de aptidão emitido(s) por pessoa(s) jurídica(s) de direito público ou privado, em nome do licitante, que comprovem quantitativos razoáveis, assim considerados razoáveis o montante mínimo de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>% (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> por cento), de acordo com o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bjeto da licitação. Ainda, será admitida, para fins de comprovação de quantitativo mínimo, a apresentação e o somatório de diferentes atestados executados de forma concomitante. Os atestados de capacidade técnica poderão ser apresentados em nome da matriz </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ou da filial do fornecedor.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06CC0511" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BEB0F87" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota: Conforme art. 67, § 1º, da Lei 14.133/2021, só é possível a exigência de comprovação de aptidão (atestado de capacidade técnica) quanto às parcelas de maior relevância, entendidas essas como as que possuem valor individual igual ou superior a 4% (qua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tro por cento) do valor total estimado da contratação. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E para o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> § 2º do </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>referido</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> artigo, havendo a previsão de quantitativos mínimos como característica a compor os atestados, observar o limite máximo de 50% (cinquenta por cento) da quantidade que se prete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nde efetivamente contratar.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63BF8A47" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4628B6A3" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">7.4.6. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registro ou inscrição da empresa na entidade profissional: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                          </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="22F353D3" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BE37980" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Se não for item necessário, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> que não se aplica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10B91804" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27DB1650" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2552"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.4.7.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Licença de funcionamento:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                      </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="1AF3D222" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2552"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16D11861" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Se não for item necessário, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> que não se aplica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EA0F34A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FA2449C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.4.8.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Outras exigências de qualificação técnica:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                      </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="7F2EEFB5" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46AEE731" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2552"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Se não for item necessário, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> que não se aplica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EE82721" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="7FFDC743" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="78160654" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">8. DA FORMA E CRITÉRIOS DE SELEÇÃO DO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>FORNECEDOR  (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ART. 6º, XXIII, “H” DA LEI Nº 14.133/2021)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="5C8C97E3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45D25432" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30F4C992" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forma e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>critérios</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39E5C3DA" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E97458E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8.1.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A forma de seleção </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="9" w:name="docs-internal-guid-6ea921d0-7fff-0b76-90"/>
+            <w:bookmarkEnd w:id="9"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dar-se-á </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">por meio de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">procedimento </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>licitatório</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C543DBD" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56D15DBD" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.1.2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O critério de julgamento das propostas será o de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                           </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="390612F2" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3911AE59" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Nota: Conforme art. 33, incisos I ao VI, da Lei nº 14.133/2021 (exemplo: menor preço).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="765A5D67" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03BE26CB" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.1.3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Será considerado primeiro classificado, o fornecedor que, obedecendo às condições, especificações e procedimentos estabelecidos neste Termo de Referência e no Edital, apresentar o </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                     </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="30E2DC4A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A29D29C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Nota: Conforme a e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>scolha indicada no item 8.1.2, quanto à forma de separação dos itens — por item ou por lote (exemplo: menor preço por item). Todos os itens deverão constar no Termo de Referência.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01816858" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="111E6963" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="18ABC7D8" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9. DA EXECUÇÃO DO OBJETO (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ARTS. 6º, XXIII, “E”; 18, III, e 40, § 1º, II e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> III, DA LEI Nº 14.133/2021)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="42FD826A" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56BDAC1E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Nvel2-Red"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
                 <w:rFonts w:eastAsia="sans-serif"/>
                 <w:b/>
-                <w:i w:val="false"/>
-[...1 lines deleted...]
-                <w:iCs w:val="false"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4580DABB" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Nvel2-Red"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="sans-serif"/>
                 <w:b/>
-                <w:i w:val="false"/>
-                <w:iCs w:val="false"/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
-[...3 lines deleted...]
-          <w:p>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>9.1. Execução do objeto:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B541DFC" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="650F3585" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>9.1.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A execução será formalizada por meio de contrato, com prazo inicial de vigência de 2 (dois) anos, passível de prorrogação sucessiva, observando-se o limite máximo de 10 (dez) anos. A prorrogação dependerá de atesto da autoridade competente, comprovando qu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>e as condições e preços permanecem vantajosos para a Administração. Durante a vigência contratual, será permitida negociação com a CONTRATADA ou, se necessário, a extinção do contrato, sem prejuízo para quaisquer das partes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">contados a partir   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="13851B97" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
-              <w:widowControl w:val="false"/>
-[...154 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="F10D0C"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74803563" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.1.2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O regime de execução da prestação dos serviços será</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="pt-BR"/>
-[...57 lines deleted...]
-              </w:numPr>
+              </w:rPr>
+              <w:t xml:space="preserve">                                     </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="758D0661" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...48 lines deleted...]
-              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E3ABB56" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...29 lines deleted...]
-              </w:numPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Preencher conforme o </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">º, XXVIII, XXIX, XXX, XXXI, XXXII, XXXIII e XXXIV, da Lei nº 14.133/2021 (exemplo: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mpreitada por preço global, empreitada por preço unitário ou demais regimes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E31B512" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...97 lines deleted...]
-              <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03FC63C9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...42 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">9.1.3. </w:t>
             </w:r>
             <w:bookmarkStart w:id="10" w:name="docs-internal-guid-035efd94-7fff-4520-41"/>
             <w:bookmarkEnd w:id="10"/>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...21 lines deleted...]
-              <w:widowControl w:val="false"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os funcionários da CONTRATADA deverão apresentar-se sempre com identificação e/ou cred</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encial nas unidades requisitantes, respeitando as normas de cada instituição.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="048CCD65" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...22 lines deleted...]
-              <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28B05816" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...21 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">9.1.4. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...20 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>objeto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:widowControl w:val="false"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>deverá</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>estar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acordo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> com as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>especificações</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>edital</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atender</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>legislação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ele</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(s) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pertinente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(s).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="103006E8" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...22 lines deleted...]
-              <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D85ADA0" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.1.5.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="docs-internal-guid-493fcf68-7fff-06ab-d6"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...13 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t>As quantidades licitadas e informadas são estimativas, podendo a CONTRATANTE requisitar quantidades maiores ou menores conforme a efetiva necessidade, respeitando-se os limites estabelecidos pela legislação.</w:t>
-[...5 lines deleted...]
-              <w:widowControl w:val="false"/>
+              <w:t xml:space="preserve">As quantidades licitadas e informadas são </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>estimativas, podendo a CONTRATANTE requisitar quantidades maiores ou menores conforme a efetiva necessidade, respeitando-se os limites estabelecidos pela legislação.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C62A792" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p>
+          </w:p>
+          <w:p w14:paraId="5FC35AB6" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
-              <w:widowControl w:val="false"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">9.1.6. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:b w:val="false"/>
-                <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A execução contratual observará as rotinas </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs w:val="false"/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">previstas no Anexo </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-                <w:bCs w:val="false"/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs w:val="false"/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...5 lines deleted...]
-              <w:widowControl w:val="false"/>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="647BEDAE" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...24 lines deleted...]
-              <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="015A05D4" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...18 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Descrição detalhada dos métodos, rotinas, etapas, tecnologias, procedimentos, frequência e periodicidade de execução do trabalho. Este item poderá constar em um Anexo (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>nesse caso</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, informar a numeração do anexo).</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...2 lines deleted...]
-              <w:widowControl w:val="false"/>
+          <w:p w14:paraId="759E52C8" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...23 lines deleted...]
-              <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55DAA869" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">9.1.7. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-                <w:bCs w:val="false"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Endereços de execução:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...2 lines deleted...]
-              <w:widowControl w:val="false"/>
+          <w:p w14:paraId="407B9CC9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...20 lines deleted...]
-            </w:r>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="00FF00"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="8773" w:type="dxa"/>
-              <w:jc w:val="left"/>
               <w:tblInd w:w="222" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
-              <w:tblCellMar>
-[...4 lines deleted...]
-              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="1650"/>
+              <w:gridCol w:w="1651"/>
               <w:gridCol w:w="2325"/>
               <w:gridCol w:w="2039"/>
               <w:gridCol w:w="2758"/>
             </w:tblGrid>
-            <w:tr>
-              <w:trPr/>
+            <w:tr w:rsidR="00BB5982" w14:paraId="2EB618E0" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1650" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="613AA049" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Calibri" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>UNIDADE</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2325" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="2124057C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Calibri" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>ENDEREÇO</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2039" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="7DF32E46" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Calibri" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>TELEFONE</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2758" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="75433786" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                      <w:tab w:val="left" w:pos="3000" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="2017"/>
+                      <w:tab w:val="left" w:pos="3000"/>
                     </w:tabs>
-                    <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Calibri" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
-              <w:trPr/>
+            <w:tr w:rsidR="00BB5982" w14:paraId="73BED55F" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1650" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="1AE51355" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
-[...2 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:widowControl w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2325" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="61236211" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
-[...2 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:widowControl w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2039" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="25761D3D" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
-[...2 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:widowControl w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2758" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="3F4C78B0" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                      <w:tab w:val="left" w:pos="3000" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="2017"/>
+                      <w:tab w:val="left" w:pos="3000"/>
                     </w:tabs>
-                    <w:suppressAutoHyphens w:val="true"/>
-[...2 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
-              <w:trPr/>
+            <w:tr w:rsidR="00BB5982" w14:paraId="4B5FE40A" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1650" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="7B0C8AC1" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
-[...2 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:widowControl w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2325" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="2B340806" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
-[...2 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:widowControl w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2039" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="0624960A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
-[...2 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:widowControl w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2758" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="449CB887" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                      <w:tab w:val="left" w:pos="3000" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="2017"/>
+                      <w:tab w:val="left" w:pos="3000"/>
                     </w:tabs>
-                    <w:suppressAutoHyphens w:val="true"/>
-[...2 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
-              <w:trPr/>
+            <w:tr w:rsidR="00BB5982" w14:paraId="1B996346" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1650" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="38BC3B09" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
-[...2 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:widowControl w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2325" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="28319539" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
-[...2 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:widowControl w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2039" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="11367417" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
-[...2 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:widowControl w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2758" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="71105BA9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                      <w:tab w:val="left" w:pos="3000" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="2017"/>
+                      <w:tab w:val="left" w:pos="3000"/>
                     </w:tabs>
-                    <w:suppressAutoHyphens w:val="true"/>
-[...2 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p>
-[...2 lines deleted...]
-              <w:widowControl w:val="false"/>
+          <w:p w14:paraId="66823817" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CAEA505" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:snapToGrid w:val="false"/>
-[...31 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00BB5982" w14:paraId="775AF2CE" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
-[...6 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="1280EEEF" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="240" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:ind w:right="227"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>10. DA GESTÃO E FISCALIZAÇÃO DO CONTRATO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ART. 6º, XXIII, “F” DA LEI Nº 14.133/2021 E </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-[...2 lines deleted...]
-                <w:bCs/>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>INSTRUÇÃO NORMATIVA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nº </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-[...2 lines deleted...]
-                <w:bCs/>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-[...2 lines deleted...]
-                <w:bCs/>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/SEA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00BB5982" w14:paraId="1ED3BE85" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...89 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+          <w:p w14:paraId="7721BA93" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63FF8F6A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>10.1. Compete ao gestor do contrato:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...59 lines deleted...]
-              <w:ind w:hanging="0" w:left="0"/>
+          <w:p w14:paraId="5E2DB2A4" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>iniciar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, instruir, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>manifestar-se e submeter à autoridade competente para decisão os seguintes atos e procedimentos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A2B3551" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>a) prorrogação e suspensão de prazo;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...8 lines deleted...]
-              <w:ind w:hanging="0" w:left="0"/>
+          <w:p w14:paraId="06A921F2" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>b) alterações qualitativas e quantitativas;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...8 lines deleted...]
-              <w:ind w:hanging="0" w:left="0"/>
+          <w:p w14:paraId="2187F943" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>c) restabelecimento do equilíbrio econômico-financeiro;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...36 lines deleted...]
-              <w:ind w:hanging="0" w:left="0"/>
+          <w:p w14:paraId="78724997" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d) processo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>administrativo sancionador;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="537E2648" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>e) recomendação de abertura de processo licitatório, quando for o caso; e</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...8 lines deleted...]
-              <w:ind w:hanging="0" w:left="0"/>
+          <w:p w14:paraId="298F7EE2" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>f) quaisquer outros atos e procedimentos que impliquem na celebração de termo aditivo, apostilamento ou qualquer outro registro;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...64 lines deleted...]
-              <w:ind w:hanging="0" w:left="0"/>
+          <w:p w14:paraId="01037F12" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>quanto</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à prorrogação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e vigência, iniciar, instruir, manifestar-se e submeter à autoridade maior, comunicando a necessidade da prorrogação ou da abertura de nova licitação, atentando-se especialmente para:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E2E7647" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>a) no caso da prestação de serviços, 180 (cento e oitenta) dias antes d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>o vencimento do contrato:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="577C9075" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>1. consultar o contratado, tomando por escrito o compromisso de prorrogação; e</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...8 lines deleted...]
-              <w:ind w:hanging="0" w:left="0"/>
+          <w:p w14:paraId="60BEB7E3" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>2. solicitar ao setor competente o levantamento de preços no mercado, para fins de comprovação da vantajosidade; e</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...36 lines deleted...]
-              <w:ind w:hanging="0" w:left="0"/>
+          <w:p w14:paraId="0FA16213" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>b) no caso de fornecimento de produt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>os, quando os saldos se mostrarem insuficientes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D3C27E1" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>III - quanto às alterações qualitativas e quantitativas, iniciar, instruir, manifestar-se e submeter à autoridade maior:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...36 lines deleted...]
-              <w:ind w:hanging="0" w:left="0"/>
+          <w:p w14:paraId="47D2A653" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>a) acréscimos, supressões e alterações de interesse da própria Administração Pública E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>stadual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="774391D8" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>b) alterações solicitadas pelo titular do contrato;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...8 lines deleted...]
-              <w:ind w:hanging="0" w:left="0"/>
+          <w:p w14:paraId="763F078C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>c) modificações no cronograma físico-financeiro;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...42 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+          <w:p w14:paraId="6B117E44" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>d) substituições de materiais e equipamentos; e</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...8 lines deleted...]
-              <w:ind w:hanging="0" w:left="0"/>
+          <w:p w14:paraId="1925F303" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>e) modificações das especificações para melhor adequação técnica;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...36 lines deleted...]
-              <w:ind w:hanging="0" w:left="0"/>
+          <w:p w14:paraId="5FE87AC0" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>quanto</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ao restabelecimento </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>do equilíbrio econômico-financeiro, iniciar, instruir, manifestar-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>se e submeter à autoridade maior todas as intercorrências, em especial:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74BA0E95" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>a) reajustes nos termos fixados em contrato; e</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...92 lines deleted...]
-              <w:ind w:hanging="0" w:left="0"/>
+          <w:p w14:paraId="20CE6D7B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>b) revisão e repactuação solicitadas pela Administração Pública Estadua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>l ou pelo titular do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A4ACB32" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>dar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prosseguimento aos atos e procedimentos encaminhados pelo fiscal;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="126209E5" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>dirimir</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dúvidas, orientar tecnicamente, esclarecer ou solucionar questionamentos, falhas, omissões ou alterações no projeto básico, fazendo-o por </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>escrito;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="562249AB" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>VII - instruir o processo com justificativa e manifestações técnicas necessárias;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...8 lines deleted...]
-              <w:ind w:hanging="0" w:left="0"/>
+          <w:p w14:paraId="7C70F6CA" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>VIII - manter os registros atualizados nos sistemas informatizados de Governo;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...92 lines deleted...]
-              <w:ind w:hanging="0" w:left="0"/>
+          <w:p w14:paraId="14B8A323" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IX - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>manter</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> controle atualizado e acompanhar os saldos de empenhos e dos pagamentos ef</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>etuados, evitando a realização de serviço ou fornecimento sem prévio empenho;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A574405" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>realizar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o controle do valor e atualização das garantias e informar a unidade de contabilidade e finanças para os devidos registros;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50D9202C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>XI - acompanhar a manutenção, pelo contra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>tado, das condições estabelecidas em edital e contrato e das exigências legais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34B42634" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>XII - promover o atesto de notas fiscais e faturas, em conjunto com o fiscal do contrato, no que couber, para fins de comprovação do cumprimento da obrigação contratual;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...8 lines deleted...]
-              <w:ind w:hanging="0" w:left="0"/>
+          <w:p w14:paraId="7E2A7A25" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>XIII - promover, quando couber, reunião inicial para apresentação do modelo de gestão, após a assinatura do contrato;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...8 lines deleted...]
-              <w:ind w:hanging="0" w:left="0"/>
+          <w:p w14:paraId="3E9CD4CD" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>XIV - requerer auxílio às áreas competentes em caso de dúvidas técnicas, administrativas ou jurídicas;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...36 lines deleted...]
-              <w:ind w:hanging="0" w:left="0"/>
+          <w:p w14:paraId="219CA3F3" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XV - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>manter</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atualizadas as </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>estimativas de consumo, tanto para apurar a suficiência do saldo até o término do contrato como para orientar as futuras contratações;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="114A7533" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>XVI - receber definitivamente aquisições, obras ou serviços sob sua responsabilidade; e</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...124 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+          <w:p w14:paraId="707EE9C9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>XVII - qualquer outra que se faça</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> necessária ao desempenho da atividade de gestão.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FDBB011" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39FE5351" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">10.1.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...11 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Compete ao gestor setorial:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...64 lines deleted...]
-              <w:ind w:hanging="0" w:left="0"/>
+          <w:p w14:paraId="6CCF2DC7" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>coordenar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as atividades de fiscalização técnica, administrativa, setorial e pelo público usuário;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="631C25F3" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>coordenar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> os atos preparatórios à instrução processual relativ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>os ao pagamento, à apuração e aplicação de sanções administrativas e à extinção do instrumento contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49E8C274" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>III - assegurar a atualização dos registros de acompanhamento e fiscalização da execução contratual;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...92 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+          <w:p w14:paraId="0178BA8E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>verificar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a manutenção das condições de hab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ilitação da contratada para fins de empenho e pagamento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F9987F8" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>acompanhar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> os registros efetuados pelos fiscais e comunicar à Diretoria de Gestão de Licitações e Contratos (DGLC) as </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>ocorrências que extrapolem sua competência.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...6 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="1001F948" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="720" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...287 lines deleted...]
-              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36C50960" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.2. Compete ao fiscal do </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>contrato:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40056B46" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>identificar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o objeto contratado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AF131D9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>conhecer</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as condições estabelecidas no contrato, no edital ou nas especificações técnicas para o recebimento do objeto;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02122E5F" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>III - praticar os atos necessários à verificação do fiel cumprimento das obrigações,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> exigindo as providências necessárias para tal fim;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E89B281" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>receber</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o objeto contratado, examinar e conferir notas fiscais, faturas ou documentos equivalentes, e proceder ao atesto/certificação da despesa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5391B6FC" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>recusar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> produto ou serviço em desacordo com as co</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ndições fixadas em edital;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1825D444" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>anotar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> em registro próprio todas as ocorrências relacionadas à execução do contrato, apontando o que for necessário para a regularização das faltas ou dos defeitos observados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E4CEBB2" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="720" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...52 lines deleted...]
-              <w:ind w:hanging="0" w:left="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII - informar a seus superiores, em tempo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>hábil para a adoção das medidas convenientes, a situação que demandar decisão ou providência que ultrapasse sua competência;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67FB184D" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII - fazer diligências à empresa contratada, se for o caso, adotando controles adequados e suficientes para registro destas </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...10 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>ocorrências;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">IX - exigir, por escrito, o refazimento ou correção, comunicando ao gestor do contrato nos casos de não atendimento ou </w:t>
+          <w:p w14:paraId="26E03FEE" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">IX - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>exigir</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>, por escrito, o refazimento ou correção, comunicando ao gestor do contrato nos casos de não atendimento o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">u </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>quando as soluções ultrapassarem as suas competências;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...92 lines deleted...]
-              <w:ind w:hanging="0" w:left="0"/>
+          <w:p w14:paraId="04014DE7" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>notificar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>, por escrito, a contratada quanto ao não cumprimento das obrigações, fixando prazo para cumprimento ou apresentação de justificativa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4116527C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>XI - encaminhar ao gestor do contrato a solicitação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de aplicação de sanções e, quando pertinente, a instauração de processo administrativo sancionador, contendo os registros das ocorrências, notificações, defesas e justificativas da contratada, se for o caso, e da documentação necessária;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10674866" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XII - aceitar ou </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>rejeitar, motivadamente, a indicação do preposto feita pela empresa contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6551335D" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>XIII - manter contato com o preposto;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...92 lines deleted...]
-              <w:ind w:hanging="0" w:left="0"/>
+          <w:p w14:paraId="772C6D78" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>XIV - desempenhar suas atividades com autonomia e independência fiscalizatória, buscando as condições necessárias para o desempenho da fun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ção, comunicando ao gestor do contrato sobre suas necessidades;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E708A01" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XV - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>acompanhar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sistematicamente a execução do contrato, mantendo registros das ocorrências e dos documentos relativos à fiscalização;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E6B3A7B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>XVI - manter os registros de confirmação de recebimento d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>os comunicados à contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32AF4CBD" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>XVII - assegurar o cumprimento do cronograma físico-financeiro;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...8 lines deleted...]
-              <w:ind w:hanging="0" w:left="0"/>
+          <w:p w14:paraId="0A1FB027" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>XVIII - identificada necessidade de modificações contratuais, encaminhar ao gestor do contrato com as devidas justificativas;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...92 lines deleted...]
-              <w:ind w:hanging="0" w:left="0"/>
+          <w:p w14:paraId="7CB57233" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIX - conhecer os prazos de execução </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>contratual e fornecer subsídios para as prorrogações, quando necessárias, ou manifestar-se contrariamente à prorrogação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57EB0AE8" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XX - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>assegurar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a presença dos documentos exigidos em contrato para fins de pagamento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F0E5433" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>XXI - apontar, por meio de instrumentos de mediçã</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>o, a necessidade de glosas em notas fiscais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13C11447" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>XXII - solicitar auxílio às áreas técnicas, administrativas, jurídicas ou de controle, quando necessário; e</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...6 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="7133A30F" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="720" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...50 lines deleted...]
-              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>XXIII - conhecer os limites de sua atuação na atividade de fiscalização, bem como zelar pela estrita ob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>servância das cláusulas contratuais específicas e das normas internas aplicáveis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65036A49" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="720" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...45 lines deleted...]
-              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F116BD4" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="240" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...8 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">10.2.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...5 lines deleted...]
-                <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Compete</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-                <w:bCs w:val="false"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>ao fiscal t</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>écnico setorial acompanhar a execução do objeto contratual ou da ata de registro de preços, avaliando se a quantidade, a qualidade, o prazo e o modo de execução estão compatíveis com as condições estabelecidas no instrumento, devendo:</w:t>
-[...121 lines deleted...]
-              </w:numPr>
+              <w:t xml:space="preserve">écnico setorial acompanhar a execução do objeto contratual ou da ata de registro de preços, avaliando se a quantidade, a qualidade, o prazo e o </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>modo de execução estão compatíveis com as condições estabelecidas no instrumento, devendo:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A6280C6" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>registrar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> todas as ocorrências relevantes no histórico de gerenciamento do instrumento contratual, descrevendo as medidas necessárias à </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>regularização de eventuais falhas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FF3272F" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>emitir</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> notificações à contratada, fixando prazo para correção, sempre que constatadas irregularidades ou descumprimentos contratuais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E332E90" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>III - informar ao gestor setorial, em tempo hábil, qualquer situação que demande p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>rovidências além de sua competência;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C8E00C9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>comunicar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> imediatamente ao gestor setorial ocorrências que possam inviabilizar a execução nos prazos estabelecidos;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EC0FAE2" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="720" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...50 lines deleted...]
-              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>verificar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a manutenção das condições de habilitação da contratada, bem como acompanhar o empen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ho, o pagamento e a formalização de apostilamentos e termos aditivos, podendo solicitar os documentos comprobatórios pertinentes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C657E1A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="720" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...43 lines deleted...]
-              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CA388A8" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="240" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...35 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>10.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...13 lines deleted...]
-                <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...12 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...11 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Além do disposto acima, a fiscalização contratual obedecerá às seguintes rotinas:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...54 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="68BE6D5F" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C76B545" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="240" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...79 lines deleted...]
-              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Este item deve ser </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>incluído quando houver necessidade. Caso não seja aplicável, deve-se registrar a informação “não se aplica”.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2114F727" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C5A59FA" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo1"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="0" w:leader="none"/>
-                <w:tab w:val="left" w:pos="750" w:leader="none"/>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="750"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...5 lines deleted...]
-                <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>Da extinção contratual:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...2 lines deleted...]
-              <w:widowControl w:val="false"/>
+          <w:p w14:paraId="713A983F" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="776" w:leader="none"/>
+                <w:tab w:val="left" w:pos="776"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...17 lines deleted...]
-            </w:r>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:bookmarkStart w:id="12" w:name="docs-internal-guid-237276fb-7fff-6c8d-10"/>
-            <w:bookmarkStart w:id="13" w:name="docs-internal-guid-237276fb-7fff-6c8d-10"/>
-[...32 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+            <w:bookmarkEnd w:id="12"/>
+          </w:p>
+          <w:p w14:paraId="6FEF8D37" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
               </w:rPr>
               <w:t>10.3.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...9 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...124 lines deleted...]
-                <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A rescisão do contrato poderá ser efetuada nos termos dos arts. 137 e 138 da Lei nº </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>14.133/2021, bem como acarretar as consequências previstas no art. 139 da referida legislação.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54095936" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05B04B8E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>10.3.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...11 lines deleted...]
-                <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>O contrato poderá ser rescindido a critério da CONTRATANTE, sem que à CONTRATADA caiba qualquer indenização ou reclamação nos seguintes casos:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...28 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+          <w:p w14:paraId="574F3F61" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...9 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...10 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
               <w:t>inobservância das especificações acordadas e/ou rejeição dos serviços prestados;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...40 lines deleted...]
-                <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+          <w:p w14:paraId="163F604E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>b) inadimplência de qualquer cláusula contratual e/ou da proposta ofertada; e</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...31 lines deleted...]
-                <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+          <w:p w14:paraId="185E51AD" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...10 lines deleted...]
-                <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...62 lines deleted...]
-              <w:widowControl w:val="false"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>falência, liquidação judicial ou extrajudicial, concordata preventiva da fornecedora, requerid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>as, homologadas ou decretadas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75701C4E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68FAE0F5" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="750" w:leader="none"/>
+                <w:tab w:val="left" w:pos="750"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...79 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>10.3.3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...11 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>A CONTRATADA reconhece e aceita os direitos da Administração em caso de rescisão contratual, nos termos do art. 137 da Lei nº 14.133/2021 e demais normativos estaduais aplicáveis.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...2 lines deleted...]
-              <w:widowControl w:val="false"/>
+          <w:p w14:paraId="7B950452" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="750" w:leader="none"/>
+                <w:tab w:val="left" w:pos="750"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...38 lines deleted...]
-            </w:r>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00BB5982" w14:paraId="17CDE448" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="2A6099" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2A6099"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:widowControl w:val="false"/>
+          <w:p w14:paraId="3C40AA31" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>11. DAS OBRIGAÇÕES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00BB5982" w14:paraId="327DD6B7" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:widowControl w:val="false"/>
+          <w:p w14:paraId="50BB66C3" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...47 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          </w:p>
+          <w:p w14:paraId="4062210E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Obrigações gerais:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F9AE43D" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          </w:p>
+          <w:p w14:paraId="4432BCF2" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:r>
-[...17 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:t xml:space="preserve">11.1.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O contrato deverá ser executado fielmente pelas partes, de acordo com as cláusulas avençadas e as normas da Lei nº 14.133/2021, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e c</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ada parte responderá pelas consequências de sua inexecução total ou parcial (art. 115 da Lei nº </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.133/2021).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69876003" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="097B339A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="708"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">11.1.1. </w:t>
-[...61 lines deleted...]
-              </w:numPr>
+              <w:t xml:space="preserve">11.1.2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A inadimplência do contratado em relação aos encargos trabalhistas, fiscais e comerciais não transferirá à Administração a responsabilidade pelo seu pagamento e não poderá onerar o objeto do contrato (art. 121, § 1º, da Lei nº 14.133</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/2021).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56774C9F" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="708" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...29 lines deleted...]
-              <w:widowControl w:val="false"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39C35A03" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="276"/>
-[...21 lines deleted...]
-              <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11.2. Obrigações específicas da CONTRATADA:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1660EE4C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="13" w:name="docs-internal-guid-7bd09189-7fff-7e51-74"/>
+            <w:bookmarkEnd w:id="13"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>a) atender a todas as solicitações de contratação efetuadas durante a vigência do contrato, limitada ao quantitativo de cada item;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FA29ED8" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>b) ao fornecimento do objeto, de acordo com as especificações constantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> no edital de licitação, em consonância com a proposta apresentada e com a qualidade e especificações determinadas pela legislação em vigor;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB49804" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>c) responsabilizar-se pela boa execução e eficiência no fornecimento do produto objeto do edital;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7738993B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>d) reparar, corri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>gir, remover às suas expensas, no todo ou em parte o(s) objeto(s) em que se verifiquem danos em decorrência do transporte, bem como, providenciar a imediata substituição dos mesmos;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="515B6D16" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e) providenciar a imediata correção das deficiências apontadas pelo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>CONTRATANTE quando da entrega do produto;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B74BA30" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>f) apresentar, sempre que solicitado documentos que comprovem a procedência do produto fornecido, assim como amostra para análise pela Administração, sem qualquer ônus adicional;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08178B13" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>g) manter, durante a vigência do co</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>ntrato, todas as condições de habilitação e qualificação exigidas na licitação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A3EFDE5" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>h) estender aos contratos objeto, os benefícios e promoções oferecidas aos demais clientes da CONTRATADA;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>i) responsabilizar-se por quaisquer danos ou prejuízos físicos ou mate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>riais causados à  Administração ou a terceiros, pelos seus prepostos, advindos de imperícia, negligência, imprudência ou desrespeito às normas de segurança, quando da execução do fornecimento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D9EF131" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">j) responsabilizar-se por todas e quaisquer despesas, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>inclusive despesa de natureza previdenciária, fiscal, trabalhista ou civil, bem como emolumentos, ônus ou encargos de qualquer espécie e origem, pertinentes à execução do objeto contratado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4597A4B7" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...29 lines deleted...]
-                <w:dstrike w:val="false"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>k) mesmo não sendo a fabricante responderá inteira e solidariament</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e pela qualidade e autenticidade destes, obrigando-se a substituir, às suas expensas, no todo ou em parte, o objeto desta licitação, em que se verificarem vícios, defeitos, incorreções, resultantes da </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">fabricação ou transporte, constatado visualmente ou em </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>laboratório, correndo estes custos por sua conta;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6596D7FF" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>l) manter endereço eletrônico de e-mail válido para fins de comunicação com a CONTRATANTE por todo o período de contratação, com a comunicação imediata à CONTRATANTE em caso de alteração;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66E93178" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>m) realizar cadast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ro no </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://portal.sgpe.sea.sc.gov.br/portal-externo/inicio" \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-            <w:bookmarkStart w:id="14" w:name="docs-internal-guid-7bd09189-7fff-7e51-74"/>
+              </w:rPr>
+              <w:t>Portal Externo do SGP-e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">para que possa </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://sgpe.sea.sc.gov.br/capdoc/pergunta_frequente/nova-como-realizar-a-assinatura-digital-via-portal-externo/" \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>assi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>nar eletronicamente com certificação digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>todos os documentos firmados com a CONTRATANTE; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B1BAEA6" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>n) não subcontratar, ceder ou transferir, total ou parcialmente, o objeto do contrato.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1007D8EB" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18197535" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="222"/>
+              </w:tabs>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: No tópico “n”, caso o item 5.4 indique a existência de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>subcontratação, este tópico deverá ser removido.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23B230D2" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0607B578" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Obrigações específicas da CONTRATANTE:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70C97383" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="14" w:name="docs-internal-guid-4f07382d-7fff-e34a-4f"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...369 lines deleted...]
-              <w:widowControl w:val="false"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) comunicar à </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>CONTRATADA quaisquer ocorrências</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> relacionadas aos objetos entregues;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B616E42" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>b) efetuar o pagamento da CONTRATADA de acordo com a forma de pagamento estip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ulada na licitação e no contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63CFDBFA" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>c) promover o acompanhamento e a fiscalização do fornecimento e/ou prestação dos serviços, sob os aspectos qualitativo e quantitativo, anotando em registro próprio as falhas e solicitando as medidas corretivas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3836E55B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>rejeitar, no todo ou em parte, o objeto entregue pela CONTRATADA fora das especificações do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D099E3D" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e) observar para que durante a vigência do contrato sejam cumpridas as obrigações assumidas pela CONTRATADA, bem como sejam mantidas todas as </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>condições de habilitação e qualificação exigidas na licitação; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65085D41" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="222"/>
               </w:tabs>
-              <w:jc w:val="both"/>
-[...613 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>f) aplicar as sanções administrativas, quando se fizerem necessárias; e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
               <w:br/>
               <w:t>g) prestar informações e esclarecimentos que venham a ser solicitados.</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:p>
+          <w:p w14:paraId="0CEE7151" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="222" w:leader="none"/>
+                <w:tab w:val="left" w:pos="222"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...41 lines deleted...]
-            </w:r>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00BB5982" w14:paraId="27DE3B7D" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
-[...6 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="20A2FD5A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="240" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
-              <w:ind w:hanging="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>12. DAS INFRAÇÕES ADMINISTRATIVAS E SANÇÕES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00BB5982" w14:paraId="109D9EB3" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:widowControl w:val="false"/>
+          <w:p w14:paraId="139D036E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:ind w:hanging="0" w:left="0" w:right="74"/>
-[...24 lines deleted...]
-              </w:numPr>
+              <w:ind w:right="74"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09993E59" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...15 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>puração e aplicação de penalidades aos licitantes:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...6 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="56F99653" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...26 lines deleted...]
-              </w:numPr>
+              <w:ind w:left="620"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4008DE9F" w14:textId="4701E263" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...10 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">12.2.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...10 lines deleted...]
-              <w:widowControl w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A apuração de infrações e a aplicação de sanções administrativas serão realizadas de acordo com o art. 155 e seguintes da Lei nº 14.133/2021 e com o Decreto Estadual nº </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E4B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1560/2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, sem </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prejuízo da aplicação de eventuais normas pertinentes ao caso concreto.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F5145E4" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="-140" w:leader="none"/>
+                <w:tab w:val="left" w:pos="-140"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          </w:p>
+          <w:p w14:paraId="5BF30448" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-140"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-              <w:widowControl w:val="false"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="15" w:name="docs-internal-guid-1625bc49-7fff-498c-6a"/>
+            <w:bookmarkEnd w:id="15"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>12.2. Recurso e pedido de reconsideração:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14F830CD" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1074D881" w14:textId="437131D7" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="-140" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.2.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>A apresentação de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> recurso ou pedido de reconsideração dar-se-á na forma e prazos previstos no </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Decreto Estadual nº </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E4B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>1560/2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, sem </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>prejuízo da aplicação de eventuais normas pertinentes ao caso concreto.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DA290E5" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="22"/>
-[...165 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00BB5982" w14:paraId="2336D1FC" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
-[...6 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="09DDF619" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="240" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
-              <w:ind w:hanging="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13. DO CONTRATO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00BB5982" w14:paraId="4A0C27D9" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="09226D2B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:widowControl w:val="false"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="240" w:leader="none"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p>
+          </w:p>
+          <w:p w14:paraId="08C2BC14" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
-              <w:widowControl w:val="false"/>
-[...13 lines deleted...]
-                <w:iCs w:val="false"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">13.1. Instrumento Contratual: </w:t>
-[...2 lines deleted...]
-          <w:p>
+              <w:t>13.1. Instrumento Contratual:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31B5FA3F" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
-              <w:widowControl w:val="false"/>
-[...12 lines deleted...]
-                <w:iCs w:val="false"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:iCs w:val="false"/>
+          </w:p>
+          <w:p w14:paraId="2D4E1875" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Nvel2-Red"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:r>
-[...1 lines deleted...]
-          <w:p>
+              <w:t xml:space="preserve">13.1.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Contrato e Autorização de Fornecimento.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="280D049E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
-              <w:widowControl w:val="false"/>
-[...14 lines deleted...]
-                <w:iCs w:val="false"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">13.1.1. </w:t>
-[...6 lines deleted...]
-                <w:iCs w:val="false"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1676D926" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Nvel2-Red"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Contrato e Autorização de Fornecimento.</w:t>
-[...17 lines deleted...]
-                <w:iCs w:val="false"/>
+              <w:t>13.1.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-                <w:iCs w:val="false"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:r>
-[...19 lines deleted...]
-                <w:iCs w:val="false"/>
+              <w:t xml:space="preserve">O serviço é enquadrado como continuado, tendo em vista que a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="none"/>
-[...8 lines deleted...]
-                <w:iCs w:val="false"/>
+              </w:rPr>
+              <w:t>interrupção pode comprometer a continuidade das atividades da Secretaria de Estado da Saúde.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Fontepargpadro"/>
-[...2 lines deleted...]
-                <w:iCs w:val="false"/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="none"/>
-[...9 lines deleted...]
-                <w:iCs w:val="false"/>
+              </w:rPr>
+              <w:t>Logo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="none"/>
-[...8 lines deleted...]
-                <w:iCs w:val="false"/>
+              </w:rPr>
+              <w:t>, o compromisso será firmado por meio de contrato e autorização de fornecimento, e o prazo de vigê</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ncia inicial da contratação é de 2 (dois) anos, podendo ser prorrogados sucessivamente, respeitando a vigência máxima decenal e desde que a autoridade competente ateste que as condições e preços sejam vantajosos à Administração, sendo permitida a negociaçã</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o com a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">contratada ou a extinção do contrato sem prejuízo às partes, contados a partir  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                 _______________.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68753FAC" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7518A484" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.1.3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Justificativa para o enquadramento do serviço como continuado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="4D6C3F88" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CCE2DAE" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Fontepargpadro"/>
-[...219 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gestor:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...20 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1CBB4DEB" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9360" w:type="dxa"/>
-              <w:jc w:val="left"/>
-              <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
-              <w:tblCellMar>
-[...4 lines deleted...]
-              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="2442"/>
+              <w:gridCol w:w="2443"/>
               <w:gridCol w:w="1922"/>
               <w:gridCol w:w="1816"/>
               <w:gridCol w:w="3179"/>
             </w:tblGrid>
-            <w:tr>
+            <w:tr w:rsidR="00BB5982" w14:paraId="19F4CC38" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="493" w:hRule="atLeast"/>
+                <w:trHeight w:val="493"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2442" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="58A904D0" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>NOME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1922" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="672A9499" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="6793A724" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>SETOR</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="2680100F" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>TELEFONE / E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="00BB5982" w14:paraId="5FB8DEE3" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="344" w:hRule="atLeast"/>
+                <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2442" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="5F4B3FBB" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1922" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="64D8DC65" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="6E8C0B5F" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:eastAsia="Garamond" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="0D9D1EF2" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="00BB5982" w14:paraId="440B94B6" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="344" w:hRule="atLeast"/>
+                <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2442" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="524B946A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1922" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="38897A34" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="0D21F29D" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="6A651CB7" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="00BB5982" w14:paraId="18FEF8FA" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="379" w:hRule="atLeast"/>
+                <w:trHeight w:val="379"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2442" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="0B54EA1B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1922" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="53A5B512" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="17205446" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="4E4DC803" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p>
-[...38 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="08A25927" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5742E7D6" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13.3. Fiscal:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...20 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3CC4DF33" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9360" w:type="dxa"/>
-              <w:jc w:val="left"/>
-              <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
-              <w:tblCellMar>
-[...4 lines deleted...]
-              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="2442"/>
+              <w:gridCol w:w="2443"/>
               <w:gridCol w:w="1922"/>
               <w:gridCol w:w="1816"/>
               <w:gridCol w:w="3179"/>
             </w:tblGrid>
-            <w:tr>
+            <w:tr w:rsidR="00BB5982" w14:paraId="6162172F" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="493" w:hRule="atLeast"/>
+                <w:trHeight w:val="493"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2442" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="67B374ED" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>NOME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1922" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="6A999A49" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="21C0DBD5" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>SETOR</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="7EBE30C6" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>TELEFONE / E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="00BB5982" w14:paraId="2F3B6FE6" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="344" w:hRule="atLeast"/>
+                <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2442" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="0B205EA3" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1922" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="73DB50A7" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="3FB214C6" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:eastAsia="Garamond" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="2DD3BE62" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="00BB5982" w14:paraId="7478B501" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="344" w:hRule="atLeast"/>
+                <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2442" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="16408A2C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1922" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="450175A1" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="640A6B71" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="7EC8B29A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="00BB5982" w14:paraId="49CD2B2C" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="344" w:hRule="atLeast"/>
+                <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2442" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="55C4D954" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1922" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="7BD24FFE" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="4E53B35E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="7C14ECCB" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p>
-[...2 lines deleted...]
-              <w:widowControl w:val="false"/>
+          <w:p w14:paraId="5EFE0189" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
-[...20 lines deleted...]
-              <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="518DDAB5" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
-[...15 lines deleted...]
-            </w:r>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...2914 lines deleted...]
-      <w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="6A3950AF" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="90" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:widowControl w:val="false"/>
+          <w:p w14:paraId="4F617E5B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:bCs/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-                <w:bCs/>
+              <w:lastRenderedPageBreak/>
+              <w:t>14. DOS CRITÉRIOS DE MEDIÇÃO E PAGAMENTO (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>19. DO(S) RESPONSÁVEL(IS) PELA ELABORAÇÃO DO TERMO DE REFERÊNCIA</w:t>
+              <w:t xml:space="preserve">ARTS. 6º, XXIII, “G” e 40, § 1º, II, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DA  LEI</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nº </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="24E0C171" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1100" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="33D92B6E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D63FD58" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.1. Critérios de medição:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FFADF66" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0659425F" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Nota:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Medir significa verificar se a etapa ou a parte do serviço prestado pelo contratado foi executada corretamente, considerando aspectos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>quantitativos, qualitativos e temporais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Um exemplo de critério de mediç</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ão é a utilização de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>lista de checagem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2953E2CC" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A medição é aplicada principalmente em </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>obras de grande complexidade ou vulto, ou seja:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12306D00" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="707"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Para obras comuns com </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>uma única prestação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (por exemplo, elaboração de um projeto em etapa única), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>não há medição</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> apenas o recebimento do objeto; nesse caso, informar </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>“não se aplica”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66D25803" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="707"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Para </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>serviços não contínuos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (como manutenção pontual de equipamento), também informar </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>“não se aplica”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E876214" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1ACA5DD4" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.2. Pra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zos e recebimento:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="607E4935" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67CB631F" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.2.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Prazo de início da execução:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XX </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) dias, a partir </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="00A6998C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="125D37F3" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Os serviços serão recebidos provisoriamente, no prazo de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>) dias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, pelo responsável pelo seu acompanhamento e fiscalização, com </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificação posterior da conformidade do material com as exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D381F93" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D201585" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota: Trata-se do prazo para verificação do cumprimento de todas as exigências contratuais aplicáveis. O recebimento provisório consiste apenas na transferência da posse do b</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">em ou do resultado. Dependendo da complexidade do objeto, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pode não haver necessidade de recebimento provisório</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; nesse caso, não há prazo específico e deve-se informar que o recebimento será realizado </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>no ato da entrega do serviço</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cabendo à Administração pr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oceder </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>diretamente ao recebimento definitivo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22E6599C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A088009" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O prazo da disposição acima será contado da comunicação do contratado acerca da conclusão do serviço.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3324D0F8" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26718759" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.4. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ONTRATAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fica obrigad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a reparar, corrigir, remover, reconstruir ou substituir, às suas expensas, no todo ou em parte, o objeto em que se verificarem vícios, defeitos ou incorreções resultantes da execução ou materiais empregados, cabendo à fiscalização não atestar a última e/o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>u única medição de serviços até que sejam sanadas todas as eventuais pendências que possam vir a ser apontadas no recebimento provisório.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C621F38" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B54A8E6" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.5. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os serviços poderão ser rejeitados, no todo ou em parte, quando em desacordo com as especificações constantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> neste Termo de Referência e na proposta, sem prejuízo da aplicação das penalidades.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49E03547" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3968C7B3" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.6. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Os serviços serão recebidos, definitivamente, no prazo de 30 (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>trinta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>) dias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>por servidor ou comissão designada pela autoridade competente, mediante termo detalhad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>o que comprove o atendimento das exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03C1EEE1" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41F5E0D7" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Nota: Quando houver recebimento provisório, informar que os serviços serão recebidos, definitivamente, no prazo de 30 (trinta) dias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> contados a partir do recebimento provisório, por servidor ou comissão designada pela autoridade competente, mediante termo detalhado que comprove o atendimento das exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10BF6D4D" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AD0EA9B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.2.7.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Método de recebimento:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BC508A9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30EA18C2" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Os métodos de recebimento são utilizados para avaliar se o objeto contratado atende às disposições contratuais. No recebimento provisório de serviços, esses métodos verificam o cumprimento das exigências de caráter técnico. No recebimento definitivo, eles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">avaliam a conformidade com </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>todas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as exigências contratuais aplicáveis. Exemplos de métodos incluem a utilização de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>listas de checagem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>relatórios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>. Esses métodos se aplicam a todos os serviços.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FC48A65" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51FDF5D8" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.8. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>O recebimento provisório ou definitivo não excluirá a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> responsabilidade civil pela solidez e pela segurança do serviço nem a responsabilidade ético-profissional pela perfeita execução do contrato.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16CD3F4E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B025306" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.2.9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prazo para liquidação do </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>documento fiscal: 5 (cinco) dias úteis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0337F629" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14EB225E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.2.10.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prazo de pagamento: até </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="sans-serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 (trinta) dias após o recebimento definitivo do objeto com a respectiva </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="sans-serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="sans-serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ota </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="sans-serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="sans-serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>iscal, fatura ou documento legalmente equivalente.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B922EB8" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="sans-serif"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="521706A9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>14.3. Do reajuste (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>art. 92, V, da Lei nº 14.133/2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5867559D" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F4C482C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>14.3.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Os preços inicialmente </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>contratados são fixos e irreajustáveis no prazo de 1 (um) ano, contado da data do orçamento estimado. A partir desse prazo, os preços serão reajustados conforme Índice Nacional de Preços ao Consumidor Amplo (IPCA).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C79752E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A916490" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.3.2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>O reajuste será realizado por ap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ostilamento.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16CBD616" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="3F46D44C" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D69CF69" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>15. DO VALOR ESTIMADO (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ARTS. 6º, XXIII, “I”; 18, IV; 23 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 24 DA LEI Nº 14.133/2021 E INSTRUÇÃO NORMATIVA nº 09/2024/SEA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="3132C02E" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B4B49B1" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3256DC39" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="16" w:name="docs-internal-guid-cc80b772-7fff-e2c4-63"/>
+            <w:bookmarkEnd w:id="16"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Garamond" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O valor indicado na requisição trata-se apenas de estimativa. A análise detalhada de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Garamond" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">preços – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Garamond" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>compreendendo a planilha e a instrução de pesquisa – será realizada, em momento oportuno, pela Diretoria de Planejamento e Gestão de Compras (DPGC).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="494B5724" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A5AD126" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota: Em processos de obras a precificação é realizada pela Gerência de Obras e Manutenção (GEOMA). Nesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> casos, o texto acima deve ser editado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39168D2D" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="358B5662" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="03036D78" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>16. DA ADEQUAÇÃO ORÇAMENTÁRIA (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ART. 6º, XXIII, “J” DA LEI Nº 14.133/2021 e ART. 4º, VII, DO DECRETO ESTADUAL Nº 47/2023)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="4CBB0F4E" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D7DB383" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A5C8521" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A contratação seguirá após </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a declaração de disponibilidade </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>orçamentário-financeira</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> emitida pela Superintendência do Fundo Estadual de Saúde em documento apensado ao processo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A6C02FA" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="21B355CA" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F46FF0C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17. DA ANÁLISE DE RISCOS E MAPA DE RISCOS (ART. 18, X, DA LEI Nº 14.133/2021 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ART. 4º, III, DO DECRETO ESTADUAL Nº 47/2023)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="16380861" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77EEE578" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="66"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22E62A8D" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:widowControl w:val="false"/>
-[...14 lines deleted...]
-            </w:r>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Conforme documento de Análise de Riscos (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Anexo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72FB23BC" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2796CC33" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>: Manter o texto e numerar o Anexo. Não esquecer que a análise de risco deve ser anexada ao processo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F247F64" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="4AA6E671" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EA63E09" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18. DAS PRÁTICAS FRAUDULENTAS E DE CORRUPÇÃO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="70286888" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FE34A99" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DB1CFB5" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>18.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As partes, por seus agentes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>públicos ou por seus sócios, acionistas, administradores e colaboradores:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="397A43F9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>a) declaram que têm conhecimento das normas previstas na legislação, entre as quais nas Leis n°s 8.429/1992 e 12.846/2013, seus regulamentos e eventuais outras aplicáveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="228E6C8B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>comprometem-se a não adotar práticas ou procedimentos que se enquadrem nas hipóteses previstas nas leis e regulamentos mencionados no inciso anterior e se comprometem em exigir o mesmo pelos terceiros por elas contratados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CE6D61B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>c) comprometem-se a notificar à C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>ontroladoria Geral do Estado (CGE) qualquer irregularidade que tiverem conhecimento acerca da execução do contrato; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EB099D5" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>d) declaram que têm ciência que a violação de qualquer das obrigações previstas na Instrução Normativa Conjunta CGE/SEA nº 01/2020, além d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>e outras, é causa para a rescisão unilateral do contrato, sem prejuízo da cobrança das perdas e danos, inclusive danos potenciais, causados à parte inocente e das multas pactuadas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="680A59EB" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="63D37DF5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="593F1347" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>19. DO(S) RESPONSÁVEL(IS) PELA ELABORAÇÃO DO TERMO DE REFERÊNCIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="153E3C29" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1100"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="439400D0" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9345" w:type="dxa"/>
-              <w:jc w:val="left"/>
-              <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
-              <w:tblCellMar>
-[...4 lines deleted...]
-              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="3724"/>
+              <w:gridCol w:w="3723"/>
               <w:gridCol w:w="1600"/>
-              <w:gridCol w:w="4021"/>
+              <w:gridCol w:w="4022"/>
             </w:tblGrid>
-            <w:tr>
+            <w:tr w:rsidR="00BB5982" w14:paraId="25176D5C" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="308" w:hRule="atLeast"/>
+                <w:trHeight w:val="308"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3724" w:type="dxa"/>
+                  <w:tcW w:w="3723" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="1FEFF91E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>NOME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="5434A74C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>MATRÍCULA</w:t>
+                    <w:t>M</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>ATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4021" w:type="dxa"/>
+                  <w:tcW w:w="4022" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="0302FFAE" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">TELEFONE / </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:i w:val="false"/>
-                      <w:iCs w:val="false"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="00BB5982" w14:paraId="65319CE6" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="318" w:hRule="atLeast"/>
+                <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3724" w:type="dxa"/>
+                  <w:tcW w:w="3723" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="0ECB3047" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:shd w:fill="FFFFFF" w:val="clear"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:shd w:fill="FFFFFF" w:val="clear"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="2407D3B5" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4021" w:type="dxa"/>
+                  <w:tcW w:w="4022" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="5B519E45" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="00BB5982" w14:paraId="54CB279F" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="318" w:hRule="atLeast"/>
+                <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3724" w:type="dxa"/>
+                  <w:tcW w:w="3723" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="3B5D099C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:shd w:fill="FFFFFF" w:val="clear"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="7B466848" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4021" w:type="dxa"/>
+                  <w:tcW w:w="4022" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="571B7E5A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p>
-[...19 lines deleted...]
-          <w:p>
+          <w:p w14:paraId="10BBF24E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="154B5143" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:widowControl w:val="false"/>
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nota: Informações de quem elaborou o termo de referência.</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="0579304A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:widowControl w:val="false"/>
-[...12 lines deleted...]
-            </w:r>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00BB5982" w14:paraId="2204387C" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:widowControl w:val="false"/>
+          <w:p w14:paraId="0F96A9FE" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20. DO GESTOR RESPONSÁVEL DA UNIDADE REQUISITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00BB5982" w14:paraId="61230414" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="16F7C444" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:widowControl w:val="false"/>
-[...14 lines deleted...]
-          <w:p>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A3128AA" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:widowControl w:val="false"/>
-[...12 lines deleted...]
-            </w:r>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9345" w:type="dxa"/>
-              <w:jc w:val="left"/>
-              <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
-              <w:tblCellMar>
-[...4 lines deleted...]
-              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="3724"/>
+              <w:gridCol w:w="3723"/>
               <w:gridCol w:w="1600"/>
-              <w:gridCol w:w="4021"/>
+              <w:gridCol w:w="4022"/>
             </w:tblGrid>
-            <w:tr>
+            <w:tr w:rsidR="00BB5982" w14:paraId="021CA370" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="308" w:hRule="atLeast"/>
+                <w:trHeight w:val="308"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3724" w:type="dxa"/>
+                  <w:tcW w:w="3723" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="0AF1D1EF" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>NOME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="7A0F7EEF" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4021" w:type="dxa"/>
+                  <w:tcW w:w="4022" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="3F85911C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">TELEFONE / </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:i w:val="false"/>
-                      <w:iCs w:val="false"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="00BB5982" w14:paraId="6097BD2C" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="318" w:hRule="atLeast"/>
+                <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3724" w:type="dxa"/>
+                  <w:tcW w:w="3723" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="1FB69F03" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:shd w:fill="FFFFFF" w:val="clear"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:shd w:fill="FFFFFF" w:val="clear"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="3BFEE6B9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4021" w:type="dxa"/>
+                  <w:tcW w:w="4022" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="3CE60D44" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p>
-[...33 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="38412829" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36AE8B4E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00BB5982" w14:paraId="66FBD9A4" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:widowControl w:val="false"/>
+          <w:p w14:paraId="17605DD1" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>21. DA AUTORIDADE COMPETENTE DA SUPERINTENDÊNCIA REQUISITANTE</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">21. DA AUTORIDADE COMPETENTE DA </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SUPERINTENDÊNCIA REQUISITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="3F75B072" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1237" w:hRule="atLeast"/>
+          <w:trHeight w:val="1237"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="66D943B0" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:widowControl w:val="false"/>
-[...12 lines deleted...]
-            </w:r>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9345" w:type="dxa"/>
-              <w:jc w:val="left"/>
-              <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
-              <w:tblCellMar>
-[...4 lines deleted...]
-              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="3724"/>
+              <w:gridCol w:w="3723"/>
               <w:gridCol w:w="1600"/>
-              <w:gridCol w:w="4021"/>
+              <w:gridCol w:w="4022"/>
             </w:tblGrid>
-            <w:tr>
+            <w:tr w:rsidR="00BB5982" w14:paraId="7CFAE266" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="308" w:hRule="atLeast"/>
+                <w:trHeight w:val="308"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3724" w:type="dxa"/>
+                  <w:tcW w:w="3723" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="3806B258" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>NOME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="73F4BA06" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4021" w:type="dxa"/>
+                  <w:tcW w:w="4022" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="0E917324" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">TELEFONE / </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:i w:val="false"/>
-                      <w:iCs w:val="false"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="00BB5982" w14:paraId="1DB6EBA7" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="318" w:hRule="atLeast"/>
+                <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3724" w:type="dxa"/>
+                  <w:tcW w:w="3723" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="3FCC5758" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:shd w:fill="FFFFFF" w:val="clear"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:shd w:fill="FFFFFF" w:val="clear"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="1D3FA137" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4021" w:type="dxa"/>
+                  <w:tcW w:w="4022" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="2D187115" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="00BB5982" w14:paraId="3C99490C" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="318" w:hRule="atLeast"/>
+                <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3724" w:type="dxa"/>
+                  <w:tcW w:w="3723" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="0D7B21EA" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:shd w:fill="FFFFFF" w:val="clear"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="47D0C2FB" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4021" w:type="dxa"/>
+                  <w:tcW w:w="4022" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="2ED50122" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:widowControl w:val="false"/>
+                    <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p>
-[...9 lines deleted...]
-          <w:p>
+          <w:p w14:paraId="5F942713" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51ABFC50" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:widowControl w:val="false"/>
-[...10 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Indicar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> o Superintendente da área, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>o qual deve obrigatoriamente assinar o Termo de Referência.</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="4DFB5EEE" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:widowControl w:val="false"/>
-[...18 lines deleted...]
-            </w:r>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="20FED30B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6AF3075D" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="086E67BC" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E8E4EF9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+      <w:pPr>
+        <w:pStyle w:val="LO-Normal"/>
+        <w:ind w:left="567" w:right="510"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Local, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>data a assinatura digital.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0478585D" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...8 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="LO-Normal"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="17E29A37" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+      <w:pPr>
+        <w:pStyle w:val="LO-Normal"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6B42ECD2" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:suppressAutoHyphens w:val="true"/>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01842104" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+      <w:pPr>
+        <w:pStyle w:val="LO-Normal"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Local, </w:t>
+        <w:t xml:space="preserve">Versão nº </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>data a assinatura digital.</w:t>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>atualizada em 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/2026.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="44F33925" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:suppressAutoHyphens w:val="true"/>
-        <w:ind w:hanging="0" w:left="567" w:right="0"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41E41E1A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+      <w:pPr>
+        <w:pStyle w:val="LO-Normal"/>
+        <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">A validade deste documento está condicionada às assinaturas digitais no Sistema de Gestão de Processos Eletrônicos – </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>SGPe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6763B2B2" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:suppressAutoHyphens w:val="true"/>
-        <w:ind w:hanging="0" w:left="567" w:right="0"/>
+        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="76CB3C0A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:suppressAutoHyphens w:val="true"/>
-[...191 lines deleted...]
-        <w:ind w:hanging="0" w:left="567" w:right="0"/>
+        <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">As notas que estão em vermelho foram acrescentadas para auxiliar no preenchimento do </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ermo de Referência, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">devem ser retiradas do </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finalizado.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6DCB429E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:hanging="0" w:left="567" w:right="567"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29C79253" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+      <w:pPr>
+        <w:pStyle w:val="LO-Normal"/>
+        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">A validade deste documento está condicionada às assinaturas digitais no Sistema de Gestão de Processos Eletrônicos – SGPe. </w:t>
+        <w:t>As partes em destaque são editáveis.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6845356B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:hanging="0" w:left="567" w:right="0"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="421F3DB6" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+      <w:pPr>
+        <w:pStyle w:val="LO-Normal"/>
+        <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Há restrições de edição neste documento, dessa forma caso seja necessária alguma alteração em partes restritas, solicitamos entrar em contato com DPGC/NASER, por meio do contato telefônico </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(48) 3664-8789.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="438F41EA" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:hanging="0" w:left="567" w:right="567"/>
+        <w:ind w:left="598" w:right="583"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69E07CD5" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+      <w:pPr>
+        <w:pStyle w:val="LO-Normal"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...61 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6421D483" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:hanging="0" w:left="567" w:right="0"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="00E29D54" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:hanging="0" w:left="567" w:right="0"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="10BA5D09" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:hanging="0" w:left="567" w:right="0"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="588FDA9E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...45 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="21C2B528" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...98 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="45AC81EB" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0600EBAB" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6C5DA3AF" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5F5D62FD" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1CAB6BD7" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7754C81B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0A8DAC12" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="780EF68B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="711521B0" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="52BA4C0E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="50049D4F" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5C13D2F0" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7F9028F6" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...24 lines deleted...]
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ANEXO I</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="58805529" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4E4FE008" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="69528073" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1D16AB0C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
-        <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-        <w:rPr/>
+        <w:ind w:left="624"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1. DAS ESPECIFICAÇÕES E QUANTIDADES</w:t>
+        <w:t xml:space="preserve">1. DAS </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ESPECIFICAÇÕES E QUANTIDADES</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="09ACBB16" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4291F8A9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10838" w:type="dxa"/>
-        <w:jc w:val="left"/>
         <w:tblInd w:w="-26" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...4 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="753"/>
-        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="754"/>
+        <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1536"/>
         <w:gridCol w:w="2202"/>
         <w:gridCol w:w="1140"/>
-        <w:gridCol w:w="799"/>
+        <w:gridCol w:w="800"/>
         <w:gridCol w:w="1590"/>
-        <w:gridCol w:w="1698"/>
+        <w:gridCol w:w="1697"/>
       </w:tblGrid>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00BB5982" w14:paraId="3067A239" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10836" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="999999" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="999999"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:widowControl w:val="false"/>
+          <w:p w14:paraId="74FD31AD" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>LOTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00BB5982" w14:paraId="5B50EEBE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="CCCCCC" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:widowControl w:val="false"/>
+          <w:p w14:paraId="12C73F99" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ITEM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="CCCCCC" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:widowControl w:val="false"/>
+          <w:p w14:paraId="00DF90BA" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">CÓDIGO </w:t>
+              <w:t>CÓDIGO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="CCCCCC" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:widowControl w:val="false"/>
+          <w:p w14:paraId="1BBFCF44" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>REQUISIÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="CCCCCC" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:widowControl w:val="false"/>
+          <w:p w14:paraId="287F372D" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DESCRIÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="CCCCCC" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:widowControl w:val="false"/>
+          <w:p w14:paraId="337485AA" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>QNT. MENSAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="799" w:type="dxa"/>
+            <w:tcW w:w="800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="CCCCCC" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:widowControl w:val="false"/>
+          <w:p w14:paraId="18389175" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">QNT. </w:t>
+              <w:t>QNT.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="CCCCCC" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:widowControl w:val="false"/>
+          <w:p w14:paraId="4D30E44C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>FREQUÊNCIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="CCCCCC" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:widowControl w:val="false"/>
+          <w:p w14:paraId="67B30EF0" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DEMANDANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00BB5982" w14:paraId="0013E045" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="554" w:hRule="atLeast"/>
+          <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:p w14:paraId="4AE3DBE5" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...4 lines deleted...]
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="2277B71C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="65B87B9F" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:widowControl w:val="false"/>
+          <w:p w14:paraId="716B636B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="3FD1E5D9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="799" w:type="dxa"/>
+            <w:tcW w:w="800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="726B97E9" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:p w14:paraId="24AFBCEF" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...4 lines deleted...]
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="04EFD6E6" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="158F58B6" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="374B06F3" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="54566EB0" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="12E13879" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr>
-[...6 lines deleted...]
-      <w:type w:val="nextPage"/>
+    <w:sectPr w:rsidR="00BB5982">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="618" w:right="618" w:gutter="0" w:header="567" w:top="680" w:footer="0" w:bottom="1134"/>
-[...3 lines deleted...]
-      <w:docGrid w:type="default" w:linePitch="600" w:charSpace="40960"/>
+      <w:pgMar w:top="680" w:right="618" w:bottom="1134" w:left="618" w:header="567" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:formProt w:val="0"/>
+      <w:docGrid w:linePitch="600" w:charSpace="40960"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0583A563" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="007E4B80">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="29C1DCD0" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="007E4B80">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:panose1 w:val="05010000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OpenSymbol">
-    <w:altName w:val="Arial Unicode MS"/>
+  <w:font w:name="Poppins">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial;sans-serif">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Liberation Sans">
-    <w:altName w:val="Arial"/>
+  <w:font w:name="sans-serif">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:panose1 w:val="020B0603030804020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...9 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1386C08A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-      <w:rPr/>
+      <w:pStyle w:val="Rodap"/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7EE604EC" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-      <w:spacing w:lineRule="auto" w:line="2"/>
+      <w:pStyle w:val="Corpodetexto"/>
+      <w:spacing w:line="0" w:lineRule="atLeast"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4E2498C2" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-      <w:spacing w:lineRule="auto" w:line="2"/>
+      <w:pStyle w:val="Corpodetexto"/>
+      <w:spacing w:line="0" w:lineRule="atLeast"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="654027F6" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="007E4B80">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="557FFA02" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="007E4B80">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0BD677FF" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-      <w:rPr/>
+      <w:pStyle w:val="Cabealho"/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7459E8EA" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
-      <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-      <w:ind w:firstLine="1417" w:left="0" w:right="0"/>
+      <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
-      <w:rPr/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="52">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F9950B1" wp14:editId="67B99381">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>175895</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-34925</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="676910" cy="646430"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Figura2" descr=""/>
+          <wp:docPr id="1" name="Figura2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Figura2" descr=""/>
+                  <pic:cNvPr id="1" name="Figura2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="676910" cy="646430"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="DefaultParagraphFont"/>
-        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>Estado de santa catarinA</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="3849413C" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
-      <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-      <w:ind w:firstLine="1417" w:left="0" w:right="0"/>
+      <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
-      <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="DefaultParagraphFont"/>
-        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Secretaria de estado da saúde</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="6D5867BF" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
-      <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-      <w:ind w:firstLine="1417" w:left="0" w:right="0"/>
+      <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
-      <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="DefaultParagraphFont"/>
-        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Superintendência de AQUISIÇÕES E CONTRATOS</w:t>
+      <w:t xml:space="preserve">Superintendência de AQUISIÇÕES E </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:caps/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>CONTRATOS</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="7390F921" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="719"/>
-        <w:tab w:val="left" w:pos="10800" w:leader="none"/>
+        <w:tab w:val="left" w:pos="10800"/>
       </w:tabs>
-      <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-      <w:ind w:firstLine="1417" w:left="0" w:right="0"/>
+      <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="DefaultParagraphFont"/>
-        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>DIRETORIA DE planejamento e gestão em compras</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="1BB252D0" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
     <w:pPr>
       <w:pStyle w:val="Normal2"/>
-      <w:spacing w:lineRule="auto" w:line="240"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="231FB7BA" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+    <w:pPr>
+      <w:pStyle w:val="Normal2"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="12D81CF6" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+    <w:pPr>
+      <w:pStyle w:val="Normal2"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="22"/>
-[...34 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="34">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="555CA9C8" wp14:editId="5EEA4967">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="681355" cy="258445"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="PowerPlusWaterMarkObject95839"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="681480" cy="258480"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
-                        <a:srgbClr val="c0c0c0">
+                        <a:srgbClr val="C0C0C0">
                           <a:alpha val="25000"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln w="12600">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
-                      <a:lnRef idx="0"/>
-[...1 lines deleted...]
-                      <a:effectRef idx="0"/>
+                      <a:lnRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:effectRef>
                       <a:fontRef idx="minor"/>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w14:paraId="4BBD105E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                           <w:pPr>
                             <w:pStyle w:val="Contedodoquadro"/>
-                            <w:overflowPunct w:val="true"/>
-[...4 lines deleted...]
-                            <w:rPr/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
-                              <w:rFonts w:cs="Segoe UI" w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
-[...7 lines deleted...]
-                              <w:dstrike w:val="false"/>
+                              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                               <w:color w:val="C0C0C0"/>
-                              <w:spacing w:val="0"/>
-[...2 lines deleted...]
-                              <w:sz w:val="36"/>
                               <w:sz w:val="36"/>
                               <w:szCs w:val="36"/>
-                              <w:u w:val="none"/>
-                              <w:vertAlign w:val="baseline"/>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
                             <w:t>Original</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr anchor="t">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect id="PowerPlusWaterMarkObject95839" o:spid="shape_0" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="silver" stroked="f" o:allowincell="f" style="position:absolute;margin-left:239.9pt;margin-top:0pt;width:53.6pt;height:23.9pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin">
-[...1 lines deleted...]
-              <v:stroke color="#3465a4" weight="12600" joinstyle="round" endcap="flat"/>
+            <v:rect w14:anchorId="555CA9C8" id="PowerPlusWaterMarkObject95839" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:53.65pt;height:20.35pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDh4B1rAwIAAF0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+p0kDnbqq6YQ2jRdg&#10;FQPx7Dp2Y3B81tlt0n/P2Um7AU9DqJJ7tu+7u++7c9Y3Q2fZUWEw4Go+n5WcKSehMW5f829f798s&#10;OQtRuEZYcKrmJxX4zeb1q3XvV6qCFmyjkFEQF1a9r3kbo18VRZCt6kSYgVeOLjVgJyJtcV80KHqK&#10;3tmiKsurogdsPIJUIdDp3XjJNzm+1krGB62DiszWnGqLecW87tJabNZitUfhWyOnMsQ/VNEJ4yjp&#10;JdSdiIId0PwVqjMSIYCOMwldAVobqTIHYjMv/2Dz2AqvMhcSJ/iLTOH/hZWfj1tkpql5xZkTHbVo&#10;C73CrT2E7yIq/CTw58PuBwl5vVi+vU6C9T6sCPfotzjtApmJ/aCxS//Eiw1Z5NNFZDVEJunwajl/&#10;t6RWSLqqFstkU5TiCewxxA8KOpaMmiOlztKK48cQR9ezS8oVwJrm3libN7jf3VpkR0H9vi3Tb8Ra&#10;34rxtFqU5TllGN1z+t/iWMd6GufqilxTXAcpw5jcOvJPGoyssxVPViU/674oTXJm8rkgOVU0zhw9&#10;CqJ+njwinQHJUVP8F2InSEKrPOovxF9AOT+4eMF3xgHmtjxjl8w47Iap5ztoTjQ6wskWiNzYIwfv&#10;DxG0yX1KgNFrEoxmOEs9vbf0SJ7vs9fTV2HzCwAA//8DAFBLAwQUAAYACAAAACEAszP37NsAAAAE&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBC1gYhCyKZC/Eg9VaKA6NGNlyTC&#10;Xke204a3x+UCl5VGM5r5tlpMzoodhdh7RriYKRDEjTc9twhvr8/nNyBi0my09UwI3xRhUR8fVbo0&#10;fs8vtFunVuQSjqVG6FIaSilj05HTceYH4ux9+uB0yjK00gS9z+XOykulrqXTPeeFTg/00FHztR4d&#10;gl+6zbQsLJ8Vq8fN+0cwT814i3h6Mt3fgUg0pb8wHPAzOtSZaetHNlFYhPxI+r0HT82vQGwRCjUH&#10;WVfyP3z9AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOHgHWsDAgAAXQQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALMz9+zbAAAABAEAAA8AAAAA&#10;AAAAAAAAAAAAXQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABlBQAAAAA=&#10;" o:allowincell="f" fillcolor="silver" stroked="f" strokeweight=".35mm">
+              <v:fill opacity="16448f"/>
               <v:textbox>
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="4BBD105E" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
-                      <w:overflowPunct w:val="true"/>
-[...4 lines deleted...]
-                      <w:rPr/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:rFonts w:cs="Segoe UI" w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
-[...7 lines deleted...]
-                        <w:dstrike w:val="false"/>
+                        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                         <w:color w:val="C0C0C0"/>
-                        <w:spacing w:val="0"/>
-[...2 lines deleted...]
-                        <w:sz w:val="36"/>
                         <w:sz w:val="36"/>
                         <w:szCs w:val="36"/>
-                        <w:u w:val="none"/>
-                        <w:vertAlign w:val="baseline"/>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
                       <w:t>Original</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="none"/>
+              <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="17B3863B" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
-      <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-      <w:ind w:firstLine="1417" w:left="0" w:right="0"/>
+      <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
-      <w:rPr/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="52">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D0ED5E6" wp14:editId="1D30BE76">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>175895</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-34925</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="676910" cy="646430"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Figura2" descr=""/>
+          <wp:docPr id="3" name="Figura2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="3" name="Figura2" descr=""/>
+                  <pic:cNvPr id="3" name="Figura2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="676910" cy="646430"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="DefaultParagraphFont"/>
-        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>Estado de santa catarinA</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="5D3153F5" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
-      <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-      <w:ind w:firstLine="1417" w:left="0" w:right="0"/>
+      <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
-      <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="DefaultParagraphFont"/>
-        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Secretaria de estado da saúde</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="486EC5A1" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
-      <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-      <w:ind w:firstLine="1417" w:left="0" w:right="0"/>
+      <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
-      <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="DefaultParagraphFont"/>
-        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Superintendência de AQUISIÇÕES E CONTRATOS</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="5CA09358" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="719"/>
-        <w:tab w:val="left" w:pos="10800" w:leader="none"/>
+        <w:tab w:val="left" w:pos="10800"/>
       </w:tabs>
-      <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-      <w:ind w:firstLine="1417" w:left="0" w:right="0"/>
+      <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="DefaultParagraphFont"/>
-        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>DIRETORIA DE planejamento e gestão em compras</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="1741795A" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
     <w:pPr>
       <w:pStyle w:val="Normal2"/>
-      <w:spacing w:lineRule="auto" w:line="240"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="45D93821" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="00BB5982">
+    <w:pPr>
+      <w:pStyle w:val="Normal2"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="394B19F0" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
+    <w:pPr>
+      <w:pStyle w:val="Normal2"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="22"/>
-[...34 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="34">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7207698A" wp14:editId="2168C793">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="681355" cy="258445"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="PowerPlusWaterMarkObject95839"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="681480" cy="258480"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
-                        <a:srgbClr val="c0c0c0">
+                        <a:srgbClr val="C0C0C0">
                           <a:alpha val="25000"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln w="12600">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
-                      <a:lnRef idx="0"/>
-[...1 lines deleted...]
-                      <a:effectRef idx="0"/>
+                      <a:lnRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:effectRef>
                       <a:fontRef idx="minor"/>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w14:paraId="70F63039" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                           <w:pPr>
                             <w:pStyle w:val="Contedodoquadro"/>
-                            <w:overflowPunct w:val="true"/>
-[...4 lines deleted...]
-                            <w:rPr/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
-                              <w:rFonts w:cs="Segoe UI" w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
-[...7 lines deleted...]
-                              <w:dstrike w:val="false"/>
+                              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                               <w:color w:val="C0C0C0"/>
-                              <w:spacing w:val="0"/>
-[...2 lines deleted...]
-                              <w:sz w:val="36"/>
                               <w:sz w:val="36"/>
                               <w:szCs w:val="36"/>
-                              <w:u w:val="none"/>
-                              <w:vertAlign w:val="baseline"/>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
                             <w:t>Original</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr anchor="t">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect id="PowerPlusWaterMarkObject95839" o:spid="shape_0" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="silver" stroked="f" o:allowincell="f" style="position:absolute;margin-left:239.9pt;margin-top:0pt;width:53.6pt;height:23.9pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin">
-[...1 lines deleted...]
-              <v:stroke color="#3465a4" weight="12600" joinstyle="round" endcap="flat"/>
+            <v:rect w14:anchorId="7207698A" id="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:0;width:53.65pt;height:20.35pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMXsH7BwIAAGQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ayJkiDOMXQorts&#10;a9Bu2FmRpVibLAqUEjt/P0p20m47dRgCKJTER/I9Ul7f9K1lR4XBgKv4dFJyppyE2rh9xb99vX+3&#10;5CxE4WphwamKn1TgN5u3b9adX6kZNGBrhYyCuLDqfMWbGP2qKIJsVCvCBLxydKkBWxFpi/uiRtFR&#10;9NYWs7JcFB1g7RGkCoFO74ZLvsnxtVYyPmgdVGS24lRbzCvmdZfWYrMWqz0K3xg5liH+oYpWGEdJ&#10;L6HuRBTsgOavUK2RCAF0nEhoC9DaSJU5EJtp+Qebp0Z4lbmQOMFfZAr/L6z8ctwiM3XFrzhzoqUW&#10;baFTuLWH8F1EhZ8F/nzY/SAhr+fL99dJsM6HFeGe/BbHXSAzse81tumfeLE+i3y6iKz6yCQdLpbT&#10;qyW1QtLVbL5MNkUpnsEeQ/yooGXJqDhS6iytOH4KcXA9u6RcAayp7421eYP73a1FdhTU79sy/Qas&#10;9Y0YTmfzsjynDIN7Tv9bHOtYR+M8W5BriusgZRiSW0f+SYOBdbbiyarkZ92j0iRnJp8LkmNFw8zR&#10;oyDq58kj0hmQHDXFfyV2hCS0yqP+SvwFlPODixd8axxgbssLdsmM/a7P0zI9D8IO6hNNkHCyAeI4&#10;tMrBh0MEbXK7Em7wGnWjUc6Kj88uvZWX++z1/HHY/AIAAP//AwBQSwMEFAAGAAgAAAAhALMz9+zb&#10;AAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQtYGIQsimQvxIPVWigOjR&#10;jZckwl5HttOGt8flApeVRjOa+bZaTM6KHYXYe0a4mCkQxI03PbcIb6/P5zcgYtJstPVMCN8UYVEf&#10;H1W6NH7PL7Rbp1bkEo6lRuhSGkopY9OR03HmB+LsffrgdMoytNIEvc/lzspLpa6l0z3nhU4P9NBR&#10;87UeHYJfus20LCyfFavHzftHME/NeIt4ejLd34FINKW/MBzwMzrUmWnrRzZRWIT8SPq9B0/Nr0Bs&#10;EQo1B1lX8j98/QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMXsH7BwIAAGQEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCzM/fs2wAAAAQBAAAP&#10;AAAAAAAAAAAAAAAAAGEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" o:allowincell="f" fillcolor="silver" stroked="f" strokeweight=".35mm">
+              <v:fill opacity="16448f"/>
               <v:textbox>
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="70F63039" w14:textId="77777777" w:rsidR="00BB5982" w:rsidRDefault="007E4B80">
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
-                      <w:overflowPunct w:val="true"/>
-[...4 lines deleted...]
-                      <w:rPr/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:rFonts w:cs="Segoe UI" w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
-[...7 lines deleted...]
-                        <w:dstrike w:val="false"/>
+                        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                         <w:color w:val="C0C0C0"/>
-                        <w:spacing w:val="0"/>
-[...2 lines deleted...]
-                        <w:sz w:val="36"/>
                         <w:sz w:val="36"/>
                         <w:szCs w:val="36"/>
-                        <w:u w:val="none"/>
-                        <w:vertAlign w:val="baseline"/>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
                       <w:t>Original</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="none"/>
+              <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...128 lines deleted...]
-  <w:abstractNum w:abstractNumId="2">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11EF3759"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0672B0CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Nivel3"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="999" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
-        <w:dstrike w:val="false"/>
-        <w:strike w:val="false"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="auto"/>
         <w:sz w:val="20"/>
-        <w:i w:val="false"/>
+        <w:szCs w:val="20"/>
         <w:u w:val="none"/>
-        <w:b w:val="false"/>
-[...1 lines deleted...]
-        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="3198" w:hanging="504"/>
       </w:pPr>
       <w:rPr>
-        <w:dstrike w:val="false"/>
-        <w:strike w:val="false"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="auto"/>
         <w:sz w:val="20"/>
-        <w:i w:val="false"/>
-        <w:b w:val="false"/>
         <w:szCs w:val="20"/>
-        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="2491" w:hanging="648"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="2232" w:hanging="792"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="2736" w:hanging="936"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="316F30F6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1020FC7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47E02FB3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6B4CA39A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="707"/>
         </w:tabs>
         <w:ind w:left="707" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1414"/>
         </w:tabs>
         <w:ind w:left="1414" w:hanging="283"/>
@@ -25366,1432 +20317,1679 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5656"/>
         </w:tabs>
         <w:ind w:left="5656" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6363"/>
         </w:tabs>
         <w:ind w:left="6363" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="604873FD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0E264582"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67FA2B86"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D102BDC8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Ttulo1"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="85"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="719"/>
-  <w:autoHyphenation w:val="true"/>
+  <w:autoHyphenation/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00BB5982"/>
+    <w:rsid w:val="007E4B80"/>
+    <w:rsid w:val="00BB5982"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4F4D80D7"/>
+  <w15:docId w15:val="{073A0DF6-E60C-4A31-8E12-8C7B7FF8D813}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:suppressAutoHyphens w:val="true"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="false"/>
-[...9 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:overflowPunct w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-      <w:imprint w:val="false"/>
       <w:color w:val="000000"/>
-      <w:spacing w:val="0"/>
-[...10 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-    <w:name w:val="Heading 1"/>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:next w:val="LO-Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
-        <w:ilvl w:val="0"/>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:hanging="425" w:left="1193" w:right="0"/>
+      <w:ind w:left="1193" w:hanging="425"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fontepargpadro">
-[...2 lines deleted...]
-    <w:rPr/>
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Forte">
-    <w:name w:val="Forte"/>
+    <w:name w:val="Strong"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentReference">
     <w:name w:val="Comment Reference"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="InternetLink">
+    <w:name w:val="Internet Link"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT" w:eastAsia="Arial MT" w:cs="Arial MT"/>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
       <w:lang w:val="pt-PT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT" w:eastAsia="Arial MT" w:cs="Arial MT"/>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
       <w:lang w:val="pt-PT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="MenoPendente1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente1">
     <w:name w:val="Menção Pendente1"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="605E5C"/>
-      <w:shd w:fill="E1DFDD" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Forte1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Forte1">
     <w:name w:val="Forte1"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="MenoPendente">
-    <w:name w:val="Menção Pendente"/>
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="605E5C"/>
-      <w:shd w:fill="E1DFDD" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO1LVL1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO1LVL1">
     <w:name w:val="WW_CharLFO1LVL1"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO1LVL2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO1LVL2">
     <w:name w:val="WW_CharLFO1LVL2"/>
     <w:qFormat/>
     <w:rPr>
-      <w:b w:val="false"/>
-[...2 lines deleted...]
-      <w:dstrike w:val="false"/>
+      <w:b w:val="0"/>
+      <w:i w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
       <w:color w:val="auto"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO1LVL3">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO1LVL3">
     <w:name w:val="WW_CharLFO1LVL3"/>
     <w:qFormat/>
     <w:rPr>
-      <w:b w:val="false"/>
-[...2 lines deleted...]
-      <w:dstrike w:val="false"/>
+      <w:b w:val="0"/>
+      <w:i w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
       <w:color w:val="auto"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO2LVL2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO2LVL2">
     <w:name w:val="WW_CharLFO2LVL2"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO3LVL1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO3LVL1">
     <w:name w:val="WW_CharLFO3LVL1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO3LVL2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO3LVL2">
     <w:name w:val="WW_CharLFO3LVL2"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:b w:val="false"/>
-      <w:bCs w:val="false"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO3LVL3">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO3LVL3">
     <w:name w:val="WW_CharLFO3LVL3"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO4LVL2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO4LVL2">
     <w:name w:val="WW_CharLFO4LVL2"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO5LVL2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO5LVL2">
     <w:name w:val="WW_CharLFO5LVL2"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO5LVL3">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO5LVL3">
     <w:name w:val="WW_CharLFO5LVL3"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO6LVL1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO6LVL1">
     <w:name w:val="WW_CharLFO6LVL1"/>
     <w:qFormat/>
     <w:rPr>
-      <w:b w:val="false"/>
-      <w:bCs w:val="false"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO9LVL1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO9LVL1">
     <w:name w:val="WW_CharLFO9LVL1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:b w:val="false"/>
-      <w:bCs w:val="false"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO10LVL1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO10LVL1">
     <w:name w:val="WW_CharLFO10LVL1"/>
     <w:qFormat/>
     <w:rPr>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
+      <w:vertAlign w:val="baseline"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO10LVL2">
+    <w:name w:val="WW_CharLFO10LVL2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:position w:val="0"/>
       <w:sz w:val="20"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO10LVL2">
-    <w:name w:val="WW_CharLFO10LVL2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO10LVL3">
+    <w:name w:val="WW_CharLFO10LVL3"/>
     <w:qFormat/>
     <w:rPr>
-      <w:b w:val="false"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:position w:val="0"/>
-      <w:sz w:val="20"/>
       <w:sz w:val="20"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO10LVL3">
-[...11 lines deleted...]
-  <w:style w:type="character" w:styleId="WWCharLFO10LVL4">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO10LVL4">
     <w:name w:val="WW_CharLFO10LVL4"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
-      <w:sz w:val="20"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO10LVL5">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO10LVL5">
     <w:name w:val="WW_CharLFO10LVL5"/>
     <w:qFormat/>
     <w:rPr>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
-      <w:sz w:val="20"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO10LVL6">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO10LVL6">
     <w:name w:val="WW_CharLFO10LVL6"/>
     <w:qFormat/>
     <w:rPr>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
-      <w:sz w:val="20"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO10LVL7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO10LVL7">
     <w:name w:val="WW_CharLFO10LVL7"/>
     <w:qFormat/>
     <w:rPr>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
-      <w:sz w:val="20"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO10LVL8">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO10LVL8">
     <w:name w:val="WW_CharLFO10LVL8"/>
     <w:qFormat/>
     <w:rPr>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
-      <w:sz w:val="20"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO10LVL9">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO10LVL9">
     <w:name w:val="WW_CharLFO10LVL9"/>
     <w:qFormat/>
     <w:rPr>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
-      <w:sz w:val="20"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO11LVL1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO11LVL1">
     <w:name w:val="WW_CharLFO11LVL1"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO11LVL2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO11LVL2">
     <w:name w:val="WW_CharLFO11LVL2"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO11LVL3">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO11LVL3">
     <w:name w:val="WW_CharLFO11LVL3"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO11LVL4">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO11LVL4">
     <w:name w:val="WW_CharLFO11LVL4"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO11LVL5">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO11LVL5">
     <w:name w:val="WW_CharLFO11LVL5"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO11LVL6">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO11LVL6">
     <w:name w:val="WW_CharLFO11LVL6"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO11LVL7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO11LVL7">
     <w:name w:val="WW_CharLFO11LVL7"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO11LVL8">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO11LVL8">
     <w:name w:val="WW_CharLFO11LVL8"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO11LVL9">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO11LVL9">
     <w:name w:val="WW_CharLFO11LVL9"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO12LVL1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO12LVL1">
     <w:name w:val="WW_CharLFO12LVL1"/>
     <w:qFormat/>
     <w:rPr>
-      <w:b w:val="false"/>
-      <w:bCs w:val="false"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO12LVL2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO12LVL2">
     <w:name w:val="WW_CharLFO12LVL2"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="MenoPendente2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente2">
     <w:name w:val="Menção Pendente2"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="605E5C"/>
-      <w:shd w:fill="E1DFDD" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
-[...13 lines deleted...]
-  <w:style w:type="character" w:styleId="Caracteresdenotaderodap">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Caracteresdenotaderodap">
     <w:name w:val="Caracteres de nota de rodapé"/>
     <w:qFormat/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="Caracteresdenotadefim">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Caracteresdenotadefim">
     <w:name w:val="Caracteres de nota de fim"/>
     <w:qFormat/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="HiperlinkVisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:rPr>
       <w:color w:val="800000"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Marcas">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Marcas">
     <w:name w:val="Marcas"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="OpenSymbol" w:cs="OpenSymbol"/>
+      <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       <w:color w:val="FF0000"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
-    <w:name w:val="Título"/>
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="BodyText"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
-      <w:suppressAutoHyphens w:val="false"/>
+      <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="MS Gothic" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="MS Gothic" w:hAnsi="Liberation Sans" w:cs="Tahoma"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Corpodetexto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT" w:eastAsia="Arial MT" w:cs="Arial MT"/>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="List">
+  <w:style w:type="paragraph" w:styleId="Lista">
     <w:name w:val="List"/>
-    <w:basedOn w:val="BodyText"/>
-    <w:pPr/>
+    <w:basedOn w:val="Corpodetexto"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
-    <w:name w:val="Caption"/>
+  <w:style w:type="paragraph" w:styleId="Legenda">
+    <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ndice">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ndice">
     <w:name w:val="Índice"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:val="zxx" w:eastAsia="zxx" w:bidi="zxx"/>
+      <w:lang/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="LO-Normal">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LO-Normal">
     <w:name w:val="LO-Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="false"/>
-[...9 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:overflowPunct w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-      <w:imprint w:val="false"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="000000"/>
-      <w:spacing w:val="0"/>
-[...3 lines deleted...]
-      <w:sz w:val="24"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:u w:val="none"/>
-[...3 lines deleted...]
-      <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
+      <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
-    <w:name w:val="TOC 2"/>
+  <w:style w:type="paragraph" w:styleId="Sumrio2">
+    <w:name w:val="toc 2"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:next w:val="LO-Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:hanging="0" w:left="220" w:right="0"/>
+      <w:ind w:left="220"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText">
     <w:name w:val="Comment Text"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="false"/>
-[...9 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:overflowPunct w:val="0"/>
+      <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-      <w:imprint w:val="false"/>
       <w:color w:val="000000"/>
-      <w:spacing w:val="0"/>
-[...4 lines deleted...]
-      <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
-      <w:u w:val="none"/>
-[...3 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CabealhoeRodap">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CabealhoeRodap">
     <w:name w:val="Cabeçalho e Rodapé"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
-      <w:suppressAutoHyphens w:val="false"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cabealhoerodap1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Cabealhoerodap1">
     <w:name w:val="Cabeçalho e rodapé1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="Header"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Cabealhoerodap2">
+    <w:name w:val="Cabeçalho e rodapé2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cabealho">
+    <w:name w:val="header"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:suppressAutoHyphens w:val="true"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentSubject">
     <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-    <w:name w:val="Footer"/>
+  <w:style w:type="paragraph" w:styleId="Rodap">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:suppressAutoHyphens w:val="true"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodebalo">
-    <w:name w:val="Texto de balão"/>
+    <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
-    <w:name w:val="TOC 1"/>
+  <w:style w:type="paragraph" w:styleId="Sumrio1">
+    <w:name w:val="toc 1"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:next w:val="LO-Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:hanging="0" w:left="376" w:right="0"/>
+      <w:spacing w:before="233"/>
+      <w:ind w:left="376"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal2">
     <w:name w:val="Normal2"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="false"/>
-[...9 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:overflowPunct w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-      <w:imprint w:val="false"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="000000"/>
-      <w:spacing w:val="0"/>
-[...3 lines deleted...]
-      <w:sz w:val="24"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:u w:val="none"/>
-[...3 lines deleted...]
-      <w:lang w:val="pt-BR" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+      <w:lang w:val="pt-BR" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
-    <w:name w:val="Parágrafo da Lista"/>
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:hanging="0" w:left="798" w:right="0"/>
+      <w:spacing w:before="120"/>
+      <w:ind w:left="798"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT" w:eastAsia="Arial MT" w:cs="Arial MT"/>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
       <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableParagraph">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:hanging="0" w:left="177" w:right="168"/>
+      <w:ind w:left="177" w:right="168"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="dou-paragraph">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="dou-paragraph">
     <w:name w:val="dou-paragraph"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="true"/>
       <w:spacing w:before="100" w:after="100"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="false"/>
-[...9 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:overflowPunct w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-      <w:imprint w:val="false"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="000000"/>
-      <w:spacing w:val="0"/>
-[...3 lines deleted...]
-      <w:sz w:val="24"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:u w:val="none"/>
-[...3 lines deleted...]
-      <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
+      <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nivel2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nivel2">
     <w:name w:val="Nivel 2"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="true"/>
-      <w:spacing w:lineRule="auto" w:line="276" w:before="120" w:after="120"/>
+      <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nvel2-Red">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nvel2-Red">
     <w:name w:val="Nível 2 -Red"/>
     <w:basedOn w:val="Nivel2"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="FF0000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ou">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ou">
     <w:name w:val="ou"/>
     <w:basedOn w:val="PargrafodaLista"/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:spacing w:before="0" w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="FF0000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="western">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="western">
     <w:name w:val="western"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="false"/>
-[...9 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:overflowPunct w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
-[...10 lines deleted...]
-      <w:imprint w:val="false"/>
+      <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       <w:color w:val="000000"/>
-      <w:spacing w:val="0"/>
-[...3 lines deleted...]
-      <w:sz w:val="24"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:u w:val="none"/>
-[...3 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nivel3">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nivel3">
     <w:name w:val="Nivel 3"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
-        <w:ilvl w:val="0"/>
         <w:numId w:val="2"/>
       </w:numPr>
-      <w:suppressAutoHyphens w:val="true"/>
-      <w:spacing w:lineRule="auto" w:line="276" w:before="120" w:after="120"/>
+      <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Contedodatabela">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contedodatabela">
     <w:name w:val="Conteúdo da tabela"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="false"/>
+      <w:widowControl w:val="0"/>
       <w:suppressLineNumbers/>
-      <w:suppressAutoHyphens w:val="false"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cabealho1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Cabealho1">
     <w:name w:val="Cabeçalho1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:shd w:val="clear" w:fill="FFFFFF"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="14287" w:leader="none"/>
+        <w:tab w:val="center" w:pos="7143"/>
+        <w:tab w:val="right" w:pos="14287"/>
       </w:tabs>
-      <w:suppressAutoHyphens w:val="true"/>
+      <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun"/>
-      <w:color w:val="000000"/>
       <w:sz w:val="22"/>
-      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalTable">
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabelanormal1">
+    <w:name w:val="Tabela normal1"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="false"/>
-[...10 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:overflowPunct w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-      <w:imprint w:val="false"/>
       <w:color w:val="000000"/>
-      <w:spacing w:val="0"/>
-[...10 lines deleted...]
-      <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
+      <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...29 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Contedodalista">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contedodalista">
     <w:name w:val="Conteúdo da lista"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:hanging="0" w:left="567" w:right="0"/>
+      <w:ind w:left="567"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Contedodoquadro">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contedodoquadro">
     <w:name w:val="Conteúdo do quadro"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="LFO1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO1">
     <w:name w:val="LFO1"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="18a303"/>
+        <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="0369a3"/>
+        <a:srgbClr val="0369A3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="a33e03"/>
+        <a:srgbClr val="A33E03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8e03a3"/>
+        <a:srgbClr val="8E03A3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="c99c00"/>
+        <a:srgbClr val="C99C00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="c9211e"/>
+        <a:srgbClr val="C9211E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000ee"/>
+        <a:srgbClr val="0000EE"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="551a8b"/>
+        <a:srgbClr val="551A8B"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
-[...1 lines deleted...]
-        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="DejaVu Sans"/>
+        <a:cs typeface="DejaVu Sans"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
-[...1 lines deleted...]
-        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="DejaVu Sans"/>
+        <a:cs typeface="DejaVu Sans"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
           <a:miter/>
         </a:ln>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
           <a:miter/>
         </a:ln>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
@@ -26800,67 +21998,76 @@
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/24.2.6.2$Windows_X86_64 LibreOffice_project/ef66aa7e36a1bb8e65bfbc63aba53045a14d0871</Application>
+  <Pages>17</Pages>
+  <Words>6494</Words>
+  <Characters>35068</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>292</Lines>
+  <Paragraphs>82</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>41480</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
-  <Pages>17</Pages>
-[...3 lines deleted...]
-  <Paragraphs>359</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Carla Giani da Rocha</dc:creator>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pt-BR</dc:language>
-  <cp:lastModifiedBy/>
-[...4 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
     <vt:lpwstr>AA23C1CDCD2A4EE4A56909DF62A3080A_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
     <vt:lpwstr>1046-11.2.0.11306</vt:lpwstr>
   </property>
 </Properties>
 </file>