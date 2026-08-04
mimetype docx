--- v0 (2026-06-01)
+++ v1 (2026-08-04)
@@ -4,51 +4,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="1824920D" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.sfflipmyha0x" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ORIENTAÇÕES PARA UTILIZAÇÃO DA MINUTA PADRONIZADA DE TERMO DE REFERÊNCIA</w:t>
       </w:r>
@@ -343,60 +343,51 @@
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48BBBEA2" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">1) Este modelo de termo de referência procura fornecer um ponto de partida para a definição do objeto e das condições da contratação. O termo foi planejado para ser utilizado por toda a Administração Pública estadual. Cada órgão ou ente contratante deverá adaptá-lo a sua realidade, obedecidas as orientações deste documento. Este documento e o estudo técnico preliminar são os que mais terão variação de conteúdo, de acordo com as peculiaridades da demanda da Administração e do objeto a ser contratado. Assim, </w:t>
-[...8 lines deleted...]
-        <w:t>deve-se trabalhar o texto à luz dos pontos fundamentais da contratação, sempre de forma clara e objetiva, respeitadas as seguintes orientações:</w:t>
+        <w:t>1) Este modelo de termo de referência procura fornecer um ponto de partida para a definição do objeto e das condições da contratação. O termo foi planejado para ser utilizado por toda a Administração Pública estadual. Cada órgão ou ente contratante deverá adaptá-lo a sua realidade, obedecidas as orientações deste documento. Este documento e o estudo técnico preliminar são os que mais terão variação de conteúdo, de acordo com as peculiaridades da demanda da Administração e do objeto a ser contratado. Assim, deve-se trabalhar o texto à luz dos pontos fundamentais da contratação, sempre de forma clara e objetiva, respeitadas as seguintes orientações:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="658D2005" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1.1) Os itens com redação em preto ou em branco com realce azul (exemplo: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="22"/>
@@ -982,51 +973,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TERMO DE REFERÊNCIA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45861FCB" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Processo SGPe n.º </w:t>
+        <w:t xml:space="preserve">Processo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SGPe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n.º </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*** ***/****</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="457E886F" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -1200,59 +1209,81 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquisição de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(descrever o objeto.)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, nos termos do ANEXO I (Requisição SCCD Nº </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>xxxx/xxxx</w:t>
-            </w:r>
+              <w:t>xxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>xxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>), conforme condições e exigências estabelecidas neste termo de referência:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1980E6DC" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0125508E" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
@@ -1361,89 +1392,276 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Natureza do objeto - bem comum</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EF440BF" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="3518DE3C" w14:textId="77777777" w:rsidR="006252D4" w:rsidRPr="00E831C8" w:rsidRDefault="00B71344" w:rsidP="006252D4">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-              <w:t>definidas por meio de especificações usuais existentes no mercado.</w:t>
+            <w:r w:rsidR="006252D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O(s) bem(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006252D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006252D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) objeto(s) desta contratação é(são) caracterizado(s) como comum(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006252D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006252D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>), conforme justificativa que segue:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EF440BF" w14:textId="3F00E027" w:rsidR="002D3D3E" w:rsidRPr="006252D4" w:rsidRDefault="006252D4" w:rsidP="006252D4">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">descrever justificativa que demonstre que as especificações do objeto são usuais no mercado ou indicar ato normativo que classifica o bem como comum) EXEMPLO: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E831C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Os instrumentais cirúrgicos constituem bens comuns, uma vez que possuem especificações técnicas padronizadas, amplamente definidas por normas técnicas e regulamentações aplicáveis, sendo comercializados por diversos fornecedores no mercado. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Suas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E831C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">características </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>estão</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E831C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> objetivamente descrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E831C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s no</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Anexo I – Requisição, anexado a este</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E831C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Termo de Referência, permitindo a comparação direta entre as propostas apresentadas. Dessa forma, o(s) objeto(s) enquadra(m)-se como bem(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E831C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E831C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) comum(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E831C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E831C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>), nos termos do art. 6º, inciso XIII, da Lei Federal nº 14.133/2021, sendo adequada a adoção da modalidade de licitação pregão, conforme declaração técnica prevista na Orientação de Prática Consultiva nº 11/2022.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B64A119" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E852163" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1470,51 +1688,87 @@
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>O(s) bem(ns) objeto(s) desta contratação não se enquadra(m) como bem(ns) de luxo, conforme Decreto estadual n.º 2.355, de 16 de dezembro de 2022.</w:t>
+              <w:t>O(s) bem(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) objeto(s) desta contratação não se enquadra(m) como bem(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) de luxo, conforme Decreto estadual n.º 2.355, de 16 de dezembro de 2022.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CAB4871" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3206F83C" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1704,50 +1958,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
           </w:tcPr>
           <w:p w14:paraId="32A7F166" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>DESCRIÇÃO DA SOLUÇÃO COMO UM TODO, CONSIDERADO TODO O CICLO DE VIDA DO OBJETO (art. 6º, XXIII, alínea c, e art. 18, § 1º, VII, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D3E" w14:paraId="6B5A527C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2FD2DD2E" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
@@ -1835,123 +2090,149 @@
               </w:rPr>
               <w:t xml:space="preserve">*** </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Descrever a solução como um todo, caso não se encontre no ETP).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="250E24EF" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2AABA544" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="61E4633B" w14:textId="686D6F09" w:rsidR="006252D4" w:rsidRDefault="006252D4" w:rsidP="006252D4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Condições de guarda e armazenamento que não permitam a deterioração do material (art. 40, IV, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15EFDD46" w14:textId="112B2168" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="11BFB3D1" w14:textId="77777777" w:rsidR="006252D4" w:rsidRDefault="006252D4" w:rsidP="006252D4">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> deste termo de referência.</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A solução como um todo abrange a observância das seguintes condições de guarda e armazenamento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02620330" w14:textId="77777777" w:rsidR="006252D4" w:rsidRDefault="006252D4" w:rsidP="006252D4">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (descrever as condições de guarda e armazenamento)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E08896B" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="188C902F" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
@@ -2012,51 +2293,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
           </w:tcPr>
           <w:p w14:paraId="031B4A6C" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>REQUISITOS DA CONTRATAÇÃO (art. 6º, XXIII, alínea d, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D3E" w14:paraId="54B0C429" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0BF07865" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
@@ -2145,968 +2425,1638 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Não há vedação à contratação de qualquer marca ou modelo.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5884FB8B" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="00B2E8F4" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="38A18CB4" w14:textId="77777777" w:rsidR="006619C9" w:rsidRDefault="006619C9" w:rsidP="006619C9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Exigência de amostra(s) (art. 41, II, da Lei n.º 14.133/2021).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A9F89DE" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="289FAE55" w14:textId="77777777" w:rsidR="006619C9" w:rsidRDefault="006619C9" w:rsidP="006619C9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Não há exigência de apresentação de amostras.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0578F075" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="10EFBDA9" w14:textId="77777777" w:rsidR="006619C9" w:rsidRDefault="006619C9" w:rsidP="006619C9">
             <w:pPr>
               <w:ind w:left="594"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BAD592D" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="584BBA82" w14:textId="77777777" w:rsidR="006619C9" w:rsidRDefault="006619C9" w:rsidP="006619C9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Será exigida apresentação de amostras para os itens ou lotes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*** (indicar os itens ou lotes para os quais se exigirá amostra)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1442CE52" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="6C3EFD51" w14:textId="77777777" w:rsidR="006619C9" w:rsidRPr="00D9599C" w:rsidRDefault="006619C9" w:rsidP="006619C9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(descrever a justificativa para exigência de amostra) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CFA">
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justifica-se a exigência de amostra porque </w:t>
+              <w:t xml:space="preserve">A Administração fundamenta a exigência de apresentação de amostras no art. 41, inciso II, da Lei nº 14.133/2021, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>em razão da natureza crítica dos materiais destinados às áreas de assistência hospitalar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47890270" w14:textId="77777777" w:rsidR="006619C9" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regras para apresentação e análise das amostras: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>*** (descrever a justificativa para exigência de amostra)</w:t>
+              <w:t>(descrever regras para apresentação e análise de amostras indicando, entre outros aspectos pertinentes:)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E2F5FD2" w14:textId="77777777" w:rsidR="006619C9" w:rsidRPr="00150F06" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A apresentação das amostras, quando exigida, ocorrerá através de convocação formal expedida pelo pregoeiro via chat ou e-mail, mediante solicitação da Equipe Técnica;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A7BF307" w14:textId="77777777" w:rsidR="006619C9" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A apresentação das amostras, quando exigida, deverá ocorrer no prazo de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>xxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) dias úteis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> O prazo poderá ser prorrogado uma única vez, por igual período, desde que a solicitação seja encaminhada exclusivamente pelo e-mail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>central-pregao@sea.sc.gov.br</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, dentro do prazo original, contendo justificativa formal, e haja anuência expressa da Equipe Técnica, as amostras devem ser entregues na </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>xxxxxxxxxxxxxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a não entrega das amostras no prazo estabelecido implicará na desclassificação da proposta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70271135" w14:textId="77777777" w:rsidR="006619C9" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A apresentação das amostras, quando exigida, ocorrerá na quantidade de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cada item</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> solicitado, as amostras deverão estar </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>identificadas com o número do pregão eletrônico, a razão social, CNPJ, telefone e e-mail da licitante e a identificação do conteúdo da amostra;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25CC0AE7" w14:textId="77777777" w:rsidR="006619C9" w:rsidRPr="003F4864" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informações sobre a análise e acompanhamento pelos interessados das amostras enviadas poderão ser obtidas diretamente com a unidade técnica responsável através do </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">telefone </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>xxxxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ou e-mail </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>xxxxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FCB0215" w14:textId="77777777" w:rsidR="006619C9" w:rsidRPr="00FA6F66" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Será desclassificada no item/lote específico a proposta da licitante que não atender à convocação formal para apresentação de amostra e/ou documentação adicional, apresentar amostra fora das especificações técnicas previstas no Anexo I do edital de licitação, deixar de apresentar amostra, quando exigida, apresentar amostra fora do prazo exigido no item </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4.3.2.2.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e/ou   apresentar documentação em desconformidade com os requisitos do edital ou da legislação aplicável</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A1BA204" w14:textId="77777777" w:rsidR="006619C9" w:rsidRPr="00D9599C" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Condições e critérios de avaliação e julgamento da amostra e/ou da demonstração dos serviços:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21234ABF" w14:textId="77777777" w:rsidR="006619C9" w:rsidRPr="00FA6F66" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>As amostras apresentadas serão analisadas com base nas características descritas na proposta comercial e na ficha técnica apresentada pela licitante, devendo estar obrigatoriamente em conformidade com as especificações técnicas constantes do Anexo I do edital de licitação.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61F74C50" w14:textId="77777777" w:rsidR="006619C9" w:rsidRPr="002176D9" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D9599C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A avaliação técnica considerará, conforme a natureza do item ou lote, aspectos como: peso, dimensões, formato, cor, textura, ergonomia, resistência mecânica, desempenho funcional, segurança biológica em ambiente estéril, qualidade do material, adequação da </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002176D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>embalagem e demais elementos pertinentes à correta utilização do produto.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67378B7A" w14:textId="77777777" w:rsidR="006619C9" w:rsidRPr="00FA6F66" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002176D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Também será verificado se o objeto atende aos padrões mínimos de desempenho exigidos pela Administração, garantindo compatibilidade </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>com a finalidade pública a que se destina.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58EEAF2B" w14:textId="77777777" w:rsidR="006619C9" w:rsidRPr="00C902B0" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C902B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A análise técnica ocorrerá conforme o formulário constante no Anexo II - Formulário de Análise de Qualidade Técnica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57C2FB62" w14:textId="77777777" w:rsidR="006619C9" w:rsidRPr="00FA6F66" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A divulgação do resultado da análise da amostra ocorrerá em sessão pública a ser convocada pelo pregoeiro.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E32B49E" w14:textId="77777777" w:rsidR="006619C9" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Para as amostras cuja avaliação técnica implique em testes, ensaios ou manuseio que alterem sua condição original, não caberá à licitante qualquer pedido de ressarcimento do valor correspondente.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A47FF52" w14:textId="77777777" w:rsidR="006619C9" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As amostras que não necessitarem ser retidas para posterior conferência, bem como aquelas rejeitadas, poderá ser retiradas pela licitante na </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00440CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>xxxxxxxxxxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, no prazo máximo de 30 (trinta) dias, contados da divulgação do resultado final da licitação, mediante prévio agendamento.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="271AB240" w14:textId="77777777" w:rsidR="006619C9" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Decorrido o prazo mencionado no item anterior, sem que haja a retirada das amostras, a unidade poderá dar-lhes o destino que julgar mais adequado, não cabendo à licitante qualquer ressarcimento, indenização ou direito de reclamação quanto ao objeto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42A508F8" w14:textId="46350356" w:rsidR="006252D4" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os prospectos e documentos adicionais, quando solicitados, deverão ser apresentados em até 01 (um) dia útil,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>após convocação do pregoeiro via “CHAT” ou e-mail</w:t>
+            </w:r>
+            <w:r w:rsidR="006252D4" w:rsidRPr="00440CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5055FA8B" w14:textId="603C0104" w:rsidR="006252D4" w:rsidRPr="006619C9" w:rsidRDefault="006252D4" w:rsidP="006252D4">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006619C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (outras regras necessárias ou pertinentes à análise das amostras).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78FFD84E" w14:textId="77777777" w:rsidR="006252D4" w:rsidRPr="00440CFA" w:rsidRDefault="006252D4" w:rsidP="006252D4">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A3D7BB1" w14:textId="08A6F23E" w:rsidR="002D3D3E" w:rsidRDefault="006252D4">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota explicativa: a exigência de prova de conceito, amostra, protótipo, testes e outras formas de avaliação de conformidade do objeto é excepcional. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>Eventual exigência nesse sentido deve ser ponderada pela Administração à luz do caso concreto, mediante justificativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">(art. 41, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>caput</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, II, da Lei n.º 14.133/2021). O insucesso em contratações pretéritas pode justificar essa previsão. Há itens de baixa qualidade que não possuem o </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>desempenho</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>exigido nas especificações do objeto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, embora possuam </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>descrição técnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> semelhante à de objetos de boa qualidade. O julgamento pelo menor preço pode atrair o fornecimento de bens de pouca qualidade, devendo a Administração adotar cautelas para não adquirir material imprestável e, mais importante, evitar repetidamente contratar nessas condições.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63BEF7FC" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="303C71B7" w14:textId="57B7320E" w:rsidR="002D3D3E" w:rsidRDefault="006252D4">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>Nota explicativa: quando a amostra for avaliada mediante lista de checagem ou formulário semelhante, sugere-se que o documento seja incluído como anexo do edital</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19E333ED" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C4BD8A6" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Exigência de carta de solidariedade (art. 41, IV, da Lei n.º 14.133/2021)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44C33212" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não há exigência de carta de solidariedade entre fornecedor e revendedor ou distribuidor.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F64A73F" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:ind w:left="594"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2370D309" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Subcontratação</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A5CCE1F" w14:textId="3069EDD2" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006252D4" w:rsidRPr="00C902B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Não é admitida a subcontratação do objeto principal, exceto as atividades </w:t>
+            </w:r>
+            <w:r w:rsidR="006252D4" w:rsidRPr="00C902B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>acessórias ou complementares</w:t>
+            </w:r>
+            <w:r w:rsidR="006252D4" w:rsidRPr="00C902B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vinculadas ao fornecimento do objeto [especificar </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006252D4" w:rsidRPr="00C902B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ex</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006252D4" w:rsidRPr="00C902B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>: transporte, instalação, montagem, treinamento ou assistência técnica], sem prejuízo da responsabilidade integral da contratada pela execução contratual</w:t>
+            </w:r>
+            <w:r w:rsidR="006252D4" w:rsidRPr="00440CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="155C4A8A" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:ind w:left="594"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E992AFD" w14:textId="77777777" w:rsidR="006252D4" w:rsidRDefault="006252D4" w:rsidP="006252D4">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Garantia da contratação</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65130D64" w14:textId="77777777" w:rsidR="006252D4" w:rsidRDefault="006252D4" w:rsidP="006252D4">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...9 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve">Não há exigência de garantia da contratação prevista nos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>arts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regras para apresentação e análise das amostras: </w:t>
-[...654 lines deleted...]
-          <w:p w14:paraId="6EDD0884" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t>. 96 e seguintes da Lei n.º 14.133/2021.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26F59B3C" w14:textId="77777777" w:rsidR="006252D4" w:rsidRDefault="006252D4" w:rsidP="006252D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="309C9FE6" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="37510179" w14:textId="77777777" w:rsidR="006252D4" w:rsidRPr="00A35062" w:rsidRDefault="006252D4" w:rsidP="006252D4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Será exigida</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">garantia da contratação prevista nos arts. 96 e seguintes da Lei n.º 14.133/2021, com valor de </w:t>
+              <w:t xml:space="preserve">garantia da contratação prevista nos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>arts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. 96 e seguintes da Lei n.º 14.133/2021, com valor de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">*** (***) (indicar percentual em numeral e por extenso) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>do valor inicial do contrato, conforme condições descritas no edital ou no termo do contrato.</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="39B24D08" w14:textId="009EF18F" w:rsidR="006252D4" w:rsidRDefault="006252D4" w:rsidP="006252D4">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Caso utilizada a modalidade de seguro-garantia, a apólice deverá ter validade durante a vigência do contrato E/OU por *** dias após o término da vigência contratual, permanecendo em vigor mesmo que o contratado não pague o prêmio nas datas convencionadas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A021C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. (Incluído conforme indicação da minuta do contrato. 12.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A021C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CA59BEA" w14:textId="77777777" w:rsidR="006252D4" w:rsidRDefault="006252D4" w:rsidP="006252D4">
+            <w:pPr>
+              <w:ind w:left="646"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="03AEFC6C" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:ind w:left="594"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota explicativa: a exigência de garantia da contratação deve ser necessária e pertinente para a execução do objeto contratado. Salvo situações excepcionais devidamente justificadas, a exigência não é possível em compras para entregas em remessa única ou parceladas que não configurem fornecimento contínuo, sob pena de se restringir indevidamente a competitividade da licitação. O percentual da garantia deve ser adequado ao objeto e respeitar os limites indicados no art. 98, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3226,75 +4176,75 @@
               </w:rPr>
               <w:t xml:space="preserve">Utilização do sistema de registro de preços (art. 40, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>caput</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, II, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="065334E4" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="065334E4" w14:textId="1857E19A" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A licitação </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006252D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>não</w:t>
+              <w:t>NÃO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> será processada por meio do sistema de registro de preços</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4120C022" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="20779FC3" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3392,104 +4342,172 @@
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="71D278E7" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prazo de vigência e prorrogação</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3275293C" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="04C8DA11" w14:textId="77777777" w:rsidR="006479E7" w:rsidRDefault="006479E7" w:rsidP="006479E7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O prazo de vigência da contratação inicia-se com a divulgação do contrato no Diário Oficial do Estado. Na forma do art. 105 da Lei n° 14.133/2021, o contrato permanecerá vigente enquanto perdurarem os prazos de execução, recebimento provisório e definitivo e de pagamento, estipulados neste termo de referência.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="286283C9" w14:textId="77777777" w:rsidR="006479E7" w:rsidRDefault="006479E7" w:rsidP="006479E7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:ind w:left="1017" w:hanging="850"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="53BBAB40" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Eventual prorrogação do prazo de vigência obedecerá ao disposto no art. 111 da Lei n.º 14.133/2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6548FC4C" w14:textId="77777777" w:rsidR="00FF5F32" w:rsidRPr="00484599" w:rsidRDefault="00FF5F32" w:rsidP="00FF5F32">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Reajuste</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C03E58C" w14:textId="77777777" w:rsidR="00FF5F32" w:rsidRDefault="00FF5F32" w:rsidP="00FF5F32">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:ind w:left="1017" w:hanging="850"/>
-[...23 lines deleted...]
-              <w:t>.</w:t>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Os preços inicialmente contratados são fixos e irreajustáveis no prazo de um ano contado da data do orçamento estimado. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C8A01F3" w14:textId="77777777" w:rsidR="00FF5F32" w:rsidRPr="00484599" w:rsidRDefault="00FF5F32" w:rsidP="00FF5F32">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00484599">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A partir desse prazo, os preços serão reajustados conforme Índice Nacional de Preços ao Consumidor Amplo, calculado pelo Instituto Brasileiro de Geografia e Estatística - IPCA/IBGE.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61A5A8E3" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B4D0939" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -3501,51 +4519,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="456793BE" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_heading=h.pnf6vf1rhbd7" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A entrega do objeto deverá ser realizada em remessa única no prazo de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">XX </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
@@ -3563,51 +4580,71 @@
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3DCEA99D" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Independentemente da forma de fornecimento, caso não seja possível a entrega do(s) bem(ns) dentro do prazo, o contratado deverá comunicar as razões respectivas com pelo menos</w:t>
+              <w:t xml:space="preserve"> Independentemente da forma de fornecimento, caso não seja possível a entrega do(s) bem(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) dentro do prazo, o contratado deverá comunicar as razões respectivas com pelo menos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*** (****) (indicar número de dias, em numeral e por extenso ou, excepcionalmente, horas)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3630,74 +4667,136 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0DD83D9F" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Local(is) de entrega (art. 40, § 1º, II, da Lei n.º 14.133/2021)</w:t>
+              <w:t>Local(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) de entrega (art. 40, § 1º, II, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BC0ADD7" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> O(s) bem(ns) deverá(ão) ser entregue(s) no(s) seguinte(s) endereço(s):</w:t>
+              <w:t xml:space="preserve"> O(s) bem(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) deverá(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ão</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) ser entregue(s) no(s) seguinte(s) endereço(s):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69D9E9F8" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="597"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Style136"/>
               <w:tblW w:w="8804" w:type="dxa"/>
               <w:tblInd w:w="597" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -4108,573 +5207,740 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="230C12FB" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Demais condições de execução (art. 18, III, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2140DAF6" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
-[...21 lines deleted...]
-          <w:p w14:paraId="501CD68C" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="38797CAF" w14:textId="77777777" w:rsidR="006479E7" w:rsidRDefault="006479E7" w:rsidP="006479E7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Funcionários da contratada deverão apresentar-se sempre com identificação e/ou credencial na Unidade Solicitante respeitando as normas de cada instituição; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D5FA820" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="27B12496" w14:textId="77777777" w:rsidR="006479E7" w:rsidRDefault="006479E7" w:rsidP="006479E7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> O objeto deverá estar de acordo com as especificações do edital e atender a legislação a ele(s) pertinente(s);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59C1C9B6" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="51D54E41" w14:textId="77777777" w:rsidR="006479E7" w:rsidRPr="005A0A7F" w:rsidRDefault="006479E7" w:rsidP="006479E7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="7A642F25" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:r w:rsidRPr="005A0A7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> O material deverá indicar na embalagem terciária (transporte) a razão social da Contratada, o número do processo de compra, o número da nota fiscal e o número do documento de fornecimento, e a embalagem também </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A0A7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>deverá estar íntegra e em perfeitas condições de utilização</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A0A7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F28038D" w14:textId="77777777" w:rsidR="006479E7" w:rsidRDefault="006479E7" w:rsidP="006479E7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>A embalagem deverá estar íntegra e em perfeitas condições de utilização;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="70718B16" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t>O objeto não será aceito caso não seja transportado e entregue de maneira correta, respeitando as recomendações do fabricante e autoridades sanitárias, de acordo com as legislações vigentes para cada item;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D1D46A9" w14:textId="77777777" w:rsidR="006479E7" w:rsidRPr="009E16B8" w:rsidRDefault="006479E7" w:rsidP="006479E7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>O objeto não será aceito caso não seja transportado e entregue de maneira correta, respeitando as recomendações do fabricante e autoridades sanitárias, de acordo com as legislações vigentes para cada item;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4EF1B384" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Os produtos a serem fornecidos devem ser livres de impurezas, estando sujeitos ao controle de qualidade do Contratante diretamente ou por intermédio de terceiros, durante toda a execução do Contrato, sendo rejeitados os produtos não aprovados ou que se apresentarem impróprios para o consumo, os quais deverão ser imediatamente substituídos pelo fornecedor, sem qualquer custo adicional. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="272CA6C6" w14:textId="77777777" w:rsidR="006479E7" w:rsidRPr="005A0A7F" w:rsidRDefault="006479E7" w:rsidP="006479E7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O prazo de validade do(s) objeto(s) deverá estar </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">com prazo de validade compatível com o período de vigência do registro de preço, ou a contratada ficará </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>responsável pelo acompanhamento e substituição dos produtos próximos do vencimento.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7706CA8D" w14:textId="77777777" w:rsidR="006479E7" w:rsidRPr="009E16B8" w:rsidRDefault="006479E7" w:rsidP="006479E7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...6 lines deleted...]
-          <w:p w14:paraId="2980B7C8" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (possibilidade ou não de se misturarem unidades de lotes distintos na mesma entrega);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A956E25" w14:textId="77777777" w:rsidR="006479E7" w:rsidRPr="009E16B8" w:rsidRDefault="006479E7" w:rsidP="006479E7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (regras sobre entrega de nota fiscal ou de outros documentos que devem acompanhar o produto);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31AF6313" w14:textId="77777777" w:rsidR="006479E7" w:rsidRPr="009E16B8" w:rsidRDefault="006479E7" w:rsidP="006479E7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (regras sobre montagem ou instalação do bem);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30789D61" w14:textId="77777777" w:rsidR="006479E7" w:rsidRDefault="006479E7" w:rsidP="006479E7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (regras sobre treinamento acerca de uso ou manuseio do bem);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A172B8D" w14:textId="7B72D08C" w:rsidR="002D3D3E" w:rsidRPr="006479E7" w:rsidRDefault="006479E7" w:rsidP="006479E7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E16B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...47 lines deleted...]
-              <w:t>Os preços serão corrigidos pelo Índice Nacional de Preços ao Consumidor Amplo (IPCA).</w:t>
+            <w:r w:rsidRPr="009E16B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>demais condições de execução, inclusive obrigações específicas das partes – contratante e contratado - em decorrência do objeto a ser contratado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75EEAD64" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="607EC81E" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Garantia técnica do objeto contratado (art. 40, § 1º, III, da Lei n.º 14.133/2021)</w:t>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="_heading=h.o9ke7og5801v" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="7AD00B39" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="5CC6E5D4" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="00B71344" w:rsidP="007568ED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> O prazo de garantia é aquele estabelecido no art. 26 da Lei n.º 8.078, de 11 de setembro de 1990 (Código de Defesa do Consumidor).</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1A4B923B" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007568ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O prazo de garantia é aquele estabelecido no art. 26 da Lei n.º 8.078, de 11 de setembro de 1990 (Código de Defesa do Consumidor).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="556BD792" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
             <w:pPr>
               <w:ind w:left="646"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6035931C" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="2539E8E9" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_heading=h.1vxs88be6x7u" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> O prazo de garantia contratual dos bens será de no mínimo </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O prazo de garantia contratual dos bens será de no mínimo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*** (indicar quantidade de meses ou anos da garantia contratual)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> contado a partir do primeiro dia útil subsequente à data do recebimento definitivo do objeto.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0259836D" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t xml:space="preserve"> contado a partir do primeiro dia útil subsequente à data do recebimento definitivo do objeto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39A90990" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Caso o prazo da garantia oferecida pelo fabricante seja inferior ao estabelecido nesta cláusula, o fornecedor deverá complementar a garantia do bem ofertado pelo período restante. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3F138F71" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Caso o prazo da garantia oferecida pelo fabricante seja inferior ao estabelecido nesta cláusula, o fornecedor deverá complementar a garantia do bem ofertado pelo período restante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24E0A7C4" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
             <w:pPr>
               <w:ind w:left="646"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C72A749" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="5990C47F" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_heading=h.vv1spcvx8z" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> O prazo de garantia contratual do(s) bem(ns) é de, no mínimo, </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O prazo de garantia contratual do(s) bem(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) é de, no mínimo, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*** (indicar quantidade de meses ou anos da garantia contratual)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>, ou pelo prazo fornecido pelo fabricante ou montador, se superior, contado a partir do primeiro dia útil subsequente à data do recebimento definitivo do objeto.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="05888612" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t>, ou pelo prazo fornecido pelo fabricante ou montador, se superior, contado a partir do primeiro dia útil subsequente à data do recebimento definitivo do objeto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05888612" w14:textId="21CF221E" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Nota explicativa: indicar conforme o caso, a redação do item 5.8.1, 5.8.2 ou 5.8.3 para indicar o prazo de garantia.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="618C1F67" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="579D9B77" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Nota explicativa: sugere-se a redação do item 5.8.1 para bens de consumo em geral. Os demais itens devem ser escolhidos quando a Administração entender pertinente ou necessária a prestação de garantia contratual, além daquela já definida em lei. A fixação do prazo de garantia contratual deve ser justificada e coerente com os prazos praticados no mercado (art. 40, I, da Lei n.º 14.133/2021). A garantia por sua natureza não envolve a realização de manutenções preventivas, tampouco de manutenções corretivas de</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> problemas decorrentes de uso inadequado do bem, negligência, imperícia, vandalismo ou imprudência.</w:t>
+              <w:t>Nota explicativa: sugere-se a redação do item 5.8.1 para bens de consumo em geral. Os demais itens devem ser escolhidos quando a Administração entender pertinente ou necessária a prestação de garantia contratual, além daquela já definida em lei. A fixação do prazo de garantia contratual deve ser justificada e coerente com os prazos praticados no mercado (art. 40, I, da Lei n.º 14.133/2021). A garantia por sua natureza não envolve a realização de manutenções preventivas, tampouco de manutenções corretivas de problemas decorrentes de uso inadequado do bem, negligência, imperícia, vandalismo ou imprudência.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54621765" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52285E7F" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -4691,51 +5957,61 @@
               </w:rPr>
               <w:t xml:space="preserve"> A garantia será prestada com vistas a manter os equipamentos fornecidos em perfeitas condições de uso, sem qualquer ônus ou custo adicional para o contratante.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71BE220C" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> A garantia abrange a realização da manutenção corretiva dos bens pelo próprio contratado, ou, se for o caso, por meio de assistência técnica autorizada, de acordo com as normas técnicas específicas, para correção de quaisquer vícios ou defeitos desde que não decorrentes de caso fortuito ou força maior, uso inadequado do bem, negligência, imperícia, vandalismo ou imprudência. </w:t>
+              <w:t xml:space="preserve"> A garantia abrange a realização da manutenção corretiva dos bens pelo próprio contratado, ou, se for o caso, por meio de assistência técnica autorizada, de acordo com </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">as normas técnicas específicas, para correção de quaisquer vícios ou defeitos desde que não decorrentes de caso fortuito ou força maior, uso inadequado do bem, negligência, imperícia, vandalismo ou imprudência. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="262D267D" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Entende-se por manutenção corretiva aquela destinada a corrigir os vícios e defeitos apresentados pelos bens, compreendendo a substituição de peças, a realização de ajustes, reparos e correções necessárias. </w:t>
             </w:r>
@@ -4831,61 +6107,51 @@
               <w:t xml:space="preserve"> O prazo indicado no subitem anterior, durante seu transcurso, poderá ser prorrogado uma única vez, por igual período, mediante solicitação escrita e justificada do contratado, aceita pelo contratante. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FAC834D" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="879" w:hanging="737"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Na hipótese do subitem acima, o contratado deverá disponibilizar equipamento equivalente, de especificação igual ou superior ao anteriormente fornecido, para </w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">utilização em caráter provisório pelo contratante, de modo a garantir a continuidade dos trabalhos administrativos durante a execução dos reparos. </w:t>
+              <w:t xml:space="preserve"> Na hipótese do subitem acima, o contratado deverá disponibilizar equipamento equivalente, de especificação igual ou superior ao anteriormente fornecido, para utilização em caráter provisório pelo contratante, de modo a garantir a continuidade dos trabalhos administrativos durante a execução dos reparos. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6835D426" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="879" w:hanging="737"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Decorrido o prazo para reparos e substituições sem o atendimento da solicitação do Contratante ou a apresentação de justificativas pelo contratado, fica o contratante autorizado a contratar empresa diversa para executar os reparos, ajustes ou a substituição do bem ou de seus componentes, bem como a exigir do contratado o reembolso pelos custos respectivos, sem que tal fato acarrete a perda da garantia dos equipamentos. </w:t>
@@ -5074,51 +6340,62 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota explicativa: em relação ao item 5.8.13.1, quando a formalização da contratação ocorrer por ordem de entrega ou autorização de fornecimento (sem assinatura de termo de contrato, conforme art. 95 da Lei n.º 14.133/2021) ou quando o prazo da garantia do produto for superior ao prazo de vigência do contrato </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>é facultado</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve"> à Administração exigir termo de garantia assinado pelo fornecedor, conforme requisitos do art. 50 do Código de Defesa do Consumidor. O termo de garantia poderá ser elaborado pela própria Administração, conforme modelo anexo à minuta padrão de edital, ou ser inserida cláusula que exija do fornecedor a entrega do termo de garantia. Caso não se exija que o contratado assine termo de garantia, o item deve ser suprimido</w:t>
+              <w:t xml:space="preserve"> à Administração exigir termo de garantia assinado pelo fornecedor, conforme requisitos do art. 50 do Código de Defesa do Consumidor. O termo de garantia poderá ser elaborado pela própria Administração, conforme modelo anexo à minuta padrão de edital, ou ser inserida cláusula que exija do </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>fornecedor a entrega do termo de garantia. Caso não se exija que o contratado assine termo de garantia, o item deve ser suprimido</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CC829FD" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="35FFA00F" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -5154,80 +6431,98 @@
           <w:p w14:paraId="2A7DD04F" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:ind w:left="646"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37AD2FD4" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="37AD2FD4" w14:textId="4088D1C5" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">*** </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(Descrever as exigências relacionada à manutenção ou à assistência técnica do objeto).</w:t>
+              <w:t>(Descrever as exigências relacionada</w:t>
+            </w:r>
+            <w:r w:rsidR="007568ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à manutenção ou à assistência técnica do objeto).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A10BCA6" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D3E" w14:paraId="49E1EA13" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
           </w:tcPr>
           <w:p w14:paraId="113F7115" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -5258,51 +6553,73 @@
       </w:tr>
       <w:tr w:rsidR="002D3D3E" w14:paraId="7D7EAEF6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7ADDC49F" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Indicação de gestor e de fiscal(is) do contrato ou da ata de registro de preços</w:t>
+              <w:t>Indicação de gestor e de fiscal(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) do contrato ou da ata de registro de preços</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28CD1348" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="9" w:name="_heading=h.t4ccvc7hpmb0" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -5695,51 +7012,50 @@
             <w:tr w:rsidR="002D3D3E" w14:paraId="53624D66" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2011" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="374E1A44" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Solicitante</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1978" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="4A526264" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
@@ -6083,11624 +7399,5131 @@
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="6C3D204D" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="000D1C64" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1206E9E5" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="514DB6F9" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Condições gerais do modelo de gestão</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E47A733" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="2D713D0F" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> O contrato deverá ser executado fielmente pelas partes, de acordo com as cláusulas avençadas e as normas da Lei n.º 14.133/2021, e cada parte responderá pelas consequências de sua inexecução total ou parcial.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DE608B8" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="6C4030AD" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Em caso de impedimento, ordem de paralisação ou suspensão do contrato, o cronograma de execução será prorrogado automaticamente pelo tempo correspondente, anotadas tais circunstâncias mediante simples apostila.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CE93D28" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="759860F1" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> As comunicações entre o órgão ou entidade e o contratado devem ser realizadas por escrito sempre que o ato exigir tal formalidade, admitindo-se o uso de mensagem eletrônica para esse fim.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2ADBF7DB" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="71CC06BE" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> O órgão ou entidade poderá convocar representante da empresa para adoção de providências que devam ser cumpridas de imediato.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53C05B9B" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="3B2B9757" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Após a assinatura do termo do contrato ou instrumento equivalente, o órgão ou entidade poderá convocar o representante da empresa contratada para reunião inicial para apresentação do plano de fiscalização, que conterá informações acerca das obrigações contratuais, dos mecanismos de fiscalização, das estratégias para execução do objeto, do método de aferição dos resultados e das sanções aplicáveis, dentre outros.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15873B5A" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="1259C93D" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00CF7420" w:rsidRDefault="007568ED" w:rsidP="007568ED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...25 lines deleted...]
-              <w:t>, da Lei n.º 14.133/2021)</w:t>
+            <w:r w:rsidRPr="00CF7420">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A execução do contrato deverá ser acompanhada e fiscalizada pelo(s) fiscal(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CF7420">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CF7420">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) do contrato, ou pelos respectivos substitutos (art. 117, caput, da Lei n.º 14.133/2021).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FFCB0B3" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1C13CE65" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="69A55901" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gestor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EE1CCD6" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="07546444" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="_heading=h.dk17whv9irqc" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="10"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="777C06E7" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A gestão do Contrato ou da Ata de Registro de Preços será exercida pela unidade gerenciadora, podendo, quando necessário, ser realizada de forma descentralizada por meio de gestores e fiscais setoriais designados pelas unidades participantes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B974391" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Incumbe e compete ao gestor do contrato ou da ata de registro de preços</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0507FABB" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:spacing w:val="7"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>gerenciar, monitorar e acompanhar a execução da ARP centralizada, inclusive por meio do fiscal da ARP centralizada e dos gestores e fiscais setoriais, quando houver, apurando eventuais descumprimentos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E2A7E60" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>iniciar, instruir, manifestar-se e submeter à autoridade competente para decisão os procedimentos relativos a:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F3EE351" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>alterações quantitativas e qualitativas da ARP centralizada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AA38E58" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>substituição de marca ou modelo, nos casos admitidos em regulamento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F98795F" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>revisão, reequilíbrio e renegociação dos preços registrados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5774FC37" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cancelamento de registros de preços;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DFCA77E" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>instauração de processo administrativo sancionador;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20B25AA0" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>lavratura de termos aditivos e apostilamentos relativos à ARP centralizada; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="754B7B65" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>demais atos que impliquem alteração, atualização ou adequação da ARP centralizada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BC9D8A3" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conduzir os procedimentos relativos a eventuais renegociações dos preços registrados e, quando necessário, lavrar os termos aditivos da ARP centralizada</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB03F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3988C44D" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>analisar os pedidos de adesão à ARP centralizada formulados por unidades não participantes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB03F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EDF84C8" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB03F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dar prosseguimento aos atos e procedimentos encaminhados pelo fiscal da ARP centralizada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FF5B915" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB03F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dirimir dúvidas, orientar tecnicamente, esclarecer ou solucionar questionamentos relacionados à execução da ARP centralizada, fazendo-o por escrito quando necessário;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40CA3EF5" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB03F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>instruir os processos administrativos com as justificativas e manifestações técnicas pertinentes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29DE1F3D" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB03F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter atualizados os registros da ARP centralizada nos sistemas informatizados de governo;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49611FA8" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB03F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter registro das notificações, ocorrências e histórico dos fornecedores registrados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E084839" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB03F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a manutenção, pelos fornecedores, das condições de habilitação e demais requisitos exigidos para a manutenção do registro de preços;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EC78488" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB03F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>requerer auxílio às áreas técnicas, administrativas ou jurídicas sempre que necessário ao desempenho de suas atribuições;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1734165F" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>realizar juízo de admissibilidade quanto às ocorrências comunicadas pelo fiscal e decidir pela instauração de processo administrativo sancionador, bem como pela aplicação das sanções administrativas cabíveis no âmbito da ARP centralizada e dos instrumentos dela decorrentes, encaminhando o processo ao setor responsável pela condução, quando for o caso</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB03F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="444B007F" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB03F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>adotar medidas administrativas destinadas ao saneamento de irregularidades e à mitigação de riscos de novas ocorrências;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C5ED4A4" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB03F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atribuições necessárias à adequada gestão da ARP centralizada.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D105C83" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB03F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(outras incumbências e competências).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67B9EB9F" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB03F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar o acompanhamento da execução dos contratos e das autorizações de fornecimento decorrentes da ARP no âmbito de sua unidade;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62913164" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB03F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar os registros promovidos pelos fiscais setoriais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7720A21D" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB03F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>consolidar e encaminhar ao gestor da unidade gerenciadora as ocorrências que demandem providências relacionadas à ARP;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39F83C1B" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB03F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>acompanhar os saldos da unidade participante e comunicar tempestivamente a necessidade de adoção de providências pela unidade gerenciadora; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03269E2C" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB03F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>promover a interlocução entre a unidade participante e a unidade gerenciadora para esclarecimentos, ajustes e demais providências relacionadas à execução da ARP;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B8EA099" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB03F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assinar conjuntamente com o fiscal setorial os documentos relativos à solicitação de instauração de processo administrativo sancionador; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29B40AA4" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB03F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atribuições correlatas necessárias ao acompanhamento da execução da ARP no âmbito da unidade participante.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B09061F" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="243CDD95" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00910D32" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00910D32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>Nota explicativa: quando necessário ou pertinente descrever a partir do item 6.3.2.22 incumbências e competências específicas do gestor do contrato ou ata em decorrência do objeto contratado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E0D5C98" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71A60749" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="11" w:name="_heading=h.w58obsmt83uf" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="11"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fiscal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09727415" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...227 lines deleted...]
-          <w:p w14:paraId="6C21D1F6" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A fiscalização do Contrato ou da Ata de Registro de Preços caberá à unidade gerenciadora, podendo ser exercida de forma descentralizada por meio de fiscais setoriais designados pelas unidades participantes, observadas as competências previstas neste Termo de Referência.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06DC0726" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Incumbe e compete ao Fiscal do Contrato/ARP:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="420AF527" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a execução do contrato ou da ARP centralizada, quando for o caso, assegurando o cumprimento das condições estabelecidas e a obtenção dos melhores resultados para a Administração Pública Estadual</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="396BA36C" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conhecer o objeto registrado e as condições estabelecidas no edital, na ARP e nos demais documentos que instruem o procedimento</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7169404C" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registrar as ocorrências relevantes relacionadas à execução do contrato ou da ARP, incluindo falhas, irregularidades ou pendências, indicando as providências adotadas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DD48A2F" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>praticar os atos necessários à verificação do cumprimento das obrigações assumidas pelos fornecedores registrados</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DC6208B" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>realizar diligências junto aos fornecedores registrados sempre que necessário, mantendo os registros correspondentes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04DB2487" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>emitir notificações aos fornecedores para correção de irregularidades ou apresentação de justificativas, comunicando a providência ao gestor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66151313" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exigir a correção das irregularidades verificadas e comunicar ao gestor os casos de descumprimento ou aqueles que ultrapassem sua competência;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5189BD68" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>autuar processo contendo os registros das ocorrências, notificações, justificativas e demais documentos pertinentes e solicitar ao gestor da ARP a instauração de processo administrativo sancionador, quando cabível</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C342223" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informar ao gestor as situações que demandem decisão ou providência além de sua competência</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="670E6D02" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a manutenção das condições de habilitação dos fornecedores registrados</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F78CCD4" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter registros atualizados das atividades de fiscalização e dos documentos correlatos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4856B875" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>solicitar auxílio às áreas técnicas, administrativas, jurídicas ou de controle, quando necessário</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41EF395E" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atividades necessárias ao adequado acompanhamento da ARP;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1178B553" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a execução dos contratos e das autorizações de fornecimento decorrentes da ARP no âmbito da respectiva unidade participante</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ED0F363" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>identificar o objeto contratado e conhecer as condições estabelecidas no edital, na ARP, no contrato, na autorização de fornecimento e nas especificações técnicas aplicáveis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11160CB0" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar o fiel cumprimento das obrigações contratuais e exigir as providências necessárias para sua regular execução</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15F168BF" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>receber provisória ou definitivamente os bens e serviços, quando cabível, observadas as normas aplicáveis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="694C32B0" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>examinar e conferir notas fiscais, faturas e documentos equivalentes, realizando os atestos e certificações pertinentes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B4178D5" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>recusar bens ou serviços em desacordo com as especificações estabelecidas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09C556A1" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registrar todas as ocorrências relacionadas à execução contratual e adotar as providências necessárias à regularização de falhas ou defeitos observados</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72990A65" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>realizar diligências junto ao fornecedor e manter os respectivos registros</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7430AF76" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exigir, por escrito, o refazimento, substituição ou correção de bens e serviços e comunicar o fato ao gestor setorial quando as medidas ultrapassarem sua competência</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AC83BEE" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>notificar formalmente o fornecedor acerca do descumprimento de obrigações contratuais, concedendo prazo para saneamento ou apresentação de justificativas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EAFC8E4" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encaminhar ao gestor setorial pedido de instauração de processo administrativo sancionador, instruído com os registros das ocorrências e a documentação pertinente</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78BAABD7" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter contato com os representantes ou prepostos indicados pelo fornecedor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C5F4F38" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar sistematicamente a execução contratual, mantendo registros atualizados das atividades de fiscalização</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F6ED169" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assegurar a presença dos documentos exigidos para liquidação e pagamento da despesa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3964A095" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>apontar a necessidade de glosas, descontos ou retenções decorrentes do descumprimento contratual</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64713C22" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar os prazos de execução, entrega e vigência contratual, comunicando tempestivamente situações que demandem providências</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="671CD38B" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encaminhar ao gestor setorial justificativas e subsídios técnicos para alterações ou ajustes contratuais eventualmente necessários</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57EC6A9D" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informar ao gestor setorial as situações que demandem decisão ou providência além de sua competência</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23C2F130" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>solicitar auxílio às áreas técnicas, administrativas, jurídicas ou de controle quando necessário</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08AB8459" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atividades correlatas necessárias ao acompanhamento e à fiscalização dos instrumentos decorrentes da ARP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37010FDE" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** outras incumbências e competências do fiscal.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ECA80B4" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79B8570C" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NO CASO DE COMPRAS COMPARTILHADAS:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FF06983" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="350C8DB3" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A gestão e a fiscalização da Ata de Registro de Preços Compartilhada serão exercidas pela Unidade Gerenciadora, com o apoio dos gestores e fiscais setoriais designados pelos órgãos e entidades participantes, observadas as competências previstas neste Termo de Referência e na legislação aplicável.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DA4CDF7" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Gestor da ARP Compartilhada da Unidade Gerenciadora:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="767E5092" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicar às unidades participantes a disponibilidade da Ata de Registro de Preços Compartilhada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66E5FB0E" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>gerenciar a ARP Compartilhada e acompanhar o fluxo de contratação das unidades participantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FDD3868" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>monitorar e acompanhar a execução da ARP Compartilhada em âmbito estadual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04C9ABFA" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conduzir os procedimentos relativos a renegociações dos preços registrados e, quando necessário, promover os ajustes da ARP Compartilhada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47D74028" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conduzir os procedimentos relativos às alterações quantitativas e qualitativas da ARP Compartilhada, incluindo substituição de marca, revisão de preços, acréscimos e supressões de quantitativos;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27C50A10" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>analisar pedidos de adesão e remanejamento de quantitativos entre unidades participantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D1FBEE2" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>praticar os atos preparatórios e decisórios relacionados à prorrogação, alteração, aplicação de sanções e cancelamento da ARP Compartilhada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55EAD159" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acionar os gestores e fiscais setoriais para apuração de ocorrências relacionadas aos fornecedores registrados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C6E16BB" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter registro das notificações e do histórico dos fornecedores;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="166ABDC8" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>realizar juízo de admissibilidade e decidir pela instauração de processo administrativo sancionador e pela aplicação das sanções administrativas cabíveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17FF5DD4" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>instruir os processos administrativos com as manifestações técnicas e justificativas necessárias;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ABF3C06" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter os registros atualizados nos sistemas informatizados utilizados pela Administração;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="556E79E3" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>requerer apoio técnico, administrativo ou jurídico sempre que necessário; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A46CCCA" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atribuições necessárias à adequada gestão da ARP Compartilhada.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="592B1442" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Fiscal da ARP Compartilhada da Unidade Gerenciadora:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64B50EA0" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar e instruir processos que ensejem alteração, revisão, cancelamento ou outras intercorrências relacionadas à ARP Compartilhada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10FF0A7C" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>monitorar a execução da ARP Compartilhada junto aos órgãos e entidades participantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23420247" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>notificar fornecedores quanto ao descumprimento de cláusulas da ARP Compartilhada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="365E1F5B" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acionar os fiscais setoriais para apuração da extensão das irregularidades verificadas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53E5BD6D" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registrar as ocorrências relacionadas à execução da ARP Compartilhada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FA0D07F" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter registro das notificações e do histórico dos fornecedores;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="476B6011" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>realizar diligências e solicitar esclarecimentos quando necessário;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D515466" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informar ao gestor da ARP Compartilhada situações que demandem providências além de sua competência; e </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="341FC04C" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atividades correlatas necessárias à fiscalização da ARP Compartilhada.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4120E52C" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Gestor Setorial da Unidade Participante:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2604A05A" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gerir o contrato, a nota de empenho, a autorização de fornecimento ou instrumento equivalente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A886E98" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar as atividades de fiscalização técnica, administrativa, setorial e pelo público usuário;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F078525" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar os atos preparatórios relativos ao pagamento, à aplicação de sanções administrativas e à extinção contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E8BEB07" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assegurar a atualização dos registros de acompanhamento e fiscalização da execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38C45EDC" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>verificar a manutenção das condições de habilitação da contratada para fins de empenho e pagamento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6077E64D" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar os registros efetuados pelos fiscais setoriais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72CB03A4" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicar à Unidade Gerenciadora as ocorrências que extrapolem sua competência ou que possam ensejar alteração ou descumprimento da ARP Compartilhada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7157AB74" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>iniciar, instruir e manifestar-se sobre alterações, reajustes, revisões, repactuações, reequilíbrios econômico-financeiros, prorrogações e demais ocorrências relativas à contratação decorrente da ARP;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B596B2A" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar a instrução dos processos de aplicação de sanções e de extinção contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="407104FF" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>controlar os saldos contratuais, empenhos, pagamentos e garantias, quando houver;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AD98334" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assinar, juntamente com o fiscal setorial, os documentos relativos à solicitação de instauração de processo administrativo sancionador; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="158B3032" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atribuições necessárias à adequada gestão contratual.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17C49A86" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Fiscal Setorial da Unidade Participante:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C68CE89" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscalizar o contrato, a nota de empenho, a autorização de fornecimento ou instrumento equivalente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BC83F08" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>identificar o objeto contratado e conhecer as condições estabelecidas no edital, na Ata de Registro de Preços, no contrato e nas especificações técnicas aplicáveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C26C0B1" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a execução do objeto, verificando a qualidade, quantidade, prazo e modo de execução;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15BB1547" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>praticar os atos necessários à verificação do fiel cumprimento das obrigações assumidas pela contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="452C0981" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>receber o objeto contratado, examinar e conferir notas fiscais, faturas e documentos equivalentes, realizando os atestos e certificações cabíveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="457562FE" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>recusar bens ou serviços em desacordo com as especificações contratadas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43638EE7" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registrar todas as ocorrências relevantes da execução contratual, indicando as medidas necessárias à regularização de falhas ou defeitos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D6E0B95" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>emitir notificações à contratada para correção de irregularidades ou apresentação de justificativas, comunicando a providência ao gestor setorial e ao fiscal da Unidade Gerenciadora;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61BF40E6" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>realizar diligências junto à contratada e manter os respectivos registros;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0129955E" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encaminhar ao gestor setorial solicitação de instauração de processo administrativo sancionador, devidamente instruída;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3353FA83" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informar ao gestor setorial, em tempo hábil, situações que demandem providências além de sua competência ou que possam inviabilizar a execução da contratação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37BE3262" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar a manutenção das condições de habilitação da contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="169FA0D3" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar os empenhos, pagamentos, apostilamentos e termos aditivos relacionados à contratação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04E977E7" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assegurar a presença da documentação necessária para liquidação e pagamento da despesa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BA983B5" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>apontar a necessidade de glosas, retenções ou descontos decorrentes de descumprimentos contratuais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="012E5F5F" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fornecer subsídios para alterações, revisões e prorrogações contratuais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B0D5DDB" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>solicitar apoio técnico, administrativo, jurídico ou de controle quando necessário; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AD68A0D" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>exercer outras atividades correlatas necessárias ao adequado acompanhamento e fiscalização da contratação.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66A4FDB3" w14:textId="546CB695" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="4"/>
-[...726 lines deleted...]
-              <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...5506 lines deleted...]
-          <w:p w14:paraId="5146BD02" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62A5ADC4" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2978B287" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="21CDE320" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Regras para recebimento (art. 18, III, e art. 40, § 1º, II, da Lei n.º 14.133/2021)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1665B957" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Competência para recebimento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5783FF58" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O objeto será recebido provisoriamente, de forma sumária, pelo responsável por seu acompanhamento e fiscalização, com verificação posterior da conformidade do material com as exigências contratuais</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AF47C32" w14:textId="39E3CA6D" w:rsidR="002D3D3E" w:rsidRPr="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007568ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O objeto será recebido definitivamente, por servidor ou comissão a ser oportunamente designado(a) pela autoridade competente, mediante termo detalhado que comprove o atendimento das exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53E642A8" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prazos de recebimento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43980C1C" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento provisório será realizado no ato da entrega ou ao final da instalação ou montagem quando esses serviços forem de responsabilidade do contratado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B156949" w14:textId="77777777" w:rsidR="008126B5" w:rsidRPr="00D9599C" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento definitivo ocorrerá no prazo de *** (***) dias a partir do recebimento provisório.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F74EA90" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O prazo para recebimento definitivo poderá ser excepcionalmente prorrogado, de forma justificada, uma única vez, por igual período, mediante aviso ao contratado, quando houver necessidade de diligências a serem realizadas pela Administração para a aferição do atendimento das exigências contratuais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03577660" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Suspenderá o prazo de recebimento definitivo a concessão de prazo ao contratado para a solução de inconsistências na execução do objeto ou de saneamento da nota fiscal ou de instrumento de cobrança equivalente. Nesse caso, o reinício da contagem do prazo considerará o tempo já transcorrido, computando-se a partir da nova contagem apenas o intervalo de tempo restante entre a data da suspensão e o termo final inicialmente previsto para o recebimento definitivo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D64EF1B" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Os bens rejeitados deverão ser trocados no prazo de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (***)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dias/horas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3435BB6C" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>No caso de rejeição parcial ou total de bens, será interrompido o prazo de recebimento definitivo. Nesse caso, em relação aos bens rejeitados, haverá reinício da contagem do prazo de recebimento definitivo, em sua totalidade, a partir da nova entrega e recebimento provisório</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10B0731D" w14:textId="24E35AE9" w:rsidR="002D3D3E" w:rsidRPr="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A concessão de prazo para troca de bens rejeitados não afasta a possibilidade de aplicação de sanção quando descumprido o prazo de entrega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C3CD7E1" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:ind w:left="739"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13D52209" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Métodos e efeitos do recebimento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="728768EA" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento provisório ocorrerá de forma sumária.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FD0DB4F" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento definitivo avaliará o atendimento das exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A7A3ABF" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os bens poderão ser rejeitados, no todo ou em parte, inclusive antes do recebimento provisório, quando em desacordo com as especificações constantes neste termo de referência, na proposta, no edital da licitação, no termo de contrato ou em qualquer dos anexos desses documentos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E2C6B14" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento provisório ou definitivo não excluirá a responsabilidade civil pela solidez e pela segurança dos bens, a responsabilidade ético-profissional pela perfeita execução do contrato, nos limites estabelecidos pela lei ou pelo contrato, nem a responsabilidade pelos prejuízos resultantes da execução incorreta do contrato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6914D939" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>O contratado, mesmo não sendo o fabricante ou produtor da matéria-prima empregada no produto, responderá pela sua qualidade e autenticidade, obrigando-se a substituir, às suas expensas, no todo ou em parte, o objeto contratado, em que se verificarem vícios, defeitos, incorreções, sejam eles resultantes de fabricação ou transporte. Quando os vícios, defeitos ou incorreções forem constatados por testes ou exames, o contrato obriga-se a ressarcir os custos à contratante</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FDE3C51" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento provisório ou definitivo do objeto não exclui a responsabilidade do contratado por vício de quantidade ou qualidade do produto ou disparidade com as especificações técnicas constantes deste termo de referência, da proposta, do edital e de seus anexos, constatada apenas posteriormente ao recebimento, garantindo-se ao contratante as faculdades previstas no art. 18 da Lei n.º 8.078/1990</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AFD19EA" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E" w:rsidP="008126B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AD7E3D3" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:bookmarkEnd w:id="11"/>
+              <w:t>Sanções</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="574BE9DF" w14:textId="1F140056" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008126B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A apuração de infrações e aplicação de sanções aos licitantes, aos beneficiários de ata de registro de preços e aos contratados obedecerá ao disposto no Decreto estadual n° 1.560, de 11 de junho de 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1657F026" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BB19700" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Fiscal</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="728EFD97" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t>Cláusula anticorrupção</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66FAE2D8" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...17 lines deleted...]
-              <w:pStyle w:val="PargrafodaLista"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>As partes, por seus agentes públicos ou por seus sócios, acionistas, administradores e colaboradores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41DD5E72" w14:textId="77777777" w:rsidR="008126B5" w:rsidRPr="00B67BD3" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...68 lines deleted...]
-              <w:pStyle w:val="PargrafodaLista"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Declaram que têm conhecimento das normas previstas na legislação brasileira, especialmente nas Leis n° 8.429/1992 e n.º 12.846/2013, seus regulamentos e demais normas aplicáveis, bem como das exigências de integridade, ética e conduta previstas por organismos nacionais e internacionais, instituições financeiras, agências de cooperação e demais entes de controle ou fomento</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="647D1D6B" w14:textId="77777777" w:rsidR="008126B5" w:rsidRPr="00B67BD3" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...291 lines deleted...]
-              <w:pStyle w:val="PargrafodaLista"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Comprometem-se em não adotar práticas ou procedimentos que se enquadrem nas hipóteses previstas nas legislações e regulamentos mencionados no item anterior, bem como nas definições abaixo, e a exigir igual conduta dos terceiros por elas contratados</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EDE8231" w14:textId="77777777" w:rsidR="008126B5" w:rsidRPr="00B67BD3" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...35 lines deleted...]
-              <w:pStyle w:val="PargrafodaLista"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Reconhecem como práticas ilícitas, para os fins desta cláusula</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29354FFE" w14:textId="77777777" w:rsidR="008126B5" w:rsidRPr="0015649F" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0015649F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática corrupta: oferecer, dar, receber ou solicitar, direta ou indiretamente, qualquer coisa de valor com o objetivo de influenciar a ação de servidor público ou de representante de entidade privada no processo de contratação ou na execução de contrato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D4A93F8" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática fraudulenta: Falsificação ou omissão de fatos a fim de influenciar o processo de contratação ou a execução de contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="311B82FC" w14:textId="77777777" w:rsidR="008126B5" w:rsidRPr="0015649F" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática colusiva: esquematizar ou estabelecer acordo entre duas ou mais partes, com ou sem o conhecimento do Contratante ou de seus prepostos, visando estabelecer preços ou condições em níveis artificiais e não competitivos;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="077CDAFC" w14:textId="77777777" w:rsidR="008126B5" w:rsidRPr="0015649F" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática coercitiva: causar dano ou ameaçar causar dano, direta ou indiretamente, a pessoas ou sua propriedade, visando influenciar sua participação em um processo de contratação ou afetar a execução do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BE9BC6D" w14:textId="77777777" w:rsidR="008126B5" w:rsidRPr="0015649F" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática obstrutiva:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30EE9B5B" w14:textId="77777777" w:rsidR="008126B5" w:rsidRPr="0015649F" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Destruir, falsificar, alterar ou ocultar provas em inspeções, ou fazer declarações falsas a auditores, com o objetivo de impedir materialmente uma inspeção ou investigação sobre alegações de práticas ilícitas; ou ameaçar, perseguir ou intimidar qualquer parte </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>interessada para impedi-la de apresentar informações relevantes à investigação ou ao seu prosseguimento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CCAD244" w14:textId="77777777" w:rsidR="008126B5" w:rsidRPr="00B67BD3" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Praticar atos cuja intenção seja impedir materialmente o exercício dos direitos de inspeção ou auditoria previstos em lei ou em contrato.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BF15D3D" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...271 lines deleted...]
-              <w:pStyle w:val="PargrafodaLista"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Comprometem-se a notificar imediatamente à Controladoria-Geral do Estado de Santa Catarina (CGE/SC), ou órgão equivalente de controle interno ou externo, qualquer irregularidade de que tenham conhecimento acerca da execução do contrato, sem prejuízo de outras comunicações que sejam exigidas por autoridades competentes, financiadores ou órgãos de fomento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15929B2B" w14:textId="77777777" w:rsidR="008126B5" w:rsidRPr="00DF770D" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...205 lines deleted...]
-              <w:pStyle w:val="PargrafodaLista"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Reconhecem que a violação de qualquer obrigação prevista na legislação brasileira aplicável, na Instrução Normativa conjunta CGE/SEA nº 01/2020 ou em normas equivalentes, bem como das exigências previstas nesta cláusula, constitui causa para:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34578854" w14:textId="77777777" w:rsidR="008126B5" w:rsidRPr="00DF770D" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a rescisão unilateral do contrato pelo Contratante;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D15D1D7" w14:textId="77777777" w:rsidR="008126B5" w:rsidRPr="00DF770D" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o cancelamento ou suspensão de financiamentos, repasses, doações ou aportes vinculados ao contrato, por instituições financiadoras, de fomento ou de controle;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="691FD7FB" w14:textId="77777777" w:rsidR="008126B5" w:rsidRPr="00DF770D" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a declaração de inelegibilidade do Contratado, por prazo determinado ou indeterminado, para participar de novas contratações ou financiamentos; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05AD9ED7" w14:textId="77777777" w:rsidR="008126B5" w:rsidRPr="00DF770D" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a cobrança de perdas e danos, inclusive danos potenciais, causados à parte inocente, além da aplicação das multas pactuadas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70B34BBC" w14:textId="77777777" w:rsidR="008126B5" w:rsidRPr="00DF770D" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...288 lines deleted...]
-              <w:pStyle w:val="PargrafodaLista"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O Contratado deverá permitir que órgãos ou entidades de controle, instituições financiadoras ou de fomento, nacionais ou internacionais, bem como pessoas ou auditores por elas indicados: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="296D5CE4" w14:textId="77777777" w:rsidR="008126B5" w:rsidRPr="00DF770D" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">inspecione suas contas e registros, bem como as contas e registros de seus subcontratados, relacionados com a apresentação da proposta e a execução do contrato; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63915863" w14:textId="77777777" w:rsidR="008126B5" w:rsidRPr="00DF770D" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>realizem auditorias sobre tais contas e registros, sempre que exigido por lei, contrato ou regulamento aplicável.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="617B19E2" w14:textId="59F8CBB1" w:rsidR="002D3D3E" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...3095 lines deleted...]
-            <w:r>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Comprometem-se em notificar à Controladoria Geral do Estado qualquer irregularidade que tiverem conhecimento acerca da execução do contrato</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
-            </w:r>
-[...430 lines deleted...]
-              <w:t>Declaram que têm ciência que a violação de qualquer das obrigações previstas na Instrução Normativa conjunta CGE/SEA n.º 01/2020, além de outras, é causa para a rescisão unilateral do contrato, sem prejuízo da cobrança das perdas e danos, inclusive danos potenciais, causados à parte inocente e das multas pactuadas.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A9CD405" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D3E" w14:paraId="4284EA99" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
           </w:tcPr>
           <w:p w14:paraId="000B09D5" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
@@ -17799,81 +12622,116 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pagamento</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51EE2C67" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="51EE2C67" w14:textId="1918B816" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008126B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>O pagamento, precedido de liquidação da despesa, será realizado no prazo de até 30 (trinta) dias a partir do recebimento definitivo.</w:t>
+              <w:t xml:space="preserve">O pagamento, precedido de liquidação da despesa, será realizado no prazo de </w:t>
+            </w:r>
+            <w:r w:rsidR="008126B5" w:rsidRPr="00D9599C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">até 30 (trinta) </w:t>
+            </w:r>
+            <w:r w:rsidR="008126B5" w:rsidRPr="00D9599C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dias </w:t>
+            </w:r>
+            <w:r w:rsidR="008126B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a partir do recebimento definitivo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="392A4EB3" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="646"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D3E" w14:paraId="47119F70" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
           </w:tcPr>
           <w:p w14:paraId="2A0CC5EB" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
@@ -17888,2407 +12746,2738 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>FORMA E CRITÉRIOS DE SELEÇÃO DO FORNECEDOR (art. 6º, XXIII, alínea h, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D3E" w14:paraId="4C18FB9A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A1E6814" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="5F19F7D4" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forma de seleção e critério de julgamento da proposta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B8B7951" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="0245598F" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> O fornecedor será selecionado por meio de processo de licitação na modalidade pregão sob forma eletrônica com adoção do critério de julgamento de menor preço.</w:t>
-[...12 lines deleted...]
-          <w:p w14:paraId="3A7E5622" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O fornecedor será selecionado por meio de processo de licitação na modalidade pregão sob forma eletrônica com adoção do critério de julgamento de menor preço</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="398978C0" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69EA2143" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Parcelamento do objeto</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BBB1D76" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="560AEB12" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> O julgamento das propostas ocorrerá por </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>item(ns)</w:t>
-[...13 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>item(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="single"/>
-[...1 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t>ns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="single"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">O julgamento das propostas ocorrerá por </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>, inexistindo lotes com mais de um item.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BE8E24F" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>OU</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="303EE98F" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O julgamento das propostas ocorrerá por </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>lote(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, uma vez que </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*** (justificar a realização de licitação com agrupamento de itens por lote).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A5821F0" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+          <w:p w14:paraId="7892EC56" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
             <w:pPr>
               <w:ind w:left="597"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="521AEB53" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="378193D5" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Tratamento diferenciado a microempresas e empresas de pequeno porte</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DC2A1A5" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="01111E23" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> É inaplicável o tratamento diferenciado às microempresas (ME) e empresas de pequeno porte (EPP) para o item ou lote cujo valor estimado for superior a R$ 4.800.000,00 (quatro milhões e oitocentos mil reais) (art. 4º, § 1º, I, da Lei n.º 14.133/2021).</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5EC0369E" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>É inaplicável o tratamento diferenciado às microempresas (ME) e empresas de pequeno porte (EPP) para o item ou lote cujo valor estimado for superior a R$ 4.800.000,00 (quatro milhões e oitocentos mil reais) (art. 4º, § 1º, I, da Lei n.º 14.133/2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08BDCA55" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
             <w:pPr>
               <w:ind w:left="30"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0EFC3906" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="7407D965" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
             <w:pPr>
               <w:ind w:firstLine="172"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- Cota reservada de até 25%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D2444B0" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+          <w:p w14:paraId="6C2BFE13" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="736C05E7" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="6EBF033B" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="122B5366" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:r w:rsidRPr="00B05378">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os itens ou lotes compostos de bens de natureza divisível cujo valor estimado é superior a R$ 80.000,00 (oitenta mil reais) e inferior a R$ 4.800.000,00 (quatro milhões e oitocentos mil reais), serão licitados com cota de até 25% (vinte e cinco por cento) para a contratação de microempresas e empresas de pequeno porte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="232B39DC" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:ind w:firstLine="172"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C57838A" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:ind w:firstLine="172"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- Licitação exclusiva</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="545E1E12" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:ind w:left="646"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21666076" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00B71344" w:rsidP="00694B05">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-                <w:spacing w:val="-9"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:spacing w:val="-9"/>
+            <w:r w:rsidR="00694B05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não se aplica a licitação exclusiva para microempresas e empresas de pequeno porte (art. 48, I, da Lei Complementar), uma vez que</w:t>
+            </w:r>
+            <w:r w:rsidR="00694B05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:spacing w:val="-9"/>
+            <w:r w:rsidR="00694B05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a não vantajosidade se justifica visto que, após pesquisa à Junta Comercial do Estado de Santa Catarina (JUCESC), foi verificado que apenas 3% dos fornecedores da SES/SC, com CNAE relacionados à comercialização de produtos para a saúde, estão enquadrados como ME/EPP, potencial fator para gerar licitações desertas e fracassadas, as quais engendrariam retrabalho à Administração, na medida em que o procedimento licitatório deveria ser repetido para ampliação da competição, sem possibilidade de utilização imediata da contratação direta por dispensa de licitação, nos termos do art. 75º, III, alíneas a e b, da Lei n.º 14.133/2021. Evitar a repetição de procedimentos licitatórios é medida que privilegia o princípio da eficiência (art. 37º, caput, da Constituição Federal) e permite uma melhor gestão dos insumos necessários à prestação do serviço público de promoção da saúde, tão essencial à população (PSES 153680/2023).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F8F5BE4" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:ind w:left="455"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69C52F8A" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Participação de consórcios</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CBDA8C2" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...108 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não será admitida a participação de consórcios.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78B05AA5" w14:textId="63A9315D" w:rsidR="002D3D3E" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Justificativa: A vedação quanto à participação de consórcio de empresas no presente procedimento licitatório não limitará a competitividade. A participação de consórcios é recomendável quando o objeto considerado for “de alta complexidade ou vulto”, o que não seria o caso dos objetos sob exame. A admissão de consórcio em objeto de baixa complexidade e de pequeno valor econômico atenta contra o princípio da competitividade, pois permitiria, com o aval da Administração Pública, a união de concorrentes que poderiam muito bem disputar entre si, violando, por via transversa, o princípio da competitividade, atingindo ainda a busca de condições vantajosas pela Administração</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CD7AFA6" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19190B90" w14:textId="77777777" w:rsidR="00694B05" w:rsidRPr="00E568F4" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...66 lines deleted...]
-              <w:jc w:val="both"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Participação de Cooperativa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70DD4D28" w14:textId="5472AB9F" w:rsidR="00694B05" w:rsidRPr="00E568F4" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não será admitida a participação de cooperativas. Justifica-se a vedação [preencher a justificativa pela vedação]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74E5DA0F" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="39B489AE" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>OU</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30EB6C42" w14:textId="77777777" w:rsidR="00694B05" w:rsidRPr="00E568F4" w:rsidRDefault="00694B05" w:rsidP="00694B05">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E568F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Será admitida a participação de sociedades cooperativas regularmente constituídas, na forma da legislação aplicável, desde que o objeto social seja compatível com o objeto da contratação e que sejam observadas as disposições da Lei Federal nº 12.690, de 19 de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E568F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>julho de 2012, da Lei Federal nº 14.133, de 1º de abril de 2021, e da legislação cooperativista pertinente.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52A4EEBA" w14:textId="77777777" w:rsidR="00694B05" w:rsidRPr="00E568F4" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E568F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A participação de cooperativas observará, ainda, as seguintes condições:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C672BBE" w14:textId="77777777" w:rsidR="00694B05" w:rsidRPr="00E568F4" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E568F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a execução do objeto deverá ser compatível com a natureza jurídica da sociedade cooperativa e com os princípios da autogestão, da adesão voluntária, da autonomia e da participação econômica dos cooperados</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D05C727" w14:textId="77777777" w:rsidR="00694B05" w:rsidRPr="00E568F4" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E568F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a contratação não poderá implicar mera intermediação de mão de obra nem resultar em relação de subordinação jurídica direta entre os cooperados e a Administração Pública;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21B606AD" w14:textId="77777777" w:rsidR="00694B05" w:rsidRPr="00E568F4" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E568F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a cooperativa deverá possuir estrutura organizacional, operacional e administrativa compatível com a execução do objeto, demonstrando capacidade técnica e operacional nos mesmos termos exigidos dos demais licitantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29180232" w14:textId="5F2AD6B7" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E568F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a cooperativa deverá comprovar que o objeto licitado integra suas finalidades estatutárias e está compreendido em seu campo regular de atuação</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20925CB6" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29FB73D5" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Critério de aceitação da proposta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E977152" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Não se aplica a licitação exclusiva para microempresas e empresas de pequeno porte (art. 48, I, da Lei Complementar), uma vez que</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>A proposta deverá conter a descrição completa do item cotado, apresentando, no mínimo:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02E32073" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Apresentação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do produto </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E607E18" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Marca e modelo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36D23FE7" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fabricante</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AEA61F3" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Quantidade;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CBC89BC" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Preço unitário;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77FCBEB2" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>País de origem do produto;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="362CA4DB" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Na apreciação das propostas poderão ser solicitadas informações complementares e prospectos, a fim de obter mais informações sobre o produto, o que deverá ser providenciado no prazo estabelecido pela Gerência solicitante, sob pena de desclassificação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69BD3881" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os prospectos e documentos adicionais, quando solicitados, deverão ser apresentadas em até 01 (um) dia útil, após convocação do pregoeiro via “CHAT” ou e-mail;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B2D89A1" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D059405" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...32 lines deleted...]
-              <w:jc w:val="both"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="0FDD9C09" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t>Garantia da proposta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A0C55F1" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Não será exigida garantia da proposta prevista no art. 58 da Lei n.º 14.133/2021.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6649B506" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34B2830B" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Participação de consórcios</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="43B7AE8E" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t>Habilitação</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F5A0AFF" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="78B05AA5" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Para fins de habilitação, deverá o licitante comprovar os seguintes requisitos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C64B5D8" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EA11E2C" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:ind w:firstLine="172"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- Habilitação jurídica</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="460F5DD1" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7740B308" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:ind w:hanging="648"/>
-[...97 lines deleted...]
-            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pessoa física: cédula de identidade (RG) ou documento equivalente que, por força de lei, tenha validade para fins de identificação em todo o território nacional;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08213278" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:ind w:hanging="648"/>
-[...25 lines deleted...]
-            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Empresário individual: registro comercial arquivado na Junta Comercial respectiva;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C99E31B" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:ind w:hanging="648"/>
-[...382 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Microempreendedor Individual - MEI: Certificado da Condição de Microempreendedor Individual - CCMEI, cuja aceitação ficará condicionada à verificação da autenticidade no sítio </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
-                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https://www.gov.br/empresas-e-negocios/pt-br/empreendedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> </w:t>
+                <w:t> </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3D54347B" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
-            <w:pPr>
+          <w:p w14:paraId="36AA87E2" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociedade empresária, sociedade limitada unipessoal – SLU ou sociedade identificada como empresa individual de responsabilidade limitada - EIRELI: inscrição do ato constitutivo, estatuto ou contrato social no Registro Público de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Empresas Mercantis, a cargo da Junta Comercial da respectiva sede, acompanhada de documento comprobatório de seus administradores;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="472BB35B" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sociedade empresária estrangeira: portaria de autorização de funcionamento no Brasil, publicada no Diário Oficial da União e arquivada na Junta Comercial da unidade federativa onde se localizar a filial, agência, sucursal ou estabelecimento, a qual será considerada como sua sede, conforme Instrução Normativa DREI/ME n.º 77, de 18 de março de 2020;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="728C841F" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sociedade simples: inscrição do ato constitutivo no Registro Civil de Pessoas Jurídicas do local de sua sede, acompanhada de documento comprobatório de seus administradores;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13B57FD7" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Filial, sucursal ou agência de sociedade simples ou empresária: inscrição do ato constitutivo da filial, sucursal ou agência da sociedade simples ou empresária, respectivamente, no Registro Civil das Pessoas Jurídicas ou no Registro Público de Empresas Mercantis onde opera, com averbação no Registro onde tem sede a matriz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34F62835" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sociedade cooperativa: ata de fundação e estatuto social, com a ata da assembleia que o aprovou, devidamente arquivado na Junta Comercial ou inscrito no Registro Civil das Pessoas Jurídicas da respectiva sede, além do registro de que trata o art. 107 da Lei n.º 5.764, de 16 de dezembro 1971;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62714F92" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Agricultor familiar: Declaração de Aptidão ao Pronaf – DAP ou DAP-P válida, ou, ainda, outros documentos definidos pela Secretaria Especial de Agricultura Familiar e do Desenvolvimento Agrário, nos termos do art. 4º, §2º do Decreto n.º 10.880, de 2 de dezembro de 2021;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30067778" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Produtor Rural: matrícula no Cadastro Específico do INSS – CEI, que comprove a qualificação como produtor rural pessoa física, nos termos da Instrução Normativa RFB n. 971, de 13 de novembro de 2009 (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>arts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. 17 a 19 e 165);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="032211DC" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os documentos apresentados deverão estar acompanhados de todas as alterações ou da consolidação respectiva.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="636DB351" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="028506AB" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:ind w:firstLine="172"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- Habilitação fiscal, social e trabalhista</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="445D723D" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FF456C4" w14:textId="427E1C9E" w:rsidR="002D3D3E" w:rsidRDefault="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="626E1FEF" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prova de inscrição no Cadastro Nacional de Pessoas Jurídicas (CNPJ) ou no Cadastro de Pessoas Físicas (CPF), conforme o caso</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BB18E6B" w14:textId="3E4756DB" w:rsidR="002D3D3E" w:rsidRDefault="00694B05">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="35CBF814" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033774">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prova de regularidade com a Fazenda Federal, relativa aos tributos federais, dívida ativa e seguridade social/INSS</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15B18A52" w14:textId="62B76C0A" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="6CF8F273" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033774">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prova de regularidade com a Fazenda Estadual ou Distrital do domicílio ou sede da licitante, mediante apresentação de certidão emitida pela Secretaria competente do estado ou Distrito Federal</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5714318C" w14:textId="5CE9AB83" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="257A2828" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033774">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Caso a licitante tenha domicílio ou sede em outra unidade da Federação, deverá apresentar, também, a prova de regularidade perante a Fazenda do Estado de Santa Catarina</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CBDA5D2" w14:textId="77D0BFBF" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="5A633C1B" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033774">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prova de regularidade com a Fazenda Municipal ou Distrital do domicílio ou sede da licitante, ou outra equivalente, na forma da lei</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28218807" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRDefault="004F34A8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="2C05ACC7" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033774">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prova de regularidade relativa ao Fundo de Garantia por tempo de Serviço (FGTS), emitida pela Caixa Econômica Federal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BC76967" w14:textId="29E57AA8" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...7 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033774">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prova de inexistência de débitos inadimplidos perante a Justiça do trabalho, mediante apresentação de Certidão Negativa de Débitos Trabalhistas (CNDT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C237740" w14:textId="450586F1" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033774">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Declaração de observância ao cumprimento do disposto no inciso XXXIII do art. 7º da Constituição Federal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EC7466C" w14:textId="7DD23761" w:rsidR="004F34A8" w:rsidRDefault="004F34A8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033774">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Produtor Rural: matrícula no Cadastro Específico do INSS – CEI, que comprove a qualificação como produtor rural pessoa física, nos termos da Instrução Normativa RFB n. 971, de 13 de novembro de 2009 (arts. 17 a 19 e 165);</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="70C22761" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t>Declaração de cumprimento das exigências de reserva de cargos para pessoa com deficiência e para reabilitado da Previdência Social, previstas em lei e em outras normas específicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47A29C21" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="444C7B93" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:ind w:firstLine="172"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- Qualificação econômico-financeira</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="452D8B39" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F42D4DB" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...28 lines deleted...]
-              <w:ind w:firstLine="172"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Certidão negativa de insolvência civil expedida pelo distribuidor do domicílio ou sede do licitante, caso se trate de pessoa física, quando admitida sua participação na licitação, ou de sociedade simples;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41ECDCE1" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Certidão negativa de falência expedida pelo distribuidor da sede do fornecedor (art. 69, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>caput</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, II, da Lei n.º 14.133/2021);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36E27F60" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A3D6556" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:ind w:firstLine="30"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>- Habilitação fiscal, social e trabalhista</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t>- Qualificação técnica</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EB5EA58" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRPr="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F34A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota explicativa: É fundamental que a Administração observe que </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...331 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-            </w:pPr>
-[...18 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">exigências demasiadas poderão prejudicar a competitividade da licitação e ofender ao disposto no </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11">
-              <w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="004F34A8">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
-                  <w:color w:val="000000"/>
+                  <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>art. 37, XXI, da Constituição Federal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">, o qual preceitua que “o processo de licitação pública... somente permitirá as exigências de qualificação técnica e econômica indispensáveis à garantia do cumprimento das obrigações”. A Administração deve examinar, diante do caso concreto, se o objeto da contratação demanda a exigência de todos os requisitos de qualificação técnica apresentados neste modelo, levando em consideração o vulto, a complexidade e a essencialidade do objeto, bem como os riscos decorrentes de sua paralisação em função da eventual </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">, o qual preceitua que “o processo de licitação pública... somente permitirá as exigências de qualificação técnica e econômica indispensáveis à garantia do cumprimento das obrigações”. A Administração deve examinar, diante do caso concreto, se o objeto da contratação demanda a exigência de todos os requisitos de qualificação técnica apresentados neste modelo, levando em consideração o vulto, a complexidade e a essencialidade do objeto, bem como os riscos decorrentes de sua paralisação em função da eventual incapacidade técnica da contratada em suportar os deveres contratuais. Nesse sentido, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F34A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">incapacidade técnica da contratada em suportar os deveres contratuais. Nesse sentido, </w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t>os itens a seguir que sejam desnecessários ou impertinentes para comprovar a capacidade para execução do futuro contrato devem ser suprimidos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F34A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>os itens a seguir que sejam desnecessários ou impertinentes para comprovar a capacidade para execução do futuro contrato devem ser suprimidos</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13EBED17" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRPr="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1AD8D45C" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CF34AE5" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRPr="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Nota explicativa: o </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12">
-              <w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="004F34A8">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>art. 67 da Lei n.º 14.133/2021</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">, não estabelece exigências de qualificação técnico-operacional ou técnico-profissional para o caso de contratações cujo objeto seja a </w:t>
-[...13 lines deleted...]
-              <w:r>
+              <w:t xml:space="preserve">, não estabelece exigências de qualificação técnico-operacional ou técnico-profissional para o caso de contratações cujo objeto seja a aquisição de bens, tratando o dispositivo legal apenas das exigências pertinentes às obras e serviços. Nada obstante, entende-se ser juridicamente possível que a Administração formule exigências de qualificação técnica dos fornecedores no caso de compras de bens, com fundamento no </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="004F34A8">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>artigo 37, XXI, da Constituição Federal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>caso verifique que a medida é indispensável à garantia do cumprimento das obrigações pertinentes à execução do objeto</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>. Para tanto, recomenda-se que a Administração se utilize da interpretação extensiva das regras, limites e princípios que incidem em relação à prova de qualificação técnica dos licitantes na contratação de serviços, observadas as peculiaridades das compras em cada caso concreto.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39712CC7" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+          <w:p w14:paraId="7C8D0E3A" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRPr="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="45CF8F68" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="4A67BB82" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRPr="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota explicativa: Além de avaliar a pertinência de exigir qualificação técnica, o rigor das exigências também deve ser avaliado, promovendo-se adaptações pela área demandante ante o tipo de contratação que se pretende fazer. A redação ora apresentada visa a dispor sobre as possibilidades gerais trazidas pela lei, mas </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>a área competente do órgão contratante deverá, necessariamente, ajustar todas as cláusulas aqui presentes à realidade de sua demanda específica</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46BD5CB3" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="699A29A6" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="4ECCDD71" w14:textId="24887825" w:rsidR="004F34A8" w:rsidRPr="004F34A8" w:rsidRDefault="004F34A8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não se aplica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="496BECF6" w14:textId="4497064E" w:rsidR="004F34A8" w:rsidRPr="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F34A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>OU</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="699A29A6" w14:textId="39FCA404" w:rsidR="002D3D3E" w:rsidRPr="004F34A8" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Registro ou inscrição do licitante na entidade profissional </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*** (indicar entidade/Conselho Regional)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, em plena validade.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A3CB15A" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="2C2CEE1E" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A3CB15A" w14:textId="372ABE8A" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota explicativa: a exigência de registro ou inscrição em entidade profissional somente deve ser formulada quando, por determinação legal, o exercício de determinada atividade afeta ao objeto contratual esteja sujeita à fiscalização da entidade profissional competente, a ser </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>indicada expressamente no dispositivo. Quando não existir determinação legal atrelando o exercício de determinada atividade ao correspondente conselho de fiscalização profissional, a exigência de registro ou inscrição, para fim de habilitação, torna-se inaplicável. Nessas situações, o referido subitem deve ser excluído</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Nota explicativa: a exigência de registro ou inscrição em entidade profissional somente deve ser formulada quando, por determinação legal, o exercício de determinada atividade afeta ao objeto contratual esteja sujeita à fiscalização da entidade profissional competente, a ser indicada expressamente no dispositivo. Quando não existir determinação legal atrelando o exercício de determinada atividade ao correspondente conselho de fiscalização profissional, a exigência de registro ou inscrição, para fim de habil</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DDC7FE2" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>itação, torna-se inaplicável. Nessas situações, o referido subitem deve ser excluído.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="656CA0AF" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="656CA0AF" w14:textId="55BD94F1" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Comprovação de aptidão para o fornecimento de bens similares de complexidade tecnológica e operacional equivalente ou superior com o objeto desta contratação, ou com o item pertinente, por meio da apresentação de certidões ou atestados, por pessoas jurídicas de direito público ou privado, ou regularmente emitido(s) pelo conselho profissional competente, quando for o caso.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="135D555C" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t>Comprovação de aptidão para o fornecimento de bens similares de complexidade tecnológica e operacional equivalente ou superior com o objeto desta contratação, ou com o item pertinente, por meio da apresentação de certidões ou atestados, por pessoas jurídicas de direito público ou privado, ou regularmente emitido(s) pelo conselho profissional competente, quando for o caso</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="135D555C" w14:textId="6F8350D4" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="791"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Para fins da comprovação de que trata este subitem, os atestados deverão dizer respeito a contratos executados com as seguintes características mínimas:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7EA06097" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t>Para fins da comprovação de que trata este subitem, os atestados deverão dizer respeito a contratos executados com as seguintes características mínimas</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EA6F4F3" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRDefault="004F34A8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="5"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="936"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>**Indicar, de forma objetiva, a experiência prévia mínima que deverá ser comprovada por meio de atestado de capacidade técnica, limitada às parcelas de maior relevância ou de maior valor significativo do objeto da contratação (por exemplo: fornecimento do bem, execução de instalação, montagem de equipamentos etc.), bem como os respectivos quantitativos mínimos, observado o limite de até 50% do quantitativo total da parcela de maior relevância</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>***</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="69A68D92" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69A68D92" w14:textId="053CC16B" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="5"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="936"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">*** (descrever objetivamente no que consiste a experiência prévia do licitante que deverá ser comprovada pelo atestado de capacidade técnica, a qual deverá se limitar às parcelas de maior relevância ou de maior valor significativo do objeto a ser contratado, </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">indicando especificamente </w:t>
+              <w:t xml:space="preserve">Justifica-se a exigência de atestado de capacidade técnica na medida em que </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="single"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t>*** (descrever a justificativa para exigir atestado de capacidade técnica</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (por exemplo: fornecimento do bem e quantitativos precisos, execução de instalação ou montagem do equipamento etc.</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3591F8AD" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="791"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -20301,365 +15490,419 @@
               </w:rPr>
               <w:t xml:space="preserve">Justifica-se a exigência de atestado de capacidade técnica na medida em que </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*** (descrever a justificativa para exigir atestado de capacidade técnica</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BFDC822" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="3BFDC822" w14:textId="54135581" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="791"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Será admitida, para fins de comprovação de quantitativo mínimo, a apresentação e o somatório de diferentes atestados executados de forma concomitante.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="11F39E8A" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t>Será admitida, para fins de comprovação de quantitativo mínimo, a apresentação e o somatório de diferentes atestados executados de forma concomitante</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11F39E8A" w14:textId="2C7CE836" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="791"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Os atestados de capacidade técnica poderão ser apresentados em nome da matriz ou da filial do fornecedor.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4A15D3F9" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t>Os atestados de capacidade técnica poderão ser apresentados em nome da matriz ou da filial do fornecedor</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A15D3F9" w14:textId="4B9A0396" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="791"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>O fornecedor disponibilizará todas as informações necessárias à comprovação da legitimidade dos atestados, apresentando, quando solicitado pela Administração, cópia do contrato que deu suporte à contratação, endereço atual da contratante e local em que foi executado o objeto contratado, dentre outros documentos</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E885BE5" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
+            <w:pPr>
+              <w:ind w:left="2232"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4271C801" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota explicativa: a exigência de atestados de capacidade técnica é mais comum para serviços e obras, situações nas quais a prévia experiência do licitante mostra-se relevante para demonstrar sua aptidão para executar o futuro objeto contratual. Não há, contudo, proibição quanto à exigência de apresentação de atestado de capacidade técnica nos casos de compras. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Deve-se, contudo, justificar tal exigência demonstrando que verificar a prévia experiência do licitante é necessário à execução do contrato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2212B252" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="424FB31B" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Nota explicativa: a essência da capacidade operacional é procurar identificar se a futura contratada tem a infraestrutura empresarial e a capacidade de gestão de executar o objeto e, justamente por esse contexto, podem ser feitas exigências de comprovação de anterior execução de quantitativos mínimos (compatíveis com o objeto a ser contratado). Desse modo, é possível que essa comprovação se dê pela somatória de atestados de contratos executados realizados concomitantemente, pois da mesma forma revelam a capacidade operacional da empresa.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C242E81" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRPr="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F34A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>O fornecedor disponibilizará todas as informações necessárias à comprovação da legitimidade dos atestados, apresentando, quando solicitado pela Administração, cópia do contrato que deu suporte à contratação, endereço atual da contratante e local em que foi executado o objeto contratado, dentre outros documentos.</w:t>
-[...24 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">De qualquer forma, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...88 lines deleted...]
-                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>é absolutamente fundamental que a exigência seja totalmente objetiva e específica, indicando exatamente qual a experiência prévia exigida (por exemplo: fornecimento do bem e seus quantitativos precisos, instalação ou montagem de equipamento etc.) para evitar dúvidas na hora da habilitação, que podem vir a comprometer o objetivo da licitação, de formalizar a contratação</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="640D6FFD" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t>. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="640D6FFD" w14:textId="6473573C" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">Conforme </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14">
-              <w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="004F34A8">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>§ 2º do art. 67 da Lei n.º 14.133/2021</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>, “será admitida a exigência de atestados com quantidades mínimas de até 50% (cinquenta por cento) das parcelas de que trata o referido parágrafo, vedadas limitações de tempo e de locais específicos relativas aos atestados”. Além disso, registre-se que só é possível a exigência de atestado quanto às parcelas de maior relevância técnica ou de valor significativo, entendidas como de valor significativo as parcelas  que possuem valor individual igual ou superior a 4% do valor total estimado da contratação (art</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>, “será admitida a exigência de atestados com quantidades mínimas de até 50% (cinquenta por cento) das parcelas de que trata o referido parágrafo, vedadas limitações de tempo e de locais específicos relativas aos atestados”. Além disso, registre-se que só é possível a exigência de atestado quanto às parcelas de maior relevância técnica ou de valor significativo, entendidas como de valor significativo as parcelas  que possuem valor individual igual ou superior a 4% do valor total estimado da contratação (art. 67, §1º</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>. 67, §1º).</w:t>
-            </w:r>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37E67855" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="728E1FF6" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prova do atendimento aos seguintes requisitos previstos em lei especial.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="516D2584" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="516D2584" w14:textId="1FA31F0F" w:rsidR="002D3D3E" w:rsidRPr="004F34A8" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="791"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*** (indicar requisito e o respectivo dispositivo de lei)</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="4FEB558B" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
+            <w:pPr>
+              <w:ind w:left="2232"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="63450A40" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota explicativa: eventuais requisitos de qualificação técnica previstos em lei específica e que incidam sobre a atividade objeto da contratação, deverão ser indicados no item 8.31.5, com fundamento no art. 67, IV, da </w:t>
             </w:r>
             <w:hyperlink r:id="rId15">
               <w:r>
                 <w:rPr>
@@ -20753,52 +15996,52 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Margem de preferência</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="468A7A73" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="_heading=h.sahnxcpdopwj" w:colFirst="0" w:colLast="0"/>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkStart w:id="12" w:name="_heading=h.sahnxcpdopwj" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="12"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Não haverá margem de preferência prevista no art. 26, § 1º, da Lei n. º 14.133/2021.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49886B5D" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -20899,83 +16142,123 @@
           </w:tcPr>
           <w:p w14:paraId="75790E65" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ESTIMATIVA DO VALOR DA CONTRATAÇÃO (art. 6º, XXIII, alínea i, art. 18, IV, e arts. 23 e 24 da Lei n.º 14.133/2021)</w:t>
+              <w:t xml:space="preserve">ESTIMATIVA DO VALOR DA CONTRATAÇÃO (art. 6º, XXIII, alínea i, art. 18, IV, e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>arts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. 23 e 24 da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D3E" w14:paraId="7C54FABA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E5420D6" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>O custo estimado total da contratação e dos custos unitários, em sendo o caso, constam no(s) seguinte(s) documento(s) anexo(s): Documento de Instrução de Pesquisa de Preços (ANEXO II), a Planilha de Pesquisa de Preços (ANEXO IV) e seus Documentos Complementares (ANEXO III) e Relação de Compras Orçamento (ANEXO V.b).</w:t>
+              <w:t xml:space="preserve">O custo estimado total da contratação e dos custos unitários, em sendo o caso, constam no(s) seguinte(s) documento(s) anexo(s): Documento de Instrução de Pesquisa de Preços (ANEXO II), a Planilha de Pesquisa de Preços (ANEXO IV) e seus Documentos Complementares (ANEXO III) e Relação de Compras Orçamento (ANEXO </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V.b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C7C6C55" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D3E" w14:paraId="6A2B98E6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
           </w:tcPr>
           <w:p w14:paraId="6323A987" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
@@ -20990,70 +16273,70 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ADEQUAÇÃO ORÇAMENTÁRIA (art. 6º, XXIII, alínea j, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D3E" w14:paraId="42EEE0F6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2595AF3C" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="2595AF3C" w14:textId="30C80D47" w:rsidR="002D3D3E" w:rsidRPr="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>O processo encontra-se instruído com declaração de disponibilidade orçamentária-financeira, conforme documento emitido pela Superintendência do Fundo Estadual de Saúde, em obediência ao art. 4º, VII, do Decreto estadual n.º 47, de 9 de março de 2023.</w:t>
+            <w:r w:rsidRPr="004F34A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Adotado o sistema de registro de preços, o processo encontra-se instruído com indicação do código do elemento de despesa, conforme art. 35, § 1º do Decreto estadual n.º 47, de 9 de março de 2023, conforme documento emitido pela Superintendência do Fundo Estadual de Saúde.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A70580D" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D3E" w14:paraId="641FB63D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
           </w:tcPr>
           <w:p w14:paraId="6139091E" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
@@ -21065,868 +16348,858 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CONSIDERAÇÕES GERAIS E FINAIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D3E" w14:paraId="01CBE7EC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F9F230B" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="77B73BFE" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRPr="00A823C2" w:rsidRDefault="00B71344" w:rsidP="00A823C2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A823C2" w:rsidRPr="00A823C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>São anexos deste termo de referência, sendo dele partes integrantes:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07103185" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="4B857177" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRPr="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="003E66C8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="13486A99" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:r w:rsidRPr="00A823C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Anexo I - Requisição;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="595EB52D" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRPr="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="003E66C8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="5C2E3AA9" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:r w:rsidRPr="00A823C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Anexo II – Formulário de Análise de Qualidade Técnica;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21595C1C" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRPr="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="003E66C8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="748D3F61" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:r w:rsidRPr="00A823C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Anexo III – Documento de Instrução de Pesquisa de Preços;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C2F7310" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRPr="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="003E66C8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="69C57235" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:r w:rsidRPr="00A823C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Anexo IV – Orçamentos;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="435E254C" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRPr="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="003E66C8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="56BB52C3" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:r w:rsidRPr="00A823C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Anexo V – Planilha de Pesquisa de Preços;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DC9B173" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRPr="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="003E66C8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="6B62F82D" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:r w:rsidRPr="00A823C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anexo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A823C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VI.a</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A823C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Relação de compra total;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DA93E48" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRPr="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="003E66C8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="4ED7C16B" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:r w:rsidRPr="00A823C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anexo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A823C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VI.b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A823C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Relação de compra orçamento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30C6F7CB" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRPr="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="003E66C8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="46241570" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:r w:rsidRPr="00A823C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Anexo VII – Análise de riscos;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C1D03F5" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRPr="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="003E66C8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="71575548" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:r w:rsidRPr="00A823C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Anexo VIII – Termo de Ciência de Gestor e Fiscal;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79667A10" w14:textId="602DA658" w:rsidR="004F34A8" w:rsidRDefault="00A823C2" w:rsidP="003E66C8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A823C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Em caso de divergência entre as disposições deste termo de referência e de seus anexos prevalecem as primeiras</w:t>
+            </w:r>
+            <w:r w:rsidR="004F34A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B65B59D" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3E6FA511" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="43FA6ABA" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="003E66C8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>As especificações deste termo de referência estão de acordo com os regulamentos aplicáveis ao objeto licitado e observação das normativas estaduais em sua elaboração.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C1C4508" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+          <w:p w14:paraId="78DD3E67" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4391252A" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="4DF67EB7" w14:textId="77777777" w:rsidR="008604AC" w:rsidRPr="001E0015" w:rsidRDefault="008604AC" w:rsidP="008604AC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="324B8D42" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Agente(s) público(s) que elabora(m) o termo de referência e responde(m) os pedidos de impugnação e esclarecimentos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7066B480" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Style140"/>
-              <w:tblW w:w="9402" w:type="dxa"/>
+              <w:tblW w:w="8955" w:type="dxa"/>
               <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="2350"/>
-[...2 lines deleted...]
-              <w:gridCol w:w="2351"/>
+              <w:gridCol w:w="3144"/>
+              <w:gridCol w:w="1970"/>
+              <w:gridCol w:w="3841"/>
             </w:tblGrid>
-            <w:tr w:rsidR="002D3D3E" w14:paraId="6E6B6F30" w14:textId="77777777">
+            <w:tr w:rsidR="00A823C2" w14:paraId="487168A6" w14:textId="77777777" w:rsidTr="00FA0DC3">
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2350" w:type="dxa"/>
+                  <w:tcW w:w="3144" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1776DE04" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+                <w:p w14:paraId="2F2788F7" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Nome</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2350" w:type="dxa"/>
+                  <w:tcW w:w="1970" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="46300C68" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+                <w:p w14:paraId="1ABE25F4" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Matrícula</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2351" w:type="dxa"/>
+                  <w:tcW w:w="3841" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3C58BA2A" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+                <w:p w14:paraId="0BC2BA4A" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRPr="00ED244B" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
                   <w:pPr>
+                    <w:pStyle w:val="NormalWeb"/>
                     <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                  </w:pPr>
+                    <w:t xml:space="preserve">Setor </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>Meio de contato</w:t>
+                    <w:t>SGPe</w:t>
                   </w:r>
-                </w:p>
-[...25 lines deleted...]
-                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="002D3D3E" w14:paraId="2C96DF92" w14:textId="77777777">
+            <w:tr w:rsidR="00A823C2" w14:paraId="7993B252" w14:textId="77777777" w:rsidTr="00FA0DC3">
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2350" w:type="dxa"/>
+                  <w:tcW w:w="3144" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2A956E76" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+                <w:p w14:paraId="41C871E2" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2350" w:type="dxa"/>
+                  <w:tcW w:w="1970" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="41BB7F9B" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+                <w:p w14:paraId="41C5D32D" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2351" w:type="dxa"/>
+                  <w:tcW w:w="3841" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="511B35E0" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
-[...15 lines deleted...]
-                <w:p w14:paraId="1BEEA0AD" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+                <w:p w14:paraId="5D434AA6" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="330BABE5" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
-[...9 lines deleted...]
-          <w:p w14:paraId="61CE5172" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="322CE2D5" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F06E6B5" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="14" w:name="_heading=h.5nd9q8e7m323" w:colFirst="0" w:colLast="0"/>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkStart w:id="13" w:name="_heading=h.5nd9q8e7m323" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="13"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Autoridade competente pela aprovação do termo de referência:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="431779C6" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+          <w:p w14:paraId="46CDAC15" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Style141"/>
-              <w:tblW w:w="9402" w:type="dxa"/>
+              <w:tblW w:w="8955" w:type="dxa"/>
               <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="2350"/>
-[...2 lines deleted...]
-              <w:gridCol w:w="2351"/>
+              <w:gridCol w:w="3142"/>
+              <w:gridCol w:w="1981"/>
+              <w:gridCol w:w="3832"/>
             </w:tblGrid>
-            <w:tr w:rsidR="002D3D3E" w14:paraId="32937C36" w14:textId="77777777">
+            <w:tr w:rsidR="00A823C2" w14:paraId="41407EE6" w14:textId="77777777" w:rsidTr="00FA0DC3">
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2350" w:type="dxa"/>
+                  <w:tcW w:w="3142" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="76A78854" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+                <w:p w14:paraId="5B4F850F" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Nome</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2350" w:type="dxa"/>
+                  <w:tcW w:w="1981" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1425F1D5" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+                <w:p w14:paraId="14B06BB7" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Matrícula</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2351" w:type="dxa"/>
+                  <w:tcW w:w="3832" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0EBB40D7" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+                <w:p w14:paraId="4F210819" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRPr="00ED244B" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
                   <w:pPr>
+                    <w:pStyle w:val="NormalWeb"/>
                     <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                  </w:pPr>
+                    <w:t xml:space="preserve">Setor </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>Meio de contato</w:t>
+                    <w:t>SGPe</w:t>
                   </w:r>
-                </w:p>
-[...25 lines deleted...]
-                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="002D3D3E" w14:paraId="6B787DD6" w14:textId="77777777">
+            <w:tr w:rsidR="00A823C2" w14:paraId="5A65CC68" w14:textId="77777777" w:rsidTr="00FA0DC3">
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2350" w:type="dxa"/>
+                  <w:tcW w:w="3142" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5F10E7A7" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+                <w:p w14:paraId="625112E5" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2350" w:type="dxa"/>
+                  <w:tcW w:w="1981" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2693C8D0" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+                <w:p w14:paraId="5B4ED71F" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2351" w:type="dxa"/>
+                  <w:tcW w:w="3832" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0E8B908F" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
-[...15 lines deleted...]
-                <w:p w14:paraId="1B356BE2" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+                <w:p w14:paraId="7A9FAABB" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="0880788D" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+          <w:p w14:paraId="0E5F9105" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="439D6BCD" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t>Nota explicativa: as tabelas são meramente ilustrativas, podendo ser alteradas conforme o caso concreto.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="034B1B20" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12EF15BB" w14:textId="735C57D7" w:rsidR="002D3D3E" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Nota explicativa: as tabelas são meramente ilustrativas, podendo ser alteradas conforme o caso concreto.</w:t>
-[...25 lines deleted...]
-            <w:r>
+              <w:t>Nota explicativa: caso o TR não tenha sido submetido a juízo de aprovação por autoridade do órgão ou ente contratante, o item 11.4 poderá ser suprimido</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Nota explicativa: caso o TR não tenha sido submetido a juízo de aprovação por autoridade do órgão ou ente contratante, o item 11.4 poderá ser suprimido.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="792170A9" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="12EBF969" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="646"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -21948,129 +17221,193 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*** (Local)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, data da assinatura digital no SGPe.</w:t>
+        <w:t xml:space="preserve">, data da assinatura digital no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SGPe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DEFCAA0" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="133D0E08" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>A validade deste documento está condicionada à(s) assinatura(s) digital(is) no Sistema de Gestão de Processos Eletrônicos (SGPe)</w:t>
+        <w:t>A validade deste documento está condicionada à(s) assinatura(s) digital(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>) no Sistema de Gestão de Processos Eletrônicos (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>SGPe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="284FFB56" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002D3D3E">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="70064A07" w14:textId="77777777" w:rsidR="00B71344" w:rsidRDefault="00B71344">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="51E086B0" w14:textId="77777777" w:rsidR="00B71344" w:rsidRDefault="00B71344">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Ecofont_Spranq_eco_Sans">
     <w:altName w:val="SimSun"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -22103,102 +17440,100 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Liberation Mono"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
-    <w:altName w:val="Lucida Sans Unicode"/>
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
-    <w:altName w:val="PMingLiU-ExtB"/>
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="sans-serif">
     <w:altName w:val="Liberation Mono"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="56F81E69" w14:textId="77777777" w:rsidR="00B71344" w:rsidRDefault="00B71344">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0F5719CE" w14:textId="77777777" w:rsidR="00B71344" w:rsidRDefault="00B71344">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1325"/>
       <w:gridCol w:w="8521"/>
     </w:tblGrid>
     <w:tr w:rsidR="002D3D3E" w14:paraId="07D4B977" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="847"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1325" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="1563F6F3" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:right="-250"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
@@ -22339,51 +17674,51 @@
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>DIRETORIA DE PLANEJAMENTO E GESTÃO DE COMPRAS</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="06DBD10B" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="557D6DFC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="557D6DFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Commarcadores5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Assuntodocomentrio"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22461,51 +17796,51 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69871B07"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="69871B07"/>
+    <w:tmpl w:val="C82E18BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="425" w:hanging="435"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
@@ -22529,262 +17864,281 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1728" w:hanging="647"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2232" w:hanging="792"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2736" w:hanging="935"/>
       </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="334186747">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="490830536">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1194149044">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="257954477">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0093061C"/>
     <w:rsid w:val="00000E11"/>
     <w:rsid w:val="00006D2D"/>
     <w:rsid w:val="000467FE"/>
     <w:rsid w:val="0009267B"/>
     <w:rsid w:val="0018695B"/>
     <w:rsid w:val="001B1927"/>
     <w:rsid w:val="002807AB"/>
     <w:rsid w:val="00291856"/>
     <w:rsid w:val="002C35BA"/>
     <w:rsid w:val="002D3D3E"/>
     <w:rsid w:val="00342AD1"/>
     <w:rsid w:val="003917CB"/>
     <w:rsid w:val="003B3D34"/>
+    <w:rsid w:val="003E66C8"/>
+    <w:rsid w:val="003F7499"/>
     <w:rsid w:val="004271C0"/>
+    <w:rsid w:val="004F34A8"/>
     <w:rsid w:val="00525738"/>
     <w:rsid w:val="00581234"/>
+    <w:rsid w:val="006252D4"/>
+    <w:rsid w:val="006479E7"/>
+    <w:rsid w:val="006619C9"/>
+    <w:rsid w:val="00694B05"/>
     <w:rsid w:val="006F1188"/>
     <w:rsid w:val="00723429"/>
     <w:rsid w:val="007256F2"/>
+    <w:rsid w:val="007568ED"/>
     <w:rsid w:val="007C537A"/>
+    <w:rsid w:val="008126B5"/>
     <w:rsid w:val="00844DE9"/>
+    <w:rsid w:val="008604AC"/>
     <w:rsid w:val="008B5508"/>
     <w:rsid w:val="008C4767"/>
     <w:rsid w:val="0093061C"/>
     <w:rsid w:val="00975925"/>
     <w:rsid w:val="009A0C32"/>
+    <w:rsid w:val="009C6643"/>
     <w:rsid w:val="00A06DE5"/>
+    <w:rsid w:val="00A823C2"/>
     <w:rsid w:val="00AA4B45"/>
     <w:rsid w:val="00AA6234"/>
     <w:rsid w:val="00AF4685"/>
     <w:rsid w:val="00B0038B"/>
     <w:rsid w:val="00B02789"/>
     <w:rsid w:val="00B05B9E"/>
     <w:rsid w:val="00B4065A"/>
     <w:rsid w:val="00B71344"/>
     <w:rsid w:val="00BA1F0F"/>
     <w:rsid w:val="00BF74A0"/>
     <w:rsid w:val="00D4344F"/>
     <w:rsid w:val="00DB4FBC"/>
     <w:rsid w:val="00DC4794"/>
+    <w:rsid w:val="00DD07A8"/>
     <w:rsid w:val="00DF6942"/>
     <w:rsid w:val="00E21F8E"/>
     <w:rsid w:val="00ED0693"/>
     <w:rsid w:val="00F009CA"/>
     <w:rsid w:val="00F16432"/>
     <w:rsid w:val="00FB33C1"/>
+    <w:rsid w:val="00FF5F32"/>
     <w:rsid w:val="1F1611DE"/>
     <w:rsid w:val="7A924BF5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="375E46C6"/>
   <w15:docId w15:val="{6FD0CCF8-37C1-4AC9-BDFA-9439CBD4D4CE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Ecofont_Spranq_eco_Sans" w:eastAsia="Ecofont_Spranq_eco_Sans" w:hAnsi="Ecofont_Spranq_eco_Sans" w:cs="Ecofont_Spranq_eco_Sans"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -24904,103 +20258,116 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Style138">
     <w:name w:val="_Style 138"/>
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Style139">
     <w:name w:val="_Style 139"/>
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Style140">
     <w:name w:val="_Style 140"/>
     <w:basedOn w:val="TableNormal"/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Style141">
     <w:name w:val="_Style 141"/>
     <w:basedOn w:val="TableNormal"/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Forte1">
     <w:name w:val="Forte1"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Cabealho1">
     <w:name w:val="Cabeçalho1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="7143"/>
         <w:tab w:val="right" w:pos="14287"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="MenoPendente">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004F34A8"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://antigo.anvisa.gov.br/documents/10181/2718376/RDC_16_2014_COMP.pdf/542cc137-b331-4596-9c87-7426c0ae77b7" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/leis/l6360.htm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -25310,61 +20677,76 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhLOxHYz+gkLNGgWUJh9oLhlrb+Mg==">CgMxLjAyDmguc2ZmbGlwbXloYTB4Mg9pZC53bzMxNDVyNml4OHgyD2lkLnpiZTFmYWhhaHRlczIPaWQuN25jN3dnZXV1dGwyMg5oLmEyamsyZ3Z0NzU0eTIOaC44cHZzbnJoOHluZ2oyDmgudDI5a3JzdWNib252Mg5oLjNrdmt0em5ubGloeTIOaC5zdzB0bDRkeGd4c2syDmgubWR5ZGpucTc4d281Mg5oLmtyN2Z6Z2xpMnhrdjIOaC5wbmY2dmYxcmhiZDcyDmguNHp3YTV2YmVtcjc2Mg5oLm85a2U3b2c1ODAxdjIOaC4xdnhzODhiZTZ4N3UyDGgudnYxc3Bjdng4ejIOaC51ZnJlYWgyYXFnY3gyDmgucjZtdzJtbnM3dDQ5Mg5oLnh0c3l2a2ZjYmE2bTIOaC5vZ3V5eThyaXRqMDMyDmgudDRjY3ZjN2hwbWIwMg5oLnh6bWpub3NvamVwYTIOaC5kazE3d2h2OWlycWMyDmguNGppNjhyMml0bXhhMg5oLmkydnVlbjVkb2MwMTIOaC53NThvYnNtdDgzdWYyDmguemlqZm9nY281bW4zMg5oLnZyOXcwaHV5aW1lejIOaC50bGttcm02Y2IxZmgyDmguZG9sb3k2dTdxd2w2Mg5oLjU0d284MTFhZmdneTIOaC5zYWhueGNwZG9wd2oyDmguNW5kOXE4ZTdtMzIzOAByITFnM3phTHh0VzRSUElNTFhhbThqTjhVcEU3REE0QnFPOA==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>43326</Characters>
+  <Pages>24</Pages>
+  <Words>10685</Words>
+  <Characters>57704</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>361</Lines>
-  <Paragraphs>102</Paragraphs>
+  <Lines>480</Lines>
+  <Paragraphs>136</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>51247</CharactersWithSpaces>
+  <CharactersWithSpaces>68253</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sabrina Hoffmann Vilvert</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010082281FE09FF7E246B4A010428826EACD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOTemplateDocerSaveRecord">
     <vt:lpwstr>eyJoZGlkIjoiMmNmMWY2N2E0MzMxZWRhNzY2NzkzNDkzZjMwMTFiYTUifQ==</vt:lpwstr>
   </property>