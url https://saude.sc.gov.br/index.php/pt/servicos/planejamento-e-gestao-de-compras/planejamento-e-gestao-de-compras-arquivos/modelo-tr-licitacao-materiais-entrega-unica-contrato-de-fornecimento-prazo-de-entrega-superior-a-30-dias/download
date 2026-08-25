--- v1 (2026-08-04)
+++ v2 (2026-08-25)
@@ -1,40 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="1824920D" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
@@ -973,69 +975,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TERMO DE REFERÊNCIA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45861FCB" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Processo </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> n.º </w:t>
+        <w:t xml:space="preserve">Processo SGPe n.º </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*** ***/****</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="457E886F" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -1130,74 +1114,84 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Style133"/>
         <w:tblW w:w="9628" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D3E" w14:paraId="545851F0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
           </w:tcPr>
-          <w:p w14:paraId="4BECBE96" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="4BECBE96" w14:textId="6DA4821E" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>OBJETO (art. 6º, XXIII, alínea a; art. 18, II, e art. 40, § 1º, I, da Lei n.º 14.133/2021)</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA549A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D3E" w14:paraId="3BA4C3ED" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B4C4F09" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1209,193 +1203,183 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquisição de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(descrever o objeto.)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, nos termos do ANEXO I (Requisição SCCD Nº </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>xxxx</w:t>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>xxxx/xxxx</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>), conforme condições e exigências estabelecidas neste termo de referência:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1980E6DC" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0125508E" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Catálogo eletrônico de padronização (art. 19, II e § 2º, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F9007C5" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="193C48B1" w14:textId="77777777" w:rsidR="00EA549A" w:rsidRPr="00967948" w:rsidRDefault="00EA549A" w:rsidP="00EA549A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              <w:r>
+            <w:r w:rsidRPr="00967948">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As especificações do objeto respeitam o catálogo eletrônico de padronização, conforme consulta ao Catálogo de Materiais e Serviços do Governo de Santa Catarina, que pode ser realizada pelo seguinte </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="00967948">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
+                  <w:bCs/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
-                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>link</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="00967948">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2386BC2E" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="2386BC2E" w14:textId="38BD75EF" w:rsidR="002D3D3E" w:rsidRDefault="00EA549A" w:rsidP="00EA549A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Em caso de divergência entre as descrições e especificações constantes no presente Termo de Referência e no Catálogo, prevalecem as primeiras.</w:t>
+            <w:r w:rsidRPr="00967948">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Em caso de divergência entre as descrições e especificações constantes neste termo de referência e no catálogo eletrônico de padronização, prevalecem as primeiras</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02EDE4C1" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="593"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B6D6623" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -1422,94 +1406,54 @@
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006252D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>O(s) bem(</w:t>
-[...42 lines deleted...]
-          <w:p w14:paraId="2EF440BF" w14:textId="3F00E027" w:rsidR="002D3D3E" w:rsidRPr="006252D4" w:rsidRDefault="006252D4" w:rsidP="006252D4">
+              <w:t>O(s) bem(ns) objeto(s) desta contratação é(são) caracterizado(s) como comum(ns), conforme justificativa que segue:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EF440BF" w14:textId="7083B5EF" w:rsidR="002D3D3E" w:rsidRPr="006252D4" w:rsidRDefault="00884A17" w:rsidP="006252D4">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*** (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1577,91 +1521,60 @@
             <w:r w:rsidRPr="00E831C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>s no</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anexo I – Requisição, anexado a este</w:t>
             </w:r>
             <w:r w:rsidRPr="00E831C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Termo de Referência, permitindo a comparação direta entre as propostas apresentadas. Dessa forma, o(s) objeto(s) enquadra(m)-se como bem(</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E831C8">
+              <w:t xml:space="preserve"> Termo de Referência. Dessa forma, o(s) objeto(s) enquadra(m)-se como bem(ns) comum(ns), nos termos do art. 6º, inciso XIII, da Lei Federal nº 14.133/2021</w:t>
+            </w:r>
+            <w:r w:rsidR="006252D4" w:rsidRPr="00E831C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ns</w:t>
-[...29 lines deleted...]
-              <w:t>), nos termos do art. 6º, inciso XIII, da Lei Federal nº 14.133/2021, sendo adequada a adoção da modalidade de licitação pregão, conforme declaração técnica prevista na Orientação de Prática Consultiva nº 11/2022.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B64A119" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E852163" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1688,87 +1601,51 @@
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>O(s) bem(</w:t>
-[...35 lines deleted...]
-              <w:t>) de luxo, conforme Decreto estadual n.º 2.355, de 16 de dezembro de 2022.</w:t>
+              <w:t>O(s) bem(ns) objeto(s) desta contratação não se enquadra(m) como bem(ns) de luxo, conforme Decreto estadual n.º 2.355, de 16 de dezembro de 2022.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CAB4871" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3206F83C" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -2090,142 +1967,355 @@
               </w:rPr>
               <w:t xml:space="preserve">*** </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Descrever a solução como um todo, caso não se encontre no ETP).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="250E24EF" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="61E4633B" w14:textId="686D6F09" w:rsidR="006252D4" w:rsidRDefault="006252D4" w:rsidP="006252D4">
+          <w:p w14:paraId="61E4633B" w14:textId="0042ACDC" w:rsidR="006252D4" w:rsidRPr="00884A17" w:rsidRDefault="006252D4" w:rsidP="006252D4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Condições de guarda e armazenamento que não permitam a deterioração do material (art. 40, IV, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11BFB3D1" w14:textId="77777777" w:rsidR="006252D4" w:rsidRDefault="006252D4" w:rsidP="006252D4">
+          <w:p w14:paraId="18EE1C50" w14:textId="2216CA75" w:rsidR="00884A17" w:rsidRPr="00884A17" w:rsidRDefault="00884A17" w:rsidP="00884A17">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não se aplica ao caso a descrição de condições de guarda e armazenamento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FA36712" w14:textId="77777777" w:rsidR="00884A17" w:rsidRDefault="00884A17" w:rsidP="00884A17">
+            <w:pPr>
+              <w:ind w:left="597" w:hanging="597"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>OU</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11BFB3D1" w14:textId="5F61B940" w:rsidR="006252D4" w:rsidRDefault="00884A17" w:rsidP="006252D4">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006252D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A solução como um todo abrange a observância das seguintes condições de guarda e armazenamento</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006252D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02620330" w14:textId="77777777" w:rsidR="006252D4" w:rsidRDefault="006252D4" w:rsidP="006252D4">
+          <w:p w14:paraId="705A2D97" w14:textId="77777777" w:rsidR="00884A17" w:rsidRPr="00D636BA" w:rsidRDefault="006252D4" w:rsidP="00884A17">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>*** (descrever as condições de guarda e armazenamento)</w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (</w:t>
+            </w:r>
+            <w:r w:rsidR="00884A17" w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">descrever as condições de guarda e armazenamento) </w:t>
+            </w:r>
+            <w:r w:rsidR="00884A17" w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Exemplo</w:t>
+            </w:r>
+            <w:r w:rsidR="00884A17" w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00884A17" w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os materiais de escritório, papelaria e impressos deverão ser armazenados em local limpo, seco, arejado, protegido da incidência direta de luz solar, umidade, calor excessivo, poeira e demais agentes que possam comprometer sua integridade, funcionalidade ou qualidade;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E93E9B9" w14:textId="77777777" w:rsidR="00884A17" w:rsidRPr="00D636BA" w:rsidRDefault="00884A17" w:rsidP="00884A17">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Materiais sensíveis à umidade, tais como papéis, formulários, envelopes, etiquetas, cadernetas, livros e impressos em geral, deverão ser mantidos sobre pallets, estrados ou prateleiras, sem contato direto com o piso ou paredes, de forma a prevenir absorção de umidade e deterioração;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B7A3F64" w14:textId="77777777" w:rsidR="00884A17" w:rsidRPr="00D636BA" w:rsidRDefault="00884A17" w:rsidP="00884A17">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os produtos deverão permanecer acondicionados em suas embalagens originais até o momento de sua utilização ou distribuição, preservando sua identificação, especificações e condições de uso;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BDEA95C" w14:textId="77777777" w:rsidR="00884A17" w:rsidRPr="00D636BA" w:rsidRDefault="00884A17" w:rsidP="00884A17">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>As pilhas de materiais deverão respeitar os limites de empilhamento recomendados pelo fabricante, quando aplicável, evitando deformações, amassamentos ou danos às embalagens e ao conteúdo; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02620330" w14:textId="6813F394" w:rsidR="006252D4" w:rsidRDefault="00884A17" w:rsidP="00884A17">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Durante o armazenamento e a movimentação, deverão ser adotadas medidas que impeçam rasgos, perfurações, amassamentos, contaminação ou quaisquer outros danos físicos que possam comprometer a utilização dos materiais</w:t>
+            </w:r>
+            <w:r w:rsidR="006252D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="006252D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E08896B" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="188C902F" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
@@ -2562,50 +2652,51 @@
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C3EFD51" w14:textId="77777777" w:rsidR="006619C9" w:rsidRPr="00D9599C" w:rsidRDefault="006619C9" w:rsidP="006619C9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">(descrever a justificativa para exigência de amostra) </w:t>
             </w:r>
             <w:r w:rsidRPr="00440CFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A Administração fundamenta a exigência de apresentação de amostras no art. 41, inciso II, da Lei nº 14.133/2021, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00440CFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
@@ -2693,1211 +2784,1061 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A apresentação das amostras, quando exigida, deverá ocorrer no prazo de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>xx</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>xx (xxxx) dias úteis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> O prazo poderá ser prorrogado uma única vez, por igual período, desde que a solicitação seja encaminhada exclusivamente pelo e-mail </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>central-pregao@sea.sc.gov.br</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, dentro do prazo original, contendo justificativa formal, e haja anuência expressa da Equipe Técnica, as amostras devem ser entregues na </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>xxxx</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>xxxxxxxxxxxxxxx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a não entrega das amostras no prazo estabelecido implicará na desclassificação da proposta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70271135" w14:textId="77777777" w:rsidR="006619C9" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A apresentação das amostras, quando exigida, ocorrerá na quantidade de </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>) dias úteis</w:t>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> O prazo poderá ser prorrogado uma única vez, por igual período, desde que a solicitação seja encaminhada exclusivamente pelo e-mail </w:t>
+              <w:t>cada item</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> solicitado, as amostras deverão estar identificadas com o número do pregão eletrônico, a razão social, CNPJ, telefone e e-mail da licitante e a identificação do conteúdo da amostra;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25CC0AE7" w14:textId="77777777" w:rsidR="006619C9" w:rsidRPr="003F4864" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informações sobre a análise e acompanhamento pelos interessados das amostras enviadas poderão ser obtidas diretamente com a unidade técnica responsável através do </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>central-pregao@sea.sc.gov.br</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>telefone xxxxxx ou e-mail xxxxxx</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FCB0215" w14:textId="77777777" w:rsidR="006619C9" w:rsidRPr="00FA6F66" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Será desclassificada no item/lote específico a proposta da licitante que não atender à convocação formal para apresentação de amostra e/ou documentação adicional, apresentar amostra fora das especificações técnicas previstas no Anexo I do edital de licitação, deixar de apresentar amostra, quando exigida, apresentar amostra fora do prazo exigido no item </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4.3.2.2.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e/ou   apresentar documentação em desconformidade com os requisitos do edital ou da legislação aplicável</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A1BA204" w14:textId="77777777" w:rsidR="006619C9" w:rsidRPr="00D9599C" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>xxxxxxxxxxxxxxx</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>Condições e critérios de avaliação e julgamento da amostra e/ou da demonstração dos serviços:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21234ABF" w14:textId="77777777" w:rsidR="006619C9" w:rsidRPr="00FA6F66" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...10 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6F66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="70271135" w14:textId="77777777" w:rsidR="006619C9" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+              <w:t>As amostras apresentadas serão analisadas com base nas características descritas na proposta comercial e na ficha técnica apresentada pela licitante, devendo estar obrigatoriamente em conformidade com as especificações técnicas constantes do Anexo I do edital de licitação.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61F74C50" w14:textId="77777777" w:rsidR="006619C9" w:rsidRPr="002176D9" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D9599C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A avaliação técnica considerará, conforme a natureza do item ou lote, aspectos como: peso, dimensões, formato, cor, textura, ergonomia, resistência mecânica, desempenho funcional, segurança biológica em ambiente estéril, qualidade do material, adequação da </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002176D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>embalagem e demais elementos pertinentes à correta utilização do produto.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67378B7A" w14:textId="77777777" w:rsidR="006619C9" w:rsidRPr="00FA6F66" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002176D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Também será verificado se o objeto atende aos padrões mínimos de desempenho exigidos pela Administração, garantindo compatibilidade </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>com a finalidade pública a que se destina.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58EEAF2B" w14:textId="77777777" w:rsidR="006619C9" w:rsidRPr="00C902B0" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C902B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A análise técnica ocorrerá conforme o formulário constante no Anexo II - Formulário de Análise de Qualidade Técnica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57C2FB62" w14:textId="77777777" w:rsidR="006619C9" w:rsidRPr="00FA6F66" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>A divulgação do resultado da análise da amostra ocorrerá em sessão pública a ser convocada pelo pregoeiro.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E32B49E" w14:textId="77777777" w:rsidR="006619C9" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Para as amostras cuja avaliação técnica implique em testes, ensaios ou manuseio que alterem sua condição original, não caberá à licitante qualquer pedido de ressarcimento do valor correspondente.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A47FF52" w14:textId="77777777" w:rsidR="006619C9" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As amostras que não necessitarem ser retidas para posterior conferência, bem como aquelas rejeitadas, poderá ser retiradas pela licitante na </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>xxxxxxxxxxxx</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, no prazo máximo de 30 (trinta) dias, contados da divulgação do resultado final da licitação, mediante prévio agendamento.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="271AB240" w14:textId="77777777" w:rsidR="006619C9" w:rsidRDefault="006619C9" w:rsidP="006619C9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00440CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Decorrido o prazo mencionado no item anterior, sem que haja a retirada das amostras, a unidade poderá dar-lhes o destino que julgar mais adequado, não cabendo à licitante qualquer ressarcimento, indenização ou direito de reclamação quanto ao objeto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42A508F8" w14:textId="46350356" w:rsidR="006252D4" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os prospectos e documentos adicionais, quando solicitados, deverão ser apresentados em até 01 (um) dia útil,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>após convocação do pregoeiro via “CHAT” ou e-mail</w:t>
+            </w:r>
+            <w:r w:rsidR="006252D4" w:rsidRPr="00440CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5055FA8B" w14:textId="603C0104" w:rsidR="006252D4" w:rsidRPr="006619C9" w:rsidRDefault="006252D4" w:rsidP="006252D4">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006619C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (outras regras necessárias ou pertinentes à análise das amostras).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78FFD84E" w14:textId="77777777" w:rsidR="006252D4" w:rsidRPr="00440CFA" w:rsidRDefault="006252D4" w:rsidP="006252D4">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A3D7BB1" w14:textId="68C77102" w:rsidR="002D3D3E" w:rsidRDefault="006252D4">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota explicativa: a exigência de prova de conceito, amostra, protótipo, testes e outras formas de avaliação de conformidade do objeto é excepcional. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FF0000"/>
-[...69 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>Eventual exigência nesse sentido deve ser ponderada pela Administração à luz do caso concreto, mediante justificativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (art. 41, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>caput</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, II, da Lei n.º 14.133/2021). O insucesso em contratações pretéritas pode justificar essa previsão. Há itens de baixa qualidade que não possuem o </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>desempenho</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>exigido nas especificações do objeto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, embora possuam </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>descrição técnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> semelhante à de objetos de boa qualidade. O julgamento pelo menor preço pode atrair o fornecimento de bens de pouca qualidade, devendo a Administração adotar cautelas para não adquirir material imprestável e, mais importante, evitar repetidamente contratar nessas condições.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63BEF7FC" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="303C71B7" w14:textId="57B7320E" w:rsidR="002D3D3E" w:rsidRDefault="006252D4">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>Nota explicativa: quando a amostra for avaliada mediante lista de checagem ou formulário semelhante, sugere-se que o documento seja incluído como anexo do edital</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19E333ED" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C4BD8A6" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Exigência de carta de solidariedade (art. 41, IV, da Lei n.º 14.133/2021)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44C33212" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não há exigência de carta de solidariedade entre fornecedor e revendedor ou distribuidor.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F64A73F" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:ind w:left="594"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2370D309" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Subcontratação</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A5CCE1F" w14:textId="1E2BD881" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F3036C" w:rsidRPr="00F3036C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Não é admitida a subcontratação do objeto principal, exceto as atividades </w:t>
+            </w:r>
+            <w:r w:rsidR="00F3036C" w:rsidRPr="00F3036C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FF0000"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>acessórias ou complementares</w:t>
+            </w:r>
+            <w:r w:rsidR="00F3036C" w:rsidRPr="00F3036C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vinculadas ao fornecimento do objeto [ex: transporte, instalação, montagem, treinamento ou assistência técnica], sem prejuízo da responsabilidade integral da contratada pela execução contratual</w:t>
+            </w:r>
+            <w:r w:rsidR="006252D4" w:rsidRPr="00440CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="155C4A8A" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:ind w:left="594"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E992AFD" w14:textId="77777777" w:rsidR="006252D4" w:rsidRDefault="006252D4" w:rsidP="006252D4">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Garantia da contratação</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65130D64" w14:textId="77777777" w:rsidR="006252D4" w:rsidRDefault="006252D4" w:rsidP="006252D4">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...42 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...304 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00440CFA">
-[...510 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Não há exigência de garantia da contratação prevista nos </w:t>
-[...19 lines deleted...]
-              <w:t>. 96 e seguintes da Lei n.º 14.133/2021.</w:t>
+              <w:t>Não há exigência de garantia da contratação prevista nos arts. 96 e seguintes da Lei n.º 14.133/2021.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26F59B3C" w14:textId="77777777" w:rsidR="006252D4" w:rsidRDefault="006252D4" w:rsidP="006252D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
@@ -3919,88 +3860,68 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Será exigida</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">garantia da contratação prevista nos </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">garantia da contratação prevista nos arts. 96 e seguintes da Lei n.º 14.133/2021, com valor de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*** (***) (indicar percentual em numeral e por extenso) </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>arts</w:t>
-[...26 lines deleted...]
-              </w:rPr>
               <w:t>do valor inicial do contrato, conforme condições descritas no edital ou no termo do contrato.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39B24D08" w14:textId="009EF18F" w:rsidR="006252D4" w:rsidRDefault="006252D4" w:rsidP="006252D4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Caso utilizada a modalidade de seguro-garantia, a apólice deverá ter validade durante a vigência do contrato E/OU por *** dias após o término da vigência contratual, permanecendo em vigor mesmo que o contratado não pague o prêmio nas datas convencionadas</w:t>
@@ -4034,50 +3955,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03AEFC6C" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:ind w:left="594"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Nota explicativa: a exigência de garantia da contratação deve ser necessária e pertinente para a execução do objeto contratado. Salvo situações excepcionais devidamente justificadas, a exigência não é possível em compras para entregas em remessa única ou parceladas que não configurem fornecimento contínuo, sob pena de se restringir indevidamente a competitividade da licitação. O percentual da garantia deve ser adequado ao objeto e respeitar os limites indicados no art. 98, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>caput</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>, da Lei n.º 14.133/2021: “a garantia poderá ser de até 5% (cinco por cento) do valor inicial do contrato, autorizada a majoração desse percentual para até 10% (dez por cento), desde que justificada mediante análise da complexidade técnica e dos riscos envolvidos.”</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B1661BF" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
@@ -4580,71 +4502,51 @@
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3DCEA99D" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Independentemente da forma de fornecimento, caso não seja possível a entrega do(s) bem(</w:t>
-[...19 lines deleted...]
-              <w:t>) dentro do prazo, o contratado deverá comunicar as razões respectivas com pelo menos</w:t>
+              <w:t xml:space="preserve"> Independentemente da forma de fornecimento, caso não seja possível a entrega do(s) bem(ns) dentro do prazo, o contratado deverá comunicar as razões respectivas com pelo menos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*** (****) (indicar número de dias, em numeral e por extenso ou, excepcionalmente, horas)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -4667,136 +4569,74 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0DD83D9F" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Local(</w:t>
-[...21 lines deleted...]
-              <w:t>) de entrega (art. 40, § 1º, II, da Lei n.º 14.133/2021)</w:t>
+              <w:t>Local(is) de entrega (art. 40, § 1º, II, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BC0ADD7" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> O(s) bem(</w:t>
-[...39 lines deleted...]
-              <w:t>) ser entregue(s) no(s) seguinte(s) endereço(s):</w:t>
+              <w:t xml:space="preserve"> O(s) bem(ns) deverá(ão) ser entregue(s) no(s) seguinte(s) endereço(s):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69D9E9F8" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="597"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Style136"/>
               <w:tblW w:w="8804" w:type="dxa"/>
               <w:tblInd w:w="597" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -5000,50 +4840,51 @@
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="002D3D3E" w14:paraId="050DB07C" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2202" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="60E7BD83" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Hospital Y</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2217" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="355E23E8" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2192" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="77944289" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
@@ -5207,372 +5048,347 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="230C12FB" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Demais condições de execução (art. 18, III, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38797CAF" w14:textId="77777777" w:rsidR="006479E7" w:rsidRDefault="006479E7" w:rsidP="006479E7">
+          <w:p w14:paraId="5F911113" w14:textId="77777777" w:rsidR="00F3036C" w:rsidRPr="001722E3" w:rsidRDefault="00F3036C" w:rsidP="00F3036C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Funcionários da contratada deverão apresentar-se sempre com identificação e/ou credencial na Unidade Solicitante respeitando as normas de cada instituição;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B48F099" w14:textId="77777777" w:rsidR="00F3036C" w:rsidRPr="001722E3" w:rsidRDefault="00F3036C" w:rsidP="00F3036C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O objeto deverá estar de acordo com as especificações do edital e atender a legislação a ele(s) pertinente(s);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1843109A" w14:textId="77777777" w:rsidR="00F3036C" w:rsidRPr="001722E3" w:rsidRDefault="00F3036C" w:rsidP="00F3036C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O material deverá indicar na embalagem terciária (transporte) a razão social da Contratada, o número do processo de compra, o número da nota fiscal e o número do documento de fornecimento, e a embalagem também deverá estar íntegra e em perfeitas condições de utilização;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FE09073" w14:textId="77777777" w:rsidR="00F3036C" w:rsidRPr="001722E3" w:rsidRDefault="00F3036C" w:rsidP="00F3036C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A embalagem deverá estar íntegra e em perfeitas condições de utilização.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="451287EF" w14:textId="77777777" w:rsidR="00F3036C" w:rsidRPr="001722E3" w:rsidRDefault="00F3036C" w:rsidP="00F3036C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O objeto não será aceito caso não seja transportado e entregue de maneira correta, respeitando as recomendações do fabricante e autoridades sanitárias, de acordo com as legislações vigentes para cada item;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72F5B4D6" w14:textId="77777777" w:rsidR="00F3036C" w:rsidRPr="001722E3" w:rsidRDefault="00F3036C" w:rsidP="00F3036C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os produtos a serem fornecidos devem ser livres de impurezas, estando sujeitos ao controle de qualidade do Contratante diretamente ou por intermédio de terceiros, durante toda a execução do Contrato, sendo rejeitados os produtos não aprovados ou que se apresentarem impróprios para o consumo, os quais deverão ser imediatamente substituídos pelo fornecedor, sem qualquer custo adicional;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57276DDA" w14:textId="77777777" w:rsidR="00F3036C" w:rsidRPr="001722E3" w:rsidRDefault="00F3036C" w:rsidP="00F3036C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O prazo de validade do(s) objeto(s) deverá estar com prazo de validade compatível com o período de vigência do registro de preço, ou a contratada ficará responsável pelo acompanhamento e substituição dos produtos próximos do vencimento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EAE24A1" w14:textId="77777777" w:rsidR="00F3036C" w:rsidRPr="001722E3" w:rsidRDefault="00F3036C" w:rsidP="00F3036C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (possibilidade ou não de se misturarem unidades de lotes distintos na mesma entrega);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19C00590" w14:textId="77777777" w:rsidR="00F3036C" w:rsidRPr="009E16B8" w:rsidRDefault="00F3036C" w:rsidP="00F3036C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (regras sobre entrega de nota fiscal ou de outros documentos que devem acompanhar o produto);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76A22D51" w14:textId="77777777" w:rsidR="00F3036C" w:rsidRPr="009E16B8" w:rsidRDefault="00F3036C" w:rsidP="00F3036C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (regras sobre montagem ou instalação do bem);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46B16B9F" w14:textId="77777777" w:rsidR="00F3036C" w:rsidRDefault="00F3036C" w:rsidP="00F3036C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (regras sobre treinamento acerca de uso ou manuseio do bem); e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A172B8D" w14:textId="1F7A7B85" w:rsidR="002D3D3E" w:rsidRPr="006479E7" w:rsidRDefault="00F3036C" w:rsidP="00F3036C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="009E16B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>*** (possibilidade ou não de se misturarem unidades de lotes distintos na mesma entrega);</w:t>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>***</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>*** (regras sobre entrega de nota fiscal ou de outros documentos que devem acompanhar o produto);</w:t>
-[...16 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E16B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>*** (regras sobre montagem ou instalação do bem);</w:t>
-[...15 lines deleted...]
-            </w:pPr>
+              <w:t>(</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>*** (regras sobre treinamento acerca de uso ou manuseio do bem);</w:t>
-[...49 lines deleted...]
-              </w:rPr>
               <w:t>demais condições de execução, inclusive obrigações específicas das partes – contratante e contratado - em decorrência do objeto a ser contratado</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006479E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75EEAD64" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="607EC81E" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
@@ -5719,50 +5535,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="39A90990" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Caso o prazo da garantia oferecida pelo fabricante seja inferior ao estabelecido nesta cláusula, o fornecedor deverá complementar a garantia do bem ofertado pelo período restante</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24E0A7C4" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
             <w:pPr>
               <w:ind w:left="646"/>
               <w:jc w:val="center"/>
@@ -5798,97 +5615,77 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_heading=h.vv1spcvx8z" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>O prazo de garantia contratual do(s) bem(</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">O prazo de garantia contratual do(s) bem(ns) é de, no mínimo, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (indicar quantidade de meses ou anos da garantia contratual)</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ns</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>, ou pelo prazo fornecido pelo fabricante ou montador, se superior, contado a partir do primeiro dia útil subsequente à data do recebimento definitivo do objeto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">) é de, no mínimo, </w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05888612" w14:textId="21CF221E" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Nota explicativa: indicar conforme o caso, a redação do item 5.8.1, 5.8.2 ou 5.8.3 para indicar o prazo de garantia.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="618C1F67" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
@@ -5910,311 +5707,345 @@
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Nota explicativa: sugere-se a redação do item 5.8.1 para bens de consumo em geral. Os demais itens devem ser escolhidos quando a Administração entender pertinente ou necessária a prestação de garantia contratual, além daquela já definida em lei. A fixação do prazo de garantia contratual deve ser justificada e coerente com os prazos praticados no mercado (art. 40, I, da Lei n.º 14.133/2021). A garantia por sua natureza não envolve a realização de manutenções preventivas, tampouco de manutenções corretivas de problemas decorrentes de uso inadequado do bem, negligência, imperícia, vandalismo ou imprudência.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54621765" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="52285E7F" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="52285E7F" w14:textId="173CA3B8" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="_heading=h.ufreah2aqgcx" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> A garantia será prestada com vistas a manter os equipamentos fornecidos em perfeitas condições de uso, sem qualquer ônus ou custo adicional para o contratante.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="71BE220C" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B54875">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A garantia será prestada com vistas a manter os equipamentos fornecidos em perfeitas condições de uso, sem qualquer ônus ou custo adicional para o contratante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71BE220C" w14:textId="6CD8F716" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> A garantia abrange a realização da manutenção corretiva dos bens pelo próprio contratado, ou, se for o caso, por meio de assistência técnica autorizada, de acordo com </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B54875">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-          <w:p w14:paraId="262D267D" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t>A garantia abrange a realização da manutenção corretiva dos bens pelo próprio contratado, ou, se for o caso, por meio de assistência técnica autorizada, de acordo com as normas técnicas específicas, para correção de quaisquer vícios ou defeitos desde que não decorrentes de caso fortuito ou força maior, uso inadequado do bem, negligência, imperícia, vandalismo ou imprudência</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="262D267D" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344" w:rsidP="00B54875">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Entende-se por manutenção corretiva aquela destinada a corrigir os vícios e defeitos apresentados pelos bens, compreendendo a substituição de peças, a realização de ajustes, reparos e correções necessárias. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D2A5444" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Entende-se por manutenção corretiva aquela destinada a corrigir os vícios e defeitos apresentados pelos bens, compreendendo a substituição de peças, a realização de ajustes, reparos e correções necessárias. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2D2A5444" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t xml:space="preserve"> As peças que apresentarem vício ou defeito no período de vigência da garantia deverão ser substituídas por outras novas, de primeiro uso, e originais, que apresentem padrões de qualidade e desempenho iguais ou superiores aos das peças utilizadas na fabricação do equipamento. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BEF79C9" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> As peças que apresentarem vício ou defeito no período de vigência da garantia deverão ser substituídas por outras novas, de primeiro uso, e originais, que apresentem padrões de qualidade e desempenho iguais ou superiores aos das peças utilizadas na fabricação do equipamento. </w:t>
-[...5 lines deleted...]
-                <w:ilvl w:val="2"/>
+              <w:t xml:space="preserve"> Uma vez notificado, o contratado realizará a reparação ou substituição dos bens que apresentarem vício ou defeito no prazo de até </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (***) dias úteis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, contados a partir da data da notificação. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D1FFFFE" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Uma vez notificado, o contratado realizará a reparação ou substituição dos bens que apresentarem vício ou defeito no prazo de até </w:t>
-[...9 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> O prazo indicado no subitem anterior, durante seu transcurso, poderá ser prorrogado uma única vez, por igual período, mediante solicitação escrita e justificada do contratado, aceita pelo contratante. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FAC834D" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">, contados a partir da data da notificação. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3D1FFFFE" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t xml:space="preserve"> Na hipótese do subitem acima, o contratado deverá disponibilizar equipamento equivalente, de especificação igual ou superior ao anteriormente fornecido, para utilização em caráter provisório pelo contratante, de modo a garantir a continuidade dos trabalhos administrativos durante a execução dos reparos. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6835D426" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="879" w:hanging="737"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> O prazo indicado no subitem anterior, durante seu transcurso, poderá ser prorrogado uma única vez, por igual período, mediante solicitação escrita e justificada do contratado, aceita pelo contratante. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0FAC834D" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t xml:space="preserve"> Decorrido o prazo para reparos e substituições sem o atendimento da solicitação do Contratante ou a apresentação de justificativas pelo contratado, fica o contratante </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">autorizado a contratar empresa diversa para executar os reparos, ajustes ou a substituição do bem ou de seus componentes, bem como a exigir do contratado o reembolso pelos custos respectivos, sem que tal fato acarrete a perda da garantia dos equipamentos. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="741891F7" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="879" w:hanging="737"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Na hipótese do subitem acima, o contratado deverá disponibilizar equipamento equivalente, de especificação igual ou superior ao anteriormente fornecido, para utilização em caráter provisório pelo contratante, de modo a garantir a continuidade dos trabalhos administrativos durante a execução dos reparos. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6835D426" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t xml:space="preserve"> O custo referente ao transporte dos equipamentos cobertos pela garantia será de responsabilidade do contratado. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DA49A9A" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="879" w:hanging="737"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...48 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="_heading=h.r6mw2mns7t49" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A garantia legal ou contratual do objeto tem prazo de vigência próprio e desvinculado daquele fixado no contrato, permitindo eventual aplicação de penalidades em caso de descumprimento de alguma de suas condições, mesmo depois de expirada a vigência contratual.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5ECBF91C" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:hanging="648"/>
@@ -6264,138 +6095,138 @@
               <w:t>*** (Descrever outras exigências relacionadas à garantia do objeto, observadas as notas explicativas deste documento)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4510559B" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="646"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1EB0F0F4" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="1EB0F0F4" w14:textId="2D004CBB" w:rsidR="002D3D3E" w:rsidRDefault="005064CC">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota explicativa: os itens 5.8.4 a 5.8.13 poderão ser suprimidos, total ou parcialmente, no caso de bens perecíveis ou, quando pela natureza do objeto contratado, as disposições  forem inaplicáveis. </w:t>
+              <w:t>Nota explicativa: os itens 5.8.4 a 5.8.10 poderão ser suprimidos, total ou parcialmente, no caso de bens perecíveis ou, quando pela natureza do objeto contratado, as disposições forem inaplicáveis</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05188BB9" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="19B4EBD6" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="22763534" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota explicativa: em relação ao item 5.8.13.1, quando a formalização da contratação ocorrer por ordem de entrega ou autorização de fornecimento (sem assinatura de termo de contrato, conforme art. 95 da Lei n.º 14.133/2021) ou quando o prazo da garantia do produto for superior ao prazo de vigência do contrato </w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota explicativa: em relação ao item 5.8.10.1, quando a formalização da contratação ocorrer por ordem de entrega ou autorização de fornecimento (sem assinatura de termo de contrato, conforme art. 95 da Lei n.º 14.133/2021) ou quando o prazo da garantia do produto for superior ao prazo de vigência do contrato </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005064CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>é facultado</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="005064CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve"> à Administração exigir termo de garantia assinado pelo fornecedor, conforme requisitos do art. 50 do Código de Defesa do Consumidor. O termo de garantia poderá ser elaborado pela própria Administração, conforme modelo anexo à minuta padrão de edital, ou ser inserida cláusula que exija do </w:t>
-[...10 lines deleted...]
-              <w:t>fornecedor a entrega do termo de garantia. Caso não se exija que o contratado assine termo de garantia, o item deve ser suprimido</w:t>
+              <w:t xml:space="preserve"> à Administração exigir termo de garantia assinado pelo fornecedor, conforme requisitos do art. 50 do Código de Defesa do Consumidor. O termo de garantia poderá ser elaborado pela própria Administração, conforme modelo anexo à minuta padrão de edital, ou ser inserida cláusula que exija do fornecedor a entrega do termo de garantia. Caso não se exija que o contratado assine termo de garantia, o item deve ser suprimido</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CC829FD" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="35FFA00F" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -6553,73 +6384,51 @@
       </w:tr>
       <w:tr w:rsidR="002D3D3E" w14:paraId="7D7EAEF6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7ADDC49F" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Indicação de gestor e de fiscal(</w:t>
-[...21 lines deleted...]
-              <w:t>) do contrato ou da ata de registro de preços</w:t>
+              <w:t>Indicação de gestor e de fiscal(is) do contrato ou da ata de registro de preços</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28CD1348" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="9" w:name="_heading=h.t4ccvc7hpmb0" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -7560,3697 +7369,3892 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Após a assinatura do termo do contrato ou instrumento equivalente, o órgão ou entidade poderá convocar o representante da empresa contratada para reunião inicial para apresentação do plano de fiscalização, que conterá informações acerca das obrigações contratuais, dos mecanismos de fiscalização, das estratégias para execução do objeto, do método de aferição dos resultados e das sanções aplicáveis, dentre outros.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1259C93D" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00CF7420" w:rsidRDefault="007568ED" w:rsidP="007568ED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF7420">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> A execução do contrato deverá ser acompanhada e fiscalizada pelo(s) fiscal(</w:t>
-[...19 lines deleted...]
-              <w:t>) do contrato, ou pelos respectivos substitutos (art. 117, caput, da Lei n.º 14.133/2021).</w:t>
+              <w:t xml:space="preserve"> A execução do contrato deverá ser acompanhada e fiscalizada pelo(s) fiscal(is) do contrato, ou pelos respectivos substitutos (art. 117, caput, da Lei n.º 14.133/2021).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FFCB0B3" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="69A55901" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="77E77B5F" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gestor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07546444" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="0674EDD1" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00AB03F4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="_heading=h.dk17whv9irqc" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="10"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A gestão do Contrato ou da Ata de Registro de Preços será exercida pela unidade gerenciadora, podendo, quando necessário, ser realizada de forma descentralizada por meio de gestores e fiscais setoriais designados pelas unidades participantes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B974391" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="4ED4199B" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Incumbe e compete ao gestor do contrato ou da ata de registro de preços</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0507FABB" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="39E72F5E" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>gerenciar, monitorar e acompanhar a execução da ARP centralizada, inclusive por meio do fiscal da ARP centralizada e dos gestores e fiscais setoriais, quando houver, apurando eventuais descumprimentos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7510FDBD" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00AB03F4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>iniciar, instruir, manifestar-se e submeter à autoridade competente para decisão os procedimentos relativos a:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27E33EA3" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00AB03F4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>alterações quantitativas e qualitativas da ARP centralizada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53E6BA2C" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00AB03F4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>substituição de marca ou modelo, nos casos admitidos em regulamento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55810459" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00AB03F4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>revisão, reequilíbrio e renegociação dos preços registrados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5190A66B" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00AB03F4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cancelamento de registros de preços;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="354D39C7" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00AB03F4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>instauração de processo administrativo sancionador;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EAE5823" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00AB03F4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>lavratura de termos aditivos e apostilamentos relativos à ARP centralizada; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3178368B" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00AB03F4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>demais atos que impliquem alteração, atualização ou adequação da ARP centralizada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BD147D6" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00EF0BB3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF0BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conduzir os procedimentos relativos a eventuais renegociações dos preços registrados e, quando necessário, lavrar os termos aditivos da ARP centralizada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56BDD8AC" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00EF0BB3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF0BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>analisar os pedidos de adesão à ARP centralizada formulados por unidades não participantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C2E291B" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00EF0BB3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF0BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dar prosseguimento aos atos e procedimentos encaminhados pelo fiscal da ARP centralizada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21EBDCDB" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00EF0BB3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF0BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dirimir dúvidas, orientar tecnicamente, esclarecer ou solucionar questionamentos relacionados à execução da ARP centralizada, fazendo-o por escrito quando necessário;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7084948C" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00EF0BB3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF0BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>gerenciar, monitorar e acompanhar a execução da ARP centralizada, inclusive por meio do fiscal da ARP centralizada e dos gestores e fiscais setoriais, quando houver, apurando eventuais descumprimentos</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>instruir os processos administrativos com as justificativas e manifestações técnicas pertinentes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2943BAA5" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00EF0BB3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF0BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter atualizados os registros da ARP centralizada nos sistemas informatizados de governo;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="265C021E" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00EF0BB3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF0BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter registro das notificações, ocorrências e histórico dos fornecedores registrados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32C9F8E3" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00EF0BB3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF0BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a manutenção, pelos fornecedores, das condições de habilitação e demais requisitos exigidos para a manutenção do registro de preços;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="095DFAF4" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00EF0BB3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF0BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>requerer auxílio às áreas técnicas, administrativas ou jurídicas sempre que necessário ao desempenho de suas atribuições;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="757117FD" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00EF0BB3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF0BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>realizar juízo de admissibilidade quanto às ocorrências comunicadas pelo fiscal e decidir pela instauração de processo administrativo sancionador, bem como pela aplicação das sanções administrativas cabíveis no âmbito da ARP centralizada e dos instrumentos dela decorrentes, encaminhando o processo ao setor responsável pela condução, quando for o caso;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EB22B57" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00EF0BB3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF0BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>adotar medidas administrativas destinadas ao saneamento de irregularidades e à mitigação de riscos de novas ocorrências; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="643567C5" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00EF0BB3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF0BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atribuições necessárias à adequada gestão da ARP centralizada.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FDACF20" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00EF0BB3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF0BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(outras incumbências e competências).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3848E14E" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00EF0BB3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF0BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar o acompanhamento da execução dos contratos e das autorizações de fornecimento decorrentes da ARP no âmbito de sua unidade;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EF84FB7" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00EF0BB3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF0BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar os registros promovidos pelos fiscais setoriais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77170C46" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00EF0BB3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF0BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>consolidar e encaminhar ao gestor da unidade gerenciadora as ocorrências que demandem providências relacionadas à ARP;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A3ECFBE" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00EF0BB3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF0BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar os saldos da unidade participante e comunicar tempestivamente a necessidade de adoção de providências pela unidade gerenciadora; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66B47EAB" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00EF0BB3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF0BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>promover a interlocução entre a unidade participante e a unidade gerenciadora para esclarecimentos, ajustes e demais providências relacionadas à execução da ARP;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="356C4D60" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00EF0BB3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF0BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assinar conjuntamente com o fiscal setorial os documentos relativos à solicitação de instauração de processo administrativo sancionador; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16E11AE4" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00EF0BB3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF0BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atribuições correlatas necessárias ao acompanhamento da execução da ARP no âmbito da unidade participante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54D16D73" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0160BFB4" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00EF0BB3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF0BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>Nota explicativa: as competências indicadas nos itens 6.3.2.1 a 6.3.2.22 constam na instrução Normativa n.º 14/2025 da SEA e no Decreto 1.561/2026 e somente devem ser suprimidas ou alteradas no caso de alteração ou revogação da IN. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77A71795" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00EF0BB3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60409C00" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00910D32" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF0BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>Nota explicativa: quando necessário ou pertinente descrever a partir do item 6.3.2.22 incumbências e competências específicas do gestor do contrato ou ata em decorrência do objeto contratado</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00910D32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29AD8E88" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00AB03F4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...782 lines deleted...]
-          <w:p w14:paraId="71A60749" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0241CBC8" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="11" w:name="_heading=h.w58obsmt83uf" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fiscal</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09727415" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="31335900" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A fiscalização do Contrato ou da Ata de Registro de Preços caberá à unidade gerenciadora, podendo ser exercida de forma descentralizada por meio de fiscais setoriais designados pelas unidades participantes, observadas as competências previstas neste Termo de Referência.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06DC0726" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="19EA2853" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Incumbe e compete ao Fiscal do Contrato/ARP:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="420AF527" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="4719C208" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>acompanhar a execução do contrato ou da ARP centralizada, quando for o caso, assegurando o cumprimento das condições estabelecidas e a obtenção dos melhores resultados para a Administração Pública Estadual</w:t>
             </w:r>
             <w:r w:rsidRPr="00B67BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="396BA36C" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="42358A7E" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>conhecer o objeto registrado e as condições estabelecidas no edital, na ARP e nos demais documentos que instruem o procedimento</w:t>
             </w:r>
             <w:r w:rsidRPr="00B67BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7169404C" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="1B0ED898" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>registrar as ocorrências relevantes relacionadas à execução do contrato ou da ARP, incluindo falhas, irregularidades ou pendências, indicando as providências adotadas</w:t>
             </w:r>
             <w:r w:rsidRPr="00B67BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DD48A2F" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="23980A60" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>praticar os atos necessários à verificação do cumprimento das obrigações assumidas pelos fornecedores registrados</w:t>
             </w:r>
             <w:r w:rsidRPr="00B67BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DC6208B" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="1AD2BF79" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>realizar diligências junto aos fornecedores registrados sempre que necessário, mantendo os registros correspondentes</w:t>
             </w:r>
             <w:r w:rsidRPr="00B67BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04DB2487" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="22083A15" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>emitir notificações aos fornecedores para correção de irregularidades ou apresentação de justificativas, comunicando a providência ao gestor</w:t>
             </w:r>
             <w:r w:rsidRPr="00B67BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66151313" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="30A90927" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>exigir a correção das irregularidades verificadas e comunicar ao gestor os casos de descumprimento ou aqueles que ultrapassem sua competência;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5189BD68" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="5FD0E89F" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>autuar processo contendo os registros das ocorrências, notificações, justificativas e demais documentos pertinentes e solicitar ao gestor da ARP a instauração de processo administrativo sancionador, quando cabível</w:t>
             </w:r>
             <w:r w:rsidRPr="00B67BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C342223" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="6C78F23A" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>informar ao gestor as situações que demandem decisão ou providência além de sua competência</w:t>
             </w:r>
             <w:r w:rsidRPr="00B67BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="670E6D02" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="76F18C6F" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>acompanhar a manutenção das condições de habilitação dos fornecedores registrados</w:t>
             </w:r>
             <w:r w:rsidRPr="00B67BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F78CCD4" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="2BA577C9" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>manter registros atualizados das atividades de fiscalização e dos documentos correlatos</w:t>
             </w:r>
             <w:r w:rsidRPr="00B67BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4856B875" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="05F11E6F" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>solicitar auxílio às áreas técnicas, administrativas, jurídicas ou de controle, quando necessário</w:t>
             </w:r>
             <w:r w:rsidRPr="00B67BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41EF395E" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="0E293596" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>exercer outras atividades necessárias ao adequado acompanhamento da ARP;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1178B553" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="5DF963E1" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>acompanhar a execução dos contratos e das autorizações de fornecimento decorrentes da ARP no âmbito da respectiva unidade participante</w:t>
             </w:r>
             <w:r w:rsidRPr="00B67BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5ED0F363" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="437984E8" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>identificar o objeto contratado e conhecer as condições estabelecidas no edital, na ARP, no contrato, na autorização de fornecimento e nas especificações técnicas aplicáveis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27EC8DC7" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar o fiel cumprimento das obrigações contratuais e exigir as providências necessárias para sua regular execução</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3907C86F" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>receber provisória ou definitivamente os bens e serviços, quando cabível, observadas as normas aplicáveis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AA12C8D" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>examinar e conferir notas fiscais, faturas e documentos equivalentes, realizando os atestos e certificações pertinentes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14372273" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>recusar bens ou serviços em desacordo com as especificações estabelecidas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="223147C2" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registrar todas as ocorrências relacionadas à execução contratual e adotar as providências necessárias à regularização de falhas ou defeitos observados</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="579A96DF" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>realizar diligências junto ao fornecedor e manter os respectivos registros</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="609AC818" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exigir, por escrito, o refazimento, substituição ou correção de bens e serviços e comunicar o fato ao gestor setorial quando as medidas ultrapassarem sua competência</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CFB2DD1" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>notificar formalmente o fornecedor acerca do descumprimento de obrigações contratuais, concedendo prazo para saneamento ou apresentação de justificativas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B197063" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>identificar o objeto contratado e conhecer as condições estabelecidas no edital, na ARP, no contrato, na autorização de fornecimento e nas especificações técnicas aplicáveis</w:t>
+              <w:t>encaminhar ao gestor setorial pedido de instauração de processo administrativo sancionador, instruído com os registros das ocorrências e a documentação pertinente</w:t>
             </w:r>
             <w:r w:rsidRPr="00B67BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11160CB0" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="59F9480D" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>verificar o fiel cumprimento das obrigações contratuais e exigir as providências necessárias para sua regular execução</w:t>
+              <w:t>manter contato com os representantes ou prepostos indicados pelo fornecedor</w:t>
             </w:r>
             <w:r w:rsidRPr="00B67BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15F168BF" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="4B4DFC81" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>receber provisória ou definitivamente os bens e serviços, quando cabível, observadas as normas aplicáveis</w:t>
+              <w:t>acompanhar sistematicamente a execução contratual, mantendo registros atualizados das atividades de fiscalização</w:t>
             </w:r>
             <w:r w:rsidRPr="00B67BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="694C32B0" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="09DCBC48" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>examinar e conferir notas fiscais, faturas e documentos equivalentes, realizando os atestos e certificações pertinentes</w:t>
+              <w:t>assegurar a presença dos documentos exigidos para liquidação e pagamento da despesa</w:t>
             </w:r>
             <w:r w:rsidRPr="00B67BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B4178D5" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="742FBA58" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>recusar bens ou serviços em desacordo com as especificações estabelecidas;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="09C556A1" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>apontar a necessidade de glosas, descontos ou retenções decorrentes do descumprimento contratual</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="660CB7E7" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>registrar todas as ocorrências relacionadas à execução contratual e adotar as providências necessárias à regularização de falhas ou defeitos observados</w:t>
+              <w:t>acompanhar os prazos de execução, entrega e vigência contratual, comunicando tempestivamente situações que demandem providências</w:t>
             </w:r>
             <w:r w:rsidRPr="00B67BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72990A65" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="10F81587" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>realizar diligências junto ao fornecedor e manter os respectivos registros</w:t>
+              <w:t>encaminhar ao gestor setorial justificativas e subsídios técnicos para alterações ou ajustes contratuais eventualmente necessários</w:t>
             </w:r>
             <w:r w:rsidRPr="00B67BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7430AF76" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="185E9225" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>exigir, por escrito, o refazimento, substituição ou correção de bens e serviços e comunicar o fato ao gestor setorial quando as medidas ultrapassarem sua competência</w:t>
+              <w:t>informar ao gestor setorial as situações que demandem decisão ou providência além de sua competência</w:t>
             </w:r>
             <w:r w:rsidRPr="00B67BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AC83BEE" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="7F194E75" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>notificar formalmente o fornecedor acerca do descumprimento de obrigações contratuais, concedendo prazo para saneamento ou apresentação de justificativas</w:t>
+              <w:t>solicitar auxílio às áreas técnicas, administrativas, jurídicas ou de controle quando necessário</w:t>
             </w:r>
             <w:r w:rsidRPr="00B67BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3EAFC8E4" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08E3E77A" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>encaminhar ao gestor setorial pedido de instauração de processo administrativo sancionador, instruído com os registros das ocorrências e a documentação pertinente</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="78BAABD7" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>exercer outras atividades correlatas necessárias ao acompanhamento e à fiscalização dos instrumentos decorrentes da ARP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A33E84C" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="007D787A" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="2C5F4F38" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** outras incumbências e competências do fiscal.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24636F32" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="007D787A" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>A fi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">scalização poderá ser exercida por meio da fiscalização técnica, administrativa, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>setorial e pelo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>público</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>usuário, conforme a dimensão e especificidades do</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>objeto e do órgão</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>ou da entidade. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15ADA4DD" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="007D787A" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Será facultada a contratação de terceiros para assistir ou subsidiar as atividades de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>fiscalização do representante</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>da Administração Pública Estadual, observando-se</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>as seguintes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>regras: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="419A61A4" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="007D787A" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-          <w:p w14:paraId="5F6ED169" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a empresa ou o profissional contratado nos termos do caput deste artigo assumirá responsabilidade civil objetiva pela veracidade e pela precisão das informações prestadas, firmará termo de compromisso de confidencialidade e não poderá exercer atribuição própria e exclusiva de fiscal de contrato; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AA0A2A0" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="007D787A" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-          <w:p w14:paraId="3964A095" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a contratação de terceiros não eximirá o fiscal do contrato de responsabilidade, nos limites das informações recebidas do terceiro contratado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F8BA9FE" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C055543" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00EE0EE9" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0EE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NO CASO DE COMPRAS COMPARTILHADAS:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43A4929A" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B98FEAE" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A gestão e a fiscalização da Ata de Registro de Preços Compartilhada serão exercidas pela Unidade Gerenciadora, com o apoio dos gestores e fiscais setoriais designados pelos órgãos e entidades participantes, observadas as competências previstas neste Termo de Referência e na legislação aplicável.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="576F1FCB" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Gestor da ARP Compartilhada da Unidade Gerenciadora:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D238CA1" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-          <w:p w14:paraId="64713C22" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicar às unidades participantes a disponibilidade da Ata de Registro de Preços Compartilhada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37D6ED2E" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-          <w:p w14:paraId="671CD38B" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gerenciar a ARP Compartilhada e acompanhar o fluxo de contratação das unidades participantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B55DEBE" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-          <w:p w14:paraId="57EC6A9D" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>monitorar e acompanhar a execução da ARP Compartilhada em âmbito estadual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="384F017B" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-          <w:p w14:paraId="23C2F130" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conduzir os procedimentos relativos a renegociações dos preços registrados e, quando necessário, promover os ajustes da ARP Compartilhada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49F89916" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-          <w:p w14:paraId="08AB8459" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>conduzir os procedimentos relativos às alterações quantitativas e qualitativas da ARP Compartilhada, incluindo substituição de marca, revisão de preços, acréscimos e supressões de quantitativos;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6115ACD1" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00B33515">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="37010FDE" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>analisar pedidos de adesão e remanejamento de quantitativos entre unidades participantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1793C73D" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-              <w:ind w:left="1728"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>praticar os atos preparatórios e decisórios relacionados à prorrogação, alteração, aplicação de sanções e cancelamento da ARP Compartilhada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B4F2590" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B33515">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>NO CASO DE COMPRAS COMPARTILHADAS:</w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="350C8DB3" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>acionar os gestores e fiscais setoriais para apuração de ocorrências relacionadas aos fornecedores registrados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4660B3D8" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter registro das notificações e do histórico dos fornecedores;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06E03798" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>realizar juízo de admissibilidade e decidir pela instauração de processo administrativo sancionador e pela aplicação das sanções administrativas cabíveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62C178B1" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>instruir os processos administrativos com as manifestações técnicas e justificativas necessárias;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="333FFA2A" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter os registros atualizados nos sistemas informatizados utilizados pela Administração;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="386CEB42" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>requerer apoio técnico, administrativo ou jurídico sempre que necessário; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="458A2030" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atribuições necessárias à adequada gestão da ARP Compartilhada.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F01A9C7" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Fiscal da ARP Compartilhada da Unidade Gerenciadora:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DDB170D" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar e instruir processos que ensejem alteração, revisão, cancelamento ou outras intercorrências relacionadas à ARP Compartilhada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39102CCF" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B33515">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>A gestão e a fiscalização da Ata de Registro de Preços Compartilhada serão exercidas pela Unidade Gerenciadora, com o apoio dos gestores e fiscais setoriais designados pelos órgãos e entidades participantes, observadas as competências previstas neste Termo de Referência e na legislação aplicável.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3DA4CDF7" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>monitorar a execução da ARP Compartilhada junto aos órgãos e entidades participantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C93C7EF" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>notificar fornecedores quanto ao descumprimento de cláusulas da ARP Compartilhada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C69E149" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acionar os fiscais setoriais para apuração da extensão das irregularidades verificadas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54F46F9B" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registrar as ocorrências relacionadas à execução da ARP Compartilhada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="406A6F17" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter registro das notificações e do histórico dos fornecedores;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E34A0C4" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>realizar diligências e solicitar esclarecimentos quando necessário;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5408701F" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informar ao gestor da ARP Compartilhada situações que demandem providências além de sua competência; e </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62C224D5" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atividades correlatas necessárias à fiscalização da ARP Compartilhada.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D0BFBD6" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="767E5092" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Gestor Setorial da Unidade Participante:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FC90F44" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
-[...9 lines deleted...]
-          <w:p w14:paraId="66E5FB0E" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gerir o contrato, a nota de empenho, a autorização de fornecimento ou instrumento equivalente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F5B8B54" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar as atividades de fiscalização técnica, administrativa, setorial e pelo público usuário;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35FCF75F" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar os atos preparatórios relativos ao pagamento, à aplicação de sanções administrativas e à extinção contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44AAD9E5" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assegurar a atualização dos registros de acompanhamento e fiscalização da execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6975EC9F" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar a manutenção das condições de habilitação da contratada para fins de empenho e pagamento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C038612" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar os registros efetuados pelos fiscais setoriais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E3B5979" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicar à Unidade Gerenciadora as ocorrências que extrapolem sua competência ou que possam ensejar alteração ou descumprimento da ARP Compartilhada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25E45764" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>gerenciar a ARP Compartilhada e acompanhar o fluxo de contratação das unidades participantes;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1FDD3868" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>iniciar, instruir e manifestar-se sobre alterações, reajustes, revisões, repactuações, reequilíbrios econômico-financeiros, prorrogações e demais ocorrências relativas à contratação decorrente da ARP;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43F96867" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
-[...9 lines deleted...]
-          <w:p w14:paraId="04C9ABFA" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar a instrução dos processos de aplicação de sanções e de extinção contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5226FF6C" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
-[...9 lines deleted...]
-          <w:p w14:paraId="47D74028" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>controlar os saldos contratuais, empenhos, pagamentos e garantias, quando houver;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D21C16E" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
-[...9 lines deleted...]
-          <w:p w14:paraId="27C50A10" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assinar, juntamente com o fiscal setorial, os documentos relativos à solicitação de instauração de processo administrativo sancionador; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="530661B7" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
-[...9 lines deleted...]
-          <w:p w14:paraId="4D1FBEE2" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atribuições necessárias à adequada gestão contratual.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36DF91A2" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Fiscal Setorial da Unidade Participante:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39E2B9C3" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
-[...9 lines deleted...]
-          <w:p w14:paraId="55EAD159" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscalizar o contrato, a nota de empenho, a autorização de fornecimento ou instrumento equivalente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49FD335F" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
-[...9 lines deleted...]
-          <w:p w14:paraId="2C6E16BB" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>identificar o objeto contratado e conhecer as condições estabelecidas no edital, na Ata de Registro de Preços, no contrato e nas especificações técnicas aplicáveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11A8B2EF" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
-[...9 lines deleted...]
-          <w:p w14:paraId="166ABDC8" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a execução do objeto, verificando a qualidade, quantidade, prazo e modo de execução;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FE53220" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
-[...9 lines deleted...]
-          <w:p w14:paraId="17FF5DD4" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>praticar os atos necessários à verificação do fiel cumprimento das obrigações assumidas pela contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66C0AB0C" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
-[...9 lines deleted...]
-          <w:p w14:paraId="3ABF3C06" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>receber o objeto contratado, examinar e conferir notas fiscais, faturas e documentos equivalentes, realizando os atestos e certificações cabíveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="086ED8C2" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
-[...9 lines deleted...]
-          <w:p w14:paraId="556E79E3" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>recusar bens ou serviços em desacordo com as especificações contratadas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F7E4573" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
-[...9 lines deleted...]
-          <w:p w14:paraId="0A46CCCA" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registrar todas as ocorrências relevantes da execução contratual, indicando as medidas necessárias à regularização de falhas ou defeitos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A3AFE61" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
-[...12 lines deleted...]
-                <w:ilvl w:val="2"/>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>emitir notificações à contratada para correção de irregularidades ou apresentação de justificativas, comunicando a providência ao gestor setorial e ao fiscal da Unidade Gerenciadora;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="543DB284" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="64B50EA0" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>realizar diligências junto à contratada e manter os respectivos registros;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DF665A4" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="10FF0A7C" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encaminhar ao gestor setorial solicitação de instauração de processo administrativo sancionador, devidamente instruída;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50A62FCD" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
-[...9 lines deleted...]
-          <w:p w14:paraId="23420247" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informar ao gestor setorial, em tempo hábil, situações que demandem providências além de sua competência ou que possam inviabilizar a execução da contratação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1284A28B" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
-[...9 lines deleted...]
-          <w:p w14:paraId="365E1F5B" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar a manutenção das condições de habilitação da contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="055C6486" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
-[...9 lines deleted...]
-          <w:p w14:paraId="53E5BD6D" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar os empenhos, pagamentos, apostilamentos e termos aditivos relacionados à contratação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44891ABB" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
-[...9 lines deleted...]
-          <w:p w14:paraId="2FA0D07F" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assegurar a presença da documentação necessária para liquidação e pagamento da despesa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AD35EA9" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
-[...9 lines deleted...]
-          <w:p w14:paraId="476B6011" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>apontar a necessidade de glosas, retenções ou descontos decorrentes de descumprimentos contratuais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79E3545B" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
-[...9 lines deleted...]
-          <w:p w14:paraId="7D515466" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fornecer subsídios para alterações, revisões e prorrogações contratuais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21281488" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
-[...9 lines deleted...]
-          <w:p w14:paraId="341FC04C" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B33515" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>solicitar apoio técnico, administrativo, jurídico ou de controle quando necessário; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66A4FDB3" w14:textId="6C365867" w:rsidR="002D3D3E" w:rsidRPr="00C53CC9" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...49 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D465A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>gerir o contrato, a nota de empenho, a autorização de fornecimento ou instrumento equivalente;</w:t>
-[...771 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>exercer outras atividades correlatas necessárias ao adequado acompanhamento e fiscalização da contratação</w:t>
+            </w:r>
+            <w:r w:rsidR="007568ED" w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62A5ADC4" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2978B287" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
@@ -11297,50 +11301,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Competência para recebimento</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5783FF58" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D465A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>O objeto será recebido provisoriamente, de forma sumária, pelo responsável por seu acompanhamento e fiscalização, com verificação posterior da conformidade do material com as exigências contratuais</w:t>
             </w:r>
             <w:r w:rsidRPr="00D465A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AF47C32" w14:textId="39E3CA6D" w:rsidR="002D3D3E" w:rsidRPr="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007568ED">
@@ -11355,1161 +11360,1076 @@
           <w:p w14:paraId="53E642A8" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prazos de recebimento</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43980C1C" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+          <w:p w14:paraId="3CBFF675" w14:textId="77777777" w:rsidR="00E81801" w:rsidRPr="00E81801" w:rsidRDefault="00E81801" w:rsidP="00E81801">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E81801">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O recebimento provisório será realizado no ato da entrega ou ao final da instalação ou montagem quando esses serviços forem de responsabilidade do contratado.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B156949" w14:textId="77777777" w:rsidR="008126B5" w:rsidRPr="00D9599C" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+          <w:p w14:paraId="2B5EB4E1" w14:textId="77777777" w:rsidR="00E81801" w:rsidRPr="00E81801" w:rsidRDefault="00E81801" w:rsidP="00E81801">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E81801">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O recebimento definitivo ocorrerá no prazo de *** (***) dias a partir do recebimento provisório.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F74EA90" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+          <w:p w14:paraId="6B4DF56D" w14:textId="77777777" w:rsidR="00E81801" w:rsidRPr="00E81801" w:rsidRDefault="00E81801" w:rsidP="00E81801">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E81801">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O prazo para recebimento definitivo poderá ser excepcionalmente prorrogado, de forma justificada, uma única vez, por igual período, mediante aviso ao contratado, quando houver necessidade de diligências a serem realizadas pela Administração para a aferição do atendimento das exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28CD40B3" w14:textId="77777777" w:rsidR="00E81801" w:rsidRPr="00E81801" w:rsidRDefault="00E81801" w:rsidP="00E81801">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E81801">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Suspenderá o prazo de recebimento definitivo a concessão de prazo ao contratado para a solução de inconsistências na execução do objeto ou de saneamento da nota fiscal ou de instrumento de cobrança equivalente. Nesse caso, o reinício da contagem do prazo considerará o tempo já transcorrido, computando-se a partir da nova contagem apenas o intervalo de tempo restante entre a data da suspensão e o termo final inicialmente previsto para o recebimento definitivo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6537CE4B" w14:textId="77777777" w:rsidR="00E81801" w:rsidRPr="00E81801" w:rsidRDefault="00E81801" w:rsidP="00E81801">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E81801">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Os bens rejeitados deverão ser trocados no prazo de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E81801">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (***) dias/horas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E81801">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03577660" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+          <w:p w14:paraId="28F20716" w14:textId="77777777" w:rsidR="00E81801" w:rsidRPr="00E81801" w:rsidRDefault="00E81801" w:rsidP="00E81801">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E81801">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>No caso de rejeição parcial ou total de bens, será interrompido o prazo de recebimento definitivo. Nesse caso, em relação aos bens rejeitados, haverá reinício da contagem do prazo de recebimento definitivo, em sua totalidade, a partir da nova entrega e recebimento provisório.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10B0731D" w14:textId="6806A9C9" w:rsidR="002D3D3E" w:rsidRPr="00E81801" w:rsidRDefault="00E81801" w:rsidP="00E81801">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E81801">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A concessão de prazo para troca de bens rejeitados não afasta a possibilidade de aplicação de sanção quando descumprido o prazo de entrega</w:t>
+            </w:r>
+            <w:r w:rsidR="008126B5" w:rsidRPr="00E81801">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C3CD7E1" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:ind w:left="739"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13D52209" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Métodos e efeitos do recebimento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="728768EA" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4D64EF1B" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento provisório ocorrerá de forma sumária.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FD0DB4F" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento definitivo avaliará o atendimento das exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A7A3ABF" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os bens poderão ser rejeitados, no todo ou em parte, inclusive antes do recebimento provisório, quando em desacordo com as especificações constantes neste termo de referência, na proposta, no edital da licitação, no termo de contrato ou em qualquer dos anexos desses documentos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E2C6B14" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento provisório ou definitivo não excluirá a responsabilidade civil pela solidez e pela segurança dos bens, a responsabilidade ético-profissional pela perfeita execução do contrato, nos limites estabelecidos pela lei ou pelo contrato, nem a responsabilidade pelos prejuízos resultantes da execução incorreta do contrato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6914D939" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O contratado, mesmo não sendo o fabricante ou produtor da matéria-prima empregada no produto, responderá pela sua qualidade e autenticidade, obrigando-se a substituir, às suas expensas, no todo ou em parte, o objeto contratado, em que se verificarem vícios, defeitos, incorreções, sejam eles resultantes de fabricação ou transporte. Quando os vícios, defeitos ou </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>incorreções forem constatados por testes ou exames, o contrato obriga-se a ressarcir os custos à contratante</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FDE3C51" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento provisório ou definitivo do objeto não exclui a responsabilidade do contratado por vício de quantidade ou qualidade do produto ou disparidade com as especificações técnicas constantes deste termo de referência, da proposta, do edital e de seus anexos, constatada apenas posteriormente ao recebimento, garantindo-se ao contratante as faculdades previstas no art. 18 da Lei n.º 8.078/1990</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AFD19EA" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E" w:rsidP="008126B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AD7E3D3" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sanções</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="574BE9DF" w14:textId="1F140056" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>dias/horas</w:t>
+            <w:r w:rsidR="008126B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A apuração de infrações e aplicação de sanções aos licitantes, aos beneficiários de ata de registro de preços e aos contratados obedecerá ao disposto no Decreto estadual n° 1.560, de 11 de junho de 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3435BB6C" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+          <w:p w14:paraId="1657F026" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BB19700" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cláusula anticorrupção</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E65AF6B" w14:textId="77777777" w:rsidR="000C5C9F" w:rsidRPr="000C5C9F" w:rsidRDefault="008126B5" w:rsidP="000C5C9F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C5C9F" w:rsidRPr="000C5C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>As partes, por seus agentes públicos ou por seus sócios, acionistas, administradores e colaboradores:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DB8A3B2" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Declaram que têm conhecimento das normas previstas na legislação brasileira, especialmente nas Leis n° 8.429/1992 e n.º 12.846/2013, seus regulamentos e demais normas aplicáveis, bem como das exigências de integridade, ética e conduta previstas por organismos nacionais e internacionais, instituições financeiras, agências de cooperação e demais entes de controle ou fomento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F6CAC58" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="00936716">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Comprometem-se em não adotar práticas ou procedimentos que se enquadrem nas hipóteses previstas nas legislações e regulamentos mencionados no item anterior, bem como nas definições abaixo, e a exigir igual conduta dos terceiros por elas contratados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="371C8D27" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Reconhecem como práticas ilícitas, para os fins desta cláusula:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D5FDB45" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="10B0731D" w14:textId="24E35AE9" w:rsidR="002D3D3E" w:rsidRPr="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática corrupta: oferecer, dar, receber ou solicitar, direta ou indiretamente, qualquer coisa de valor com o objetivo de influenciar a ação de servidor público ou de representante de entidade privada no processo de contratação ou na execução de contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="416BD88F" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...61 lines deleted...]
-          <w:p w14:paraId="728768EA" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática fraudulenta: Falsificação ou omissão de fatos a fim de influenciar o processo de contratação ou a execução de contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="615FAE67" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática colusiva: esquematizar ou estabelecer acordo entre duas ou mais partes, com ou sem o conhecimento do Contratante ou de seus prepostos, visando estabelecer preços ou condições em níveis artificiais e não competitivos;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EB2980F" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática coercitiva: causar dano ou ameaçar causar dano, direta ou indiretamente, a pessoas ou sua propriedade, visando influenciar sua participação em um processo de contratação ou afetar a execução do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01A58614" w14:textId="77777777" w:rsidR="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prática obstrutiva: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14804DD8" w14:textId="3A952892" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>estruir, falsificar, alterar ou ocultar provas em inspeções, ou fazer declarações falsas a auditores, com o objetivo de impedir materialmente uma inspeção ou investigação sobre alegações de práticas ilícitas; ou ameaçar, perseguir ou intimidar qualquer parte interessada para impedi-la de apresentar informações relevantes à investigação ou ao seu prosseguimento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19371B82" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Praticar atos cuja intenção seja impedir materialmente o exercício dos direitos de inspeção ou auditoria previstos em lei ou em contrato.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7226FB01" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="4FD0DB4F" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Comprometem-se a notificar imediatamente à Controladoria-Geral do Estado de Santa Catarina (CGE/SC), ou órgão equivalente de controle interno ou externo, qualquer irregularidade de que tenham conhecimento acerca da execução do contrato, sem prejuízo de outras comunicações que sejam exigidas por autoridades competentes, financiadores ou órgãos de fomento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C7838B8" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="1A7A3ABF" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Reconhecem que a violação de qualquer obrigação prevista na legislação brasileira aplicável, na Instrução Normativa conjunta CGE/SEA nº 01/2020 ou em normas equivalentes, bem como das exigências previstas nesta cláusula, constitui causa para:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B24BF4B" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a rescisão unilateral do contrato pelo Contratante;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BCB488F" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o cancelamento ou suspensão de financiamentos, repasses, doações ou aportes vinculados ao contrato, por instituições financiadoras, de fomento ou de controle;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60AB6526" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a declaração de inelegibilidade do Contratado, por prazo determinado ou indeterminado, para participar de novas contratações ou financiamentos; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A543C6C" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a cobrança de perdas e danos, inclusive danos potenciais, causados à parte inocente, além da aplicação das multas pactuadas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C9EB7FF" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="5E2C6B14" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O Contratado deverá permitir que órgãos ou entidades de controle, instituições financiadoras ou de fomento, nacionais ou internacionais, bem como pessoas ou auditores por elas indicados: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7005BDC0" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">inspecione suas contas e registros, bem como as contas e registros de seus subcontratados, relacionados com a apresentação da proposta e a execução do contrato; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="274D625E" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>realizem auditorias sobre tais contas e registros, sempre que exigido por lei, contrato ou regulamento aplicável.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="617B19E2" w14:textId="5EC36E1D" w:rsidR="002D3D3E" w:rsidRDefault="005064CC" w:rsidP="005064CC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...746 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Comprometem-se em notificar à Controladoria Geral do Estado qualquer irregularidade que tiverem conhecimento acerca da execução do contrato</w:t>
             </w:r>
             <w:r w:rsidR="00B71344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A9CD405" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -12622,100 +12542,101 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pagamento</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51EE2C67" w14:textId="1918B816" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="51EE2C67" w14:textId="29980764" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008126B5">
+            <w:r w:rsidR="000C5C9F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">O pagamento, precedido de liquidação da despesa, será realizado no prazo de </w:t>
             </w:r>
-            <w:r w:rsidR="008126B5" w:rsidRPr="00D9599C">
+            <w:r w:rsidR="000C5C9F" w:rsidRPr="00D9599C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">até 30 (trinta) </w:t>
             </w:r>
-            <w:r w:rsidR="008126B5" w:rsidRPr="00D9599C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="000C5C9F" w:rsidRPr="00C300A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">dias </w:t>
             </w:r>
-            <w:r w:rsidR="008126B5">
+            <w:r w:rsidR="000C5C9F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a partir do recebimento definitivo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="392A4EB3" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="646"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -12879,1887 +12800,1852 @@
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> O julgamento das propostas ocorrerá por </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>item(</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>item(ns)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, inexistindo lotes com mais de um item.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BE8E24F" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t>)</w:t>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>OU</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="303EE98F" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>, inexistindo lotes com mais de um item.</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t xml:space="preserve">O julgamento das propostas ocorrerá por </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="single"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t>lote(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, uma vez que </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (justificar a realização de licitação com agrupamento de itens por lote).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7892EC56" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:ind w:left="597"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="378193D5" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tratamento diferenciado a microempresas e empresas de pequeno porte</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01111E23" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>É inaplicável o tratamento diferenciado às microempresas (ME) e empresas de pequeno porte (EPP) para o item ou lote cujo valor estimado for superior a R$ 4.800.000,00 (quatro milhões e oitocentos mil reais) (art. 4º, § 1º, I, da Lei n.º 14.133/2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08BDCA55" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7407D965" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:ind w:firstLine="172"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- Cota reservada de até 25%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C2BFE13" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6EBF033B" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B05378">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os itens ou lotes compostos de bens de natureza divisível cujo valor estimado é superior a R$ 80.000,00 (oitenta mil reais) e inferior a R$ 4.800.000,00 (quatro milhões e oitocentos mil reais), serão licitados com cota de até 25% (vinte e cinco por cento) para a contratação de microempresas e empresas de pequeno porte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="232B39DC" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:ind w:firstLine="172"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C57838A" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:ind w:firstLine="172"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- Licitação exclusiva</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="545E1E12" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:ind w:left="646"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-          <w:p w14:paraId="303EE98F" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21666076" w14:textId="08FEF24F" w:rsidR="00694B05" w:rsidRDefault="00B71344" w:rsidP="00694B05">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="000C5C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não se aplica a licitação exclusiva para microempresas e empresas de pequeno porte (art. 48, I, da Lei Complementar), uma vez que</w:t>
+            </w:r>
+            <w:r w:rsidR="000C5C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C5C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a não vantajosidade se justifica visto que, após pesquisa à Junta Comercial do Estado de Santa Catarina (JUCESC), foi verificado que apenas 3% dos fornecedores da SES/SC, com CNAE relacionados à comercialização de produtos para a saúde, estão enquadrados como ME/EPP, potencial fator para gerar licitações desertas e fracassadas, as quais engendrariam retrabalho à Administração, na medida em que o procedimento licitatório deveria ser repetido para ampliação da competição, sem possibilidade de utilização imediata da contratação direta por dispensa de licitação, nos termos do art. 75º, III, alíneas a e b, da Lei n.º 14.133/2021. Evitar a repetição de procedimentos licitatórios é medida que privilegia o princípio da eficiência (art. 37º, caput, da Constituição Federal) e permite uma melhor gestão dos insumos necessários à prestação do serviço público de promoção da saúde, tão essencial à população (PSES 153680/2023</w:t>
+            </w:r>
+            <w:r w:rsidR="00694B05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F8F5BE4" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:ind w:left="455"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69C52F8A" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Participação de consórcios</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CBDA8C2" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">O julgamento das propostas ocorrerá por </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não será admitida a participação de consórcios.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78B05AA5" w14:textId="63A9315D" w:rsidR="002D3D3E" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Justificativa: A vedação quanto à participação de consórcio de empresas no presente procedimento licitatório não limitará a competitividade. A participação de consórcios é recomendável quando o objeto considerado for “de alta complexidade ou vulto”, o que não seria o caso dos objetos sob exame. A admissão de consórcio em objeto de baixa complexidade e de pequeno valor econômico atenta contra o princípio da competitividade, pois permitiria, com o aval da Administração Pública, a união de concorrentes que poderiam muito bem disputar entre si, violando, por via transversa, o princípio da competitividade, atingindo ainda a busca de condições vantajosas pela Administração</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CD7AFA6" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19190B90" w14:textId="77777777" w:rsidR="00694B05" w:rsidRPr="00E568F4" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Participação de Cooperativa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70DD4D28" w14:textId="5472AB9F" w:rsidR="00694B05" w:rsidRPr="00E568F4" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não será admitida a participação de cooperativas. Justifica-se a vedação [preencher a justificativa pela vedação]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74E5DA0F" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...218 lines deleted...]
-              <w:jc w:val="both"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="21666076" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00B71344" w:rsidP="00694B05">
+              <w:t>OU</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30EB6C42" w14:textId="77777777" w:rsidR="00694B05" w:rsidRPr="00E568F4" w:rsidRDefault="00694B05" w:rsidP="00694B05">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E568F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Será admitida a participação de sociedades cooperativas regularmente constituídas, na forma da legislação aplicável, desde que o objeto social seja compatível com o objeto da contratação e que sejam observadas as disposições da Lei Federal nº 12.690, de 19 de julho de 2012, da Lei Federal nº 14.133, de 1º de abril de 2021, e da legislação cooperativista pertinente.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52A4EEBA" w14:textId="77777777" w:rsidR="00694B05" w:rsidRPr="00E568F4" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E568F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A participação de cooperativas observará, ainda, as seguintes condições:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C672BBE" w14:textId="77777777" w:rsidR="00694B05" w:rsidRPr="00E568F4" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E568F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>a execução do objeto deverá ser compatível com a natureza jurídica da sociedade cooperativa e com os princípios da autogestão, da adesão voluntária, da autonomia e da participação econômica dos cooperados</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D05C727" w14:textId="77777777" w:rsidR="00694B05" w:rsidRPr="00E568F4" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E568F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a contratação não poderá implicar mera intermediação de mão de obra nem resultar em relação de subordinação jurídica direta entre os cooperados e a Administração Pública;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21B606AD" w14:textId="1415BE36" w:rsidR="00694B05" w:rsidRPr="00E568F4" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E568F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a cooperativa deverá possuir estrutura organizacional, operacional e administrativa compatível com a execução do objeto, demonstrando capacidade técnica e operacional nos mesmos termos exigidos dos demais licitantes;</w:t>
+            </w:r>
+            <w:r w:rsidR="000C5C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29180232" w14:textId="055E86A7" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E568F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a cooperativa deverá comprovar que o objeto licitado integra suas finalidades estatutárias e está compreendido em seu campo regular de atuação</w:t>
+            </w:r>
+            <w:r w:rsidR="00E94ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20925CB6" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29FB73D5" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Critério de aceitação da proposta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E977152" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00694B05">
-[...7 lines deleted...]
-            <w:r w:rsidR="00694B05">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A proposta deverá conter a descrição completa do item cotado, apresentando, no mínimo:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02E32073" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Apresentação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do produto </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E607E18" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Marca e modelo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36D23FE7" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fabricante</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AEA61F3" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Quantidade;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CBC89BC" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Preço unitário;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77FCBEB2" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>País de origem do produto;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="362CA4DB" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Na apreciação das propostas poderão ser solicitadas informações complementares e prospectos, a fim de obter mais informações sobre o produto, o que deverá ser providenciado no prazo estabelecido pela Gerência solicitante, sob pena de desclassificação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69BD3881" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os prospectos e documentos adicionais, quando solicitados, deverão ser apresentadas em até 01 (um) dia útil, após convocação do pregoeiro via “CHAT” ou e-mail;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B2D89A1" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D059405" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...16 lines deleted...]
-              <w:jc w:val="both"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="69C52F8A" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+              <w:t>Garantia da proposta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A0C55F1" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Não será exigida garantia da proposta prevista no art. 58 da Lei n.º 14.133/2021.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6649B506" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34B2830B" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Participação de consórcios</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4CBDA8C2" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+              <w:t>Habilitação</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F5A0AFF" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="78B05AA5" w14:textId="63A9315D" w:rsidR="002D3D3E" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Para fins de habilitação, deverá o licitante comprovar os seguintes requisitos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C64B5D8" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EA11E2C" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:ind w:firstLine="172"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- Habilitação jurídica</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="460F5DD1" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7740B308" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:ind w:hanging="648"/>
-[...118 lines deleted...]
-              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pessoa física: cédula de identidade (RG) ou documento equivalente que, por força de lei, tenha validade para fins de identificação em todo o território nacional;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08213278" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...30 lines deleted...]
-              </w:numPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Empresário individual: registro comercial arquivado na Junta Comercial respectiva;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C99E31B" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...602 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Microempreendedor Individual - MEI: Certificado da Condição de Microempreendedor Individual - CCMEI, cuja aceitação ficará condicionada à verificação da autenticidade no sítio </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://www.gov.br/empresas-e-negocios/pt-br/empreendedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="36AA87E2" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociedade empresária, sociedade limitada unipessoal – SLU ou sociedade identificada como empresa individual de responsabilidade limitada - EIRELI: inscrição do ato constitutivo, estatuto ou contrato social no Registro Público de </w:t>
-            </w:r>
+              <w:t>Sociedade empresária, sociedade limitada unipessoal – SLU ou sociedade identificada como empresa individual de responsabilidade limitada - EIRELI: inscrição do ato constitutivo, estatuto ou contrato social no Registro Público de Empresas Mercantis, a cargo da Junta Comercial da respectiva sede, acompanhada de documento comprobatório de seus administradores;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="472BB35B" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Empresas Mercantis, a cargo da Junta Comercial da respectiva sede, acompanhada de documento comprobatório de seus administradores;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="472BB35B" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+              <w:t>Sociedade empresária estrangeira: portaria de autorização de funcionamento no Brasil, publicada no Diário Oficial da União e arquivada na Junta Comercial da unidade federativa onde se localizar a filial, agência, sucursal ou estabelecimento, a qual será considerada como sua sede, conforme Instrução Normativa DREI/ME n.º 77, de 18 de março de 2020;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="728C841F" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Sociedade empresária estrangeira: portaria de autorização de funcionamento no Brasil, publicada no Diário Oficial da União e arquivada na Junta Comercial da unidade federativa onde se localizar a filial, agência, sucursal ou estabelecimento, a qual será considerada como sua sede, conforme Instrução Normativa DREI/ME n.º 77, de 18 de março de 2020;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="728C841F" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+              <w:t>Sociedade simples: inscrição do ato constitutivo no Registro Civil de Pessoas Jurídicas do local de sua sede, acompanhada de documento comprobatório de seus administradores;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13B57FD7" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Sociedade simples: inscrição do ato constitutivo no Registro Civil de Pessoas Jurídicas do local de sua sede, acompanhada de documento comprobatório de seus administradores;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="13B57FD7" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+              <w:t>Filial, sucursal ou agência de sociedade simples ou empresária: inscrição do ato constitutivo da filial, sucursal ou agência da sociedade simples ou empresária, respectivamente, no Registro Civil das Pessoas Jurídicas ou no Registro Público de Empresas Mercantis onde opera, com averbação no Registro onde tem sede a matriz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34F62835" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Filial, sucursal ou agência de sociedade simples ou empresária: inscrição do ato constitutivo da filial, sucursal ou agência da sociedade simples ou empresária, respectivamente, no Registro Civil das Pessoas Jurídicas ou no Registro Público de Empresas Mercantis onde opera, com averbação no Registro onde tem sede a matriz;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="34F62835" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+              <w:t>Sociedade cooperativa: ata de fundação e estatuto social, com a ata da assembleia que o aprovou, devidamente arquivado na Junta Comercial ou inscrito no Registro Civil das Pessoas Jurídicas da respectiva sede, além do registro de que trata o art. 107 da Lei n.º 5.764, de 16 de dezembro 1971;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62714F92" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Sociedade cooperativa: ata de fundação e estatuto social, com a ata da assembleia que o aprovou, devidamente arquivado na Junta Comercial ou inscrito no Registro Civil das Pessoas Jurídicas da respectiva sede, além do registro de que trata o art. 107 da Lei n.º 5.764, de 16 de dezembro 1971;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="62714F92" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+              <w:t>Agricultor familiar: Declaração de Aptidão ao Pronaf – DAP ou DAP-P válida, ou, ainda, outros documentos definidos pela Secretaria Especial de Agricultura Familiar e do Desenvolvimento Agrário, nos termos do art. 4º, §2º do Decreto n.º 10.880, de 2 de dezembro de 2021;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30067778" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Agricultor familiar: Declaração de Aptidão ao Pronaf – DAP ou DAP-P válida, ou, ainda, outros documentos definidos pela Secretaria Especial de Agricultura Familiar e do Desenvolvimento Agrário, nos termos do art. 4º, §2º do Decreto n.º 10.880, de 2 de dezembro de 2021;</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+              <w:t>Produtor Rural: matrícula no Cadastro Específico do INSS – CEI, que comprove a qualificação como produtor rural pessoa física, nos termos da Instrução Normativa RFB n. 971, de 13 de novembro de 2009 (arts. 17 a 19 e 165);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="032211DC" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...39 lines deleted...]
-          <w:p w14:paraId="032211DC" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os documentos apresentados deverão estar acompanhados de todas as alterações ou da consolidação respectiva.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="636DB351" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="028506AB" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:ind w:firstLine="172"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- Habilitação fiscal, social e trabalhista</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="445D723D" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FF456C4" w14:textId="427E1C9E" w:rsidR="002D3D3E" w:rsidRDefault="00694B05">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:jc w:val="both"/>
-[...59 lines deleted...]
-          <w:p w14:paraId="4FF456C4" w14:textId="427E1C9E" w:rsidR="002D3D3E" w:rsidRDefault="00694B05">
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prova de inscrição no Cadastro Nacional de Pessoas Jurídicas (CNPJ) ou no Cadastro de Pessoas Físicas (CPF), conforme o caso</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BB18E6B" w14:textId="3E4756DB" w:rsidR="002D3D3E" w:rsidRDefault="00694B05">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00033774">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Prova de inscrição no Cadastro Nacional de Pessoas Jurídicas (CNPJ) ou no Cadastro de Pessoas Físicas (CPF), conforme o caso</w:t>
+              <w:t>Prova de regularidade com a Fazenda Federal, relativa aos tributos federais, dívida ativa e seguridade social/INSS</w:t>
             </w:r>
             <w:r w:rsidR="00B71344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BB18E6B" w14:textId="3E4756DB" w:rsidR="002D3D3E" w:rsidRDefault="00694B05">
+          <w:p w14:paraId="15B18A52" w14:textId="62B76C0A" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Prova de regularidade com a Fazenda Federal, relativa aos tributos federais, dívida ativa e seguridade social/INSS</w:t>
+              <w:t>Prova de regularidade com a Fazenda Estadual ou Distrital do domicílio ou sede da licitante, mediante apresentação de certidão emitida pela Secretaria competente do estado ou Distrito Federal</w:t>
             </w:r>
             <w:r w:rsidR="00B71344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15B18A52" w14:textId="62B76C0A" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8">
+          <w:p w14:paraId="5714318C" w14:textId="5CE9AB83" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Prova de regularidade com a Fazenda Estadual ou Distrital do domicílio ou sede da licitante, mediante apresentação de certidão emitida pela Secretaria competente do estado ou Distrito Federal</w:t>
+              <w:t>Caso a licitante tenha domicílio ou sede em outra unidade da Federação, deverá apresentar, também, a prova de regularidade perante a Fazenda do Estado de Santa Catarina</w:t>
             </w:r>
             <w:r w:rsidR="00B71344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5714318C" w14:textId="5CE9AB83" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8">
+          <w:p w14:paraId="3CBDA5D2" w14:textId="77D0BFBF" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Caso a licitante tenha domicílio ou sede em outra unidade da Federação, deverá apresentar, também, a prova de regularidade perante a Fazenda do Estado de Santa Catarina</w:t>
+              <w:t>Prova de regularidade com a Fazenda Municipal ou Distrital do domicílio ou sede da licitante, ou outra equivalente, na forma da lei</w:t>
             </w:r>
             <w:r w:rsidR="00B71344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CBDA5D2" w14:textId="77D0BFBF" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8">
+          <w:p w14:paraId="28218807" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRDefault="004F34A8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Prova de regularidade com a Fazenda Municipal ou Distrital do domicílio ou sede da licitante, ou outra equivalente, na forma da lei</w:t>
+              <w:t>Prova de regularidade relativa ao Fundo de Garantia por tempo de Serviço (FGTS), emitida pela Caixa Econômica Federal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BC76967" w14:textId="29E57AA8" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033774">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prova de inexistência de débitos inadimplidos perante a Justiça do trabalho, mediante apresentação de Certidão Negativa de Débitos Trabalhistas (CNDT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00B71344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28218807" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRDefault="004F34A8">
+          <w:p w14:paraId="0C237740" w14:textId="450586F1" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Prova de regularidade relativa ao Fundo de Garantia por tempo de Serviço (FGTS), emitida pela Caixa Econômica Federal</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="5BC76967" w14:textId="29E57AA8" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8">
+              <w:t>Declaração de observância ao cumprimento do disposto no inciso XXXIII do art. 7º da Constituição Federal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EC7466C" w14:textId="7DD23761" w:rsidR="004F34A8" w:rsidRDefault="004F34A8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Prova de inexistência de débitos inadimplidos perante a Justiça do trabalho, mediante apresentação de Certidão Negativa de Débitos Trabalhistas (CNDT</w:t>
-[...72 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>Declaração de cumprimento das exigências de reserva de cargos para pessoa com deficiência e para reabilitado da Previdência Social, previstas em lei e em outras normas específicas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47A29C21" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="444C7B93" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:ind w:firstLine="172"/>
@@ -14900,155 +14786,169 @@
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota explicativa: É fundamental que a Administração observe que </w:t>
             </w:r>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">exigências demasiadas poderão prejudicar a competitividade da licitação e ofender ao disposto no </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="004F34A8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>art. 37, XXI, da Constituição Federal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">, o qual preceitua que “o processo de licitação pública... somente permitirá as exigências de qualificação técnica e econômica indispensáveis à garantia do cumprimento das obrigações”. A Administração deve examinar, diante do caso concreto, se o objeto da contratação demanda a exigência de todos os requisitos de qualificação técnica apresentados neste modelo, levando em consideração o vulto, a complexidade e a essencialidade do objeto, bem como os riscos decorrentes de sua paralisação em função da eventual incapacidade técnica da contratada em suportar os deveres contratuais. Nesse sentido, </w:t>
             </w:r>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>os itens a seguir que sejam desnecessários ou impertinentes para comprovar a capacidade para execução do futuro contrato devem ser suprimidos</w:t>
-            </w:r>
+              <w:t xml:space="preserve">os itens a seguir que sejam desnecessários ou impertinentes para comprovar a capacidade para execução do futuro contrato devem ser </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
+              <w:t>suprimidos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F34A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
               <w:t>..</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="13EBED17" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRPr="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5CF34AE5" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRPr="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota explicativa: o </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="004F34A8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>art. 67 da Lei n.º 14.133/2021</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">, não estabelece exigências de qualificação técnico-operacional ou técnico-profissional para o caso de contratações cujo objeto seja a aquisição de bens, tratando o dispositivo legal apenas das exigências pertinentes às obras e serviços. Nada obstante, entende-se ser juridicamente possível que a Administração formule exigências de qualificação técnica dos fornecedores no caso de compras de bens, com fundamento no </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="004F34A8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>artigo 37, XXI, da Constituição Federal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
@@ -15145,54 +15045,54 @@
           <w:p w14:paraId="4ECCDD71" w14:textId="24887825" w:rsidR="004F34A8" w:rsidRPr="004F34A8" w:rsidRDefault="004F34A8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Não se aplica.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="496BECF6" w14:textId="4497064E" w:rsidR="004F34A8" w:rsidRPr="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
+          <w:p w14:paraId="496BECF6" w14:textId="4497064E" w:rsidR="004F34A8" w:rsidRPr="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="00E94ADB">
             <w:pPr>
               <w:ind w:left="1728"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="699A29A6" w14:textId="39FCA404" w:rsidR="002D3D3E" w:rsidRPr="004F34A8" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
@@ -15246,62 +15146,62 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A3CB15A" w14:textId="372ABE8A" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota explicativa: a exigência de registro ou inscrição em entidade profissional somente deve ser formulada quando, por determinação legal, o exercício de determinada atividade afeta ao objeto contratual esteja sujeita à fiscalização da entidade profissional competente, a ser </w:t>
+              <w:t xml:space="preserve">Nota explicativa: a exigência de registro ou inscrição em entidade profissional somente deve ser formulada quando, por determinação legal, o exercício de determinada atividade afeta ao objeto contratual esteja sujeita à fiscalização da entidade profissional competente, a ser indicada expressamente no dispositivo. Quando não existir determinação legal atrelando o exercício de determinada atividade ao correspondente conselho de fiscalização profissional, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>indicada expressamente no dispositivo. Quando não existir determinação legal atrelando o exercício de determinada atividade ao correspondente conselho de fiscalização profissional, a exigência de registro ou inscrição, para fim de habilitação, torna-se inaplicável. Nessas situações, o referido subitem deve ser excluído</w:t>
+              <w:t>a exigência de registro ou inscrição, para fim de habilitação, torna-se inaplicável. Nessas situações, o referido subitem deve ser excluído</w:t>
             </w:r>
             <w:r w:rsidR="00B71344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DDC7FE2" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="656CA0AF" w14:textId="55BD94F1" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8">
@@ -15704,120 +15604,155 @@
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Nota explicativa: a essência da capacidade operacional é procurar identificar se a futura contratada tem a infraestrutura empresarial e a capacidade de gestão de executar o objeto e, justamente por esse contexto, podem ser feitas exigências de comprovação de anterior execução de quantitativos mínimos (compatíveis com o objeto a ser contratado). Desse modo, é possível que essa comprovação se dê pela somatória de atestados de contratos executados realizados concomitantemente, pois da mesma forma revelam a capacidade operacional da empresa.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C242E81" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRPr="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">De qualquer forma, </w:t>
             </w:r>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>é absolutamente fundamental que a exigência seja totalmente objetiva e específica, indicando exatamente qual a experiência prévia exigida (por exemplo: fornecimento do bem e seus quantitativos precisos, instalação ou montagem de equipamento etc.) para evitar dúvidas na hora da habilitação, que podem vir a comprometer o objetivo da licitação, de formalizar a contratação</w:t>
+              <w:t xml:space="preserve">é absolutamente fundamental que a exigência seja totalmente objetiva e específica, indicando exatamente qual a experiência prévia exigida (por </w:t>
             </w:r>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>exemplo: fornecimento do bem e seus quantitativos precisos, instalação ou montagem de equipamento etc.) para evitar dúvidas na hora da habilitação, que podem vir a comprometer o objetivo da licitação, de formalizar a contratação</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F34A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="640D6FFD" w14:textId="6473573C" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">Conforme </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="004F34A8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>§ 2º do art. 67 da Lei n.º 14.133/2021</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>, “será admitida a exigência de atestados com quantidades mínimas de até 50% (cinquenta por cento) das parcelas de que trata o referido parágrafo, vedadas limitações de tempo e de locais específicos relativas aos atestados”. Além disso, registre-se que só é possível a exigência de atestado quanto às parcelas de maior relevância técnica ou de valor significativo, entendidas como de valor significativo as parcelas  que possuem valor individual igual ou superior a 4% do valor total estimado da contratação (art. 67, §1º</w:t>
+              <w:t xml:space="preserve">, “será admitida a exigência de atestados com quantidades mínimas de até 50% (cinquenta por cento) das parcelas de que trata o referido parágrafo, vedadas limitações de tempo e de locais específicos relativas aos atestados”. Além disso, registre-se que só é possível a exigência de atestado quanto às parcelas de maior relevância técnica ou de valor significativo, entendidas como de valor significativo as </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004F34A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>parcelas  que</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004F34A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> possuem valor individual igual ou superior a 4% do valor total estimado da contratação (art. 67, §1º</w:t>
             </w:r>
             <w:r w:rsidR="00B71344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37E67855" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="728E1FF6" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
@@ -15860,134 +15795,531 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*** (indicar requisito e o respectivo dispositivo de lei)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FEB558B" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
             <w:pPr>
               <w:ind w:left="2232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="63450A40" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="63450A40" w14:textId="28A2807E" w:rsidR="002D3D3E" w:rsidRPr="003E619A" w:rsidRDefault="003E619A" w:rsidP="003E619A">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota explicativa: eventuais requisitos de qualificação técnica previstos em lei específica e que incidam sobre a atividade objeto da contratação, deverão ser indicados no item 8.31.5, com fundamento no art. 67, IV, da </w:t>
-[...2 lines deleted...]
-              <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="003E619A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Nota explicativa: eventuais requisitos de qualificação técnica previstos em lei específica e que incidam sobre a atividade objeto da contratação, deverão ser indicados no item 8.8.1.26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E619A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, com fundamento no art. 67, IV, da </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="003E619A">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>Lei n.º 14.133/2021</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="003E619A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">. Tais requisitos referem-se ao licitante e não ao produto ou bem a ser adquirido, esses últimos terão suas exigências previstas nos requisitos de apresentação da proposta. Cita-se, exemplificativamente, a exigência, dentre os documentos de habilitação técnica, da chamada Autorização Especial, emitida pela Agência Nacional de Vigilância Sanitária – Anvisa, nas contratações para aquisição de medicamentos sujeitos a controle especial, com base na </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16">
-              <w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidRPr="003E619A">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>Lei n.º 6.360, de 23 de setembro de 1976</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="003E619A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">, e na </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17">
-              <w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="003E619A">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>Resolução da Diretoria Colegiada da RDC/Anvisa n.º 16, de 1º de abril de 2014</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidR="00B71344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74E03315" w14:textId="77777777" w:rsidR="00332FB7" w:rsidRDefault="00332FB7">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E67F6AD" w14:textId="3696542F" w:rsidR="00332FB7" w:rsidRPr="00332FB7" w:rsidRDefault="00332FB7" w:rsidP="00332FB7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Caso admitida a participação de cooperativas, será exigida a seguinte documentação complementar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="069ADC67" w14:textId="77777777" w:rsidR="00332FB7" w:rsidRPr="00332FB7" w:rsidRDefault="00332FB7" w:rsidP="00332FB7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>relação dos cooperados que atendem aos requisitos técnicos exigidos para a contratação e que executarão o contrato, com as respectivas atas de inscrição e a comprovação de que estão domiciliados na localidade da sede da cooperativa, respeitado o disposto nos arts. 4º, inciso XI, 21, inciso I e 42, §§2º a 6º da Lei n. 5.764, de 1971;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E06079F" w14:textId="77777777" w:rsidR="00332FB7" w:rsidRPr="00332FB7" w:rsidRDefault="00332FB7" w:rsidP="00332FB7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>declaração de regularidade de situação do contribuinte individual – DRSCI, para cada um dos cooperados indicados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="485F6568" w14:textId="77777777" w:rsidR="00332FB7" w:rsidRPr="00332FB7" w:rsidRDefault="00332FB7" w:rsidP="00332FB7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comprovação do capital social proporcional ao número de cooperados necessários à execução contratual; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EC2305C" w14:textId="77777777" w:rsidR="00332FB7" w:rsidRPr="00332FB7" w:rsidRDefault="00332FB7" w:rsidP="00332FB7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registro previsto no art. 107 da Lei n. 5.764, de 1971;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AC5EA46" w14:textId="77777777" w:rsidR="00332FB7" w:rsidRPr="00332FB7" w:rsidRDefault="00332FB7" w:rsidP="00332FB7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comprovação de integração das respectivas quotas-partes por parte dos cooperados que executarão o contrato; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25B969C1" w14:textId="77777777" w:rsidR="00332FB7" w:rsidRPr="00332FB7" w:rsidRDefault="00332FB7" w:rsidP="00332FB7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">seguintes documentos para a comprovação da regularidade jurídica da cooperativa: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="551AE149" w14:textId="77777777" w:rsidR="00332FB7" w:rsidRPr="00332FB7" w:rsidRDefault="00332FB7" w:rsidP="00332FB7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ata de fundação; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03419500" w14:textId="77777777" w:rsidR="00332FB7" w:rsidRPr="00332FB7" w:rsidRDefault="00332FB7" w:rsidP="00332FB7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">estatuto social com a ata da assembleia que o aprovou; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05FDCE8F" w14:textId="77777777" w:rsidR="00332FB7" w:rsidRPr="00332FB7" w:rsidRDefault="00332FB7" w:rsidP="00332FB7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">regimento dos fundos instituídos pelos cooperados, com a ata da assembleia; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74EA0835" w14:textId="77777777" w:rsidR="00332FB7" w:rsidRPr="00332FB7" w:rsidRDefault="00332FB7" w:rsidP="00332FB7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">editais de convocação das três últimas assembleias gerais extraordinárias; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5149DC4B" w14:textId="499BE2E7" w:rsidR="00332FB7" w:rsidRPr="00332FB7" w:rsidRDefault="00332FB7" w:rsidP="00332FB7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>três registros de presença dos cooperados que executarão o contrato em assembleias gerais ou nas reuniões seccionais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19950E54" w14:textId="3B8C1AB2" w:rsidR="00332FB7" w:rsidRPr="00332FB7" w:rsidRDefault="00332FB7" w:rsidP="00332FB7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ata da sessão que os cooperados autorizaram a cooperativa a contratar o objeto da licitação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="402862EB" w14:textId="08E8E6AD" w:rsidR="00332FB7" w:rsidRDefault="00332FB7" w:rsidP="00332FB7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>última auditoria contábil-financeira da cooperativa, conforme dispõe o art. 112 da Lei n. 5.764, de 1971, ou uma declaração, sob as penas da lei, de que tal auditoria não foi exigida pelo órgão fiscalizador</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AA71629" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="270A05BA" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
@@ -16142,123 +16474,83 @@
           </w:tcPr>
           <w:p w14:paraId="75790E65" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">ESTIMATIVA DO VALOR DA CONTRATAÇÃO (art. 6º, XXIII, alínea i, art. 18, IV, e </w:t>
-[...21 lines deleted...]
-              <w:t>. 23 e 24 da Lei n.º 14.133/2021)</w:t>
+              <w:t>ESTIMATIVA DO VALOR DA CONTRATAÇÃO (art. 6º, XXIII, alínea i, art. 18, IV, e arts. 23 e 24 da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D3E" w14:paraId="7C54FABA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E5420D6" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">O custo estimado total da contratação e dos custos unitários, em sendo o caso, constam no(s) seguinte(s) documento(s) anexo(s): Documento de Instrução de Pesquisa de Preços (ANEXO II), a Planilha de Pesquisa de Preços (ANEXO IV) e seus Documentos Complementares (ANEXO III) e Relação de Compras Orçamento (ANEXO </w:t>
-[...17 lines deleted...]
-              <w:t>).</w:t>
+              <w:t>O custo estimado total da contratação e dos custos unitários, em sendo o caso, constam no(s) seguinte(s) documento(s) anexo(s): Documento de Instrução de Pesquisa de Preços (ANEXO II), a Planilha de Pesquisa de Preços (ANEXO IV) e seus Documentos Complementares (ANEXO III) e Relação de Compras Orçamento (ANEXO V.b).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C7C6C55" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D3E" w14:paraId="6A2B98E6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
           </w:tcPr>
           <w:p w14:paraId="6323A987" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
@@ -16420,51 +16712,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo I - Requisição;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="595EB52D" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRPr="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="003E66C8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A823C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Anexo II – Formulário de Análise de Qualidade Técnica;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21595C1C" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRPr="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="003E66C8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A823C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo III – Documento de Instrução de Pesquisa de Preços;</w:t>
             </w:r>
           </w:p>
@@ -16509,109 +16800,73 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo V – Planilha de Pesquisa de Preços;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DC9B173" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRPr="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="003E66C8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A823C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anexo </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Anexo VI.a - Relação de compra total;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DA93E48" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRPr="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="003E66C8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00A823C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>VI.a</w:t>
-[...48 lines deleted...]
-              <w:t xml:space="preserve"> - Relação de compra orçamento;</w:t>
+              <w:t>Anexo VI.b - Relação de compra orçamento;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30C6F7CB" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRPr="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="003E66C8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A823C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo VII – Análise de riscos;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C1D03F5" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRPr="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="003E66C8">
@@ -16814,65 +17069,52 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Matrícula</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3841" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="0BC2BA4A" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRPr="00ED244B" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
                   <w:pPr>
                     <w:pStyle w:val="NormalWeb"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Setor </w:t>
+                    <w:t>Setor SGPe</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00A823C2" w14:paraId="7993B252" w14:textId="77777777" w:rsidTr="00FA0DC3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3144" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="41C871E2" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1970" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="41C5D32D" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
@@ -16893,325 +17135,376 @@
                 </w:tcPr>
                 <w:p w14:paraId="5D434AA6" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="322CE2D5" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7F06E6B5" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
+          <w:p w14:paraId="34A14D80" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRPr="009B7A55" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="13" w:name="_heading=h.5nd9q8e7m323" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="13"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Autoridade competente pela aprovação do termo de referência:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46CDAC15" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
+          <w:p w14:paraId="2B26F62D" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Style141"/>
-              <w:tblW w:w="8955" w:type="dxa"/>
+              <w:tblW w:w="9388" w:type="dxa"/>
               <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3142"/>
               <w:gridCol w:w="1981"/>
-              <w:gridCol w:w="3832"/>
+              <w:gridCol w:w="4265"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A823C2" w14:paraId="41407EE6" w14:textId="77777777" w:rsidTr="00FA0DC3">
+            <w:tr w:rsidR="00F057CE" w14:paraId="2F790DBF" w14:textId="77777777" w:rsidTr="00C11121">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3142" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5B4F850F" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
+                <w:p w14:paraId="10BEEB8D" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Nome</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1981" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="14B06BB7" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
+                <w:p w14:paraId="075F337A" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Matrícula</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3832" w:type="dxa"/>
+                  <w:tcW w:w="4265" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4F210819" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRPr="00ED244B" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
+                <w:p w14:paraId="6A468C16" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRPr="00ED244B" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
                   <w:pPr>
                     <w:pStyle w:val="NormalWeb"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Setor </w:t>
+                    <w:t>Setor SGPe</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A823C2" w14:paraId="5A65CC68" w14:textId="77777777" w:rsidTr="00FA0DC3">
+            <w:tr w:rsidR="00F057CE" w14:paraId="4CE14456" w14:textId="77777777" w:rsidTr="00C11121">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3142" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="625112E5" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
+                <w:p w14:paraId="5211257D" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1981" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5B4ED71F" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
+                <w:p w14:paraId="76D802B9" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3832" w:type="dxa"/>
+                  <w:tcW w:w="4265" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7A9FAABB" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
+                <w:p w14:paraId="57ED7D00" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="0E5F9105" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
+          <w:p w14:paraId="79078130" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRPr="009B7A55" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
+            <w:pPr>
+              <w:ind w:left="425"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FF4087F" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRPr="009B7A55" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Intervenientes:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FF6C5EE" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRPr="009B7A55" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Indicar outros agentes que assinam o termo de referência, se for o caso, e o motivo pelo qual assinam o documento.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79141479" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRPr="009B7A55" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
+            <w:pPr>
+              <w:ind w:left="646"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12625E12" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62BF929B" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Nota explicativa: as tabelas são meramente ilustrativas, podendo ser alteradas conforme o caso concreto.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="034B1B20" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
+          <w:p w14:paraId="6A683BBE" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="12EF15BB" w14:textId="735C57D7" w:rsidR="002D3D3E" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
+          <w:p w14:paraId="792170A9" w14:textId="76AC483C" w:rsidR="002D3D3E" w:rsidRPr="00F057CE" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Nota explicativa: caso o TR não tenha sido submetido a juízo de aprovação por autoridade do órgão ou ente contratante, o item 11.4 poderá ser suprimido</w:t>
-[...21 lines deleted...]
-            </w:pPr>
+              <w:t>Nota explicativa: caso o TR não tenha sido submetido a juízo de aprovação por autoridade do órgão ou ente contratante, o item 11.4 poderá ser suprimido.</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="12EBF969" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="646"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="068CF3BF" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -17221,163 +17514,100 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*** (Local)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, data da assinatura digital no </w:t>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>, data da assinatura digital no SGPe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DEFCAA0" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="133D0E08" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>A validade deste documento está condicionada à(s) assinatura(s) digital(</w:t>
-[...43 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>A validade deste documento está condicionada à(s) assinatura(s) digital(is) no Sistema de Gestão de Processos Eletrônicos (SGPe)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="284FFB56" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002D3D3E">
-      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="70064A07" w14:textId="77777777" w:rsidR="00B71344" w:rsidRDefault="00B71344">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="51E086B0" w14:textId="77777777" w:rsidR="00B71344" w:rsidRDefault="00B71344">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -17389,128 +17619,145 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Ecofont_Spranq_eco_Sans">
     <w:altName w:val="SimSun"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="WenQuanYi Micro Hei">
     <w:altName w:val="Liberation Mono"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Liberation Mono"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
-    <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="sans-serif">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1239CDC9" w14:textId="010FF346" w:rsidR="003E619A" w:rsidRPr="003E619A" w:rsidRDefault="003E619A" w:rsidP="003E619A">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="003E619A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Versão atualizada em julho 2026</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="56F81E69" w14:textId="77777777" w:rsidR="00B71344" w:rsidRDefault="00B71344">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0F5719CE" w14:textId="77777777" w:rsidR="00B71344" w:rsidRDefault="00B71344">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
@@ -17979,153 +18226,169 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0093061C"/>
     <w:rsid w:val="00000E11"/>
     <w:rsid w:val="00006D2D"/>
     <w:rsid w:val="000467FE"/>
     <w:rsid w:val="0009267B"/>
+    <w:rsid w:val="000C5C9F"/>
     <w:rsid w:val="0018695B"/>
     <w:rsid w:val="001B1927"/>
     <w:rsid w:val="002807AB"/>
     <w:rsid w:val="00291856"/>
     <w:rsid w:val="002C35BA"/>
     <w:rsid w:val="002D3D3E"/>
+    <w:rsid w:val="00332FB7"/>
     <w:rsid w:val="00342AD1"/>
     <w:rsid w:val="003917CB"/>
     <w:rsid w:val="003B3D34"/>
+    <w:rsid w:val="003E619A"/>
     <w:rsid w:val="003E66C8"/>
     <w:rsid w:val="003F7499"/>
     <w:rsid w:val="004271C0"/>
     <w:rsid w:val="004F34A8"/>
+    <w:rsid w:val="005064CC"/>
     <w:rsid w:val="00525738"/>
     <w:rsid w:val="00581234"/>
     <w:rsid w:val="006252D4"/>
     <w:rsid w:val="006479E7"/>
     <w:rsid w:val="006619C9"/>
     <w:rsid w:val="00694B05"/>
     <w:rsid w:val="006F1188"/>
     <w:rsid w:val="00723429"/>
     <w:rsid w:val="007256F2"/>
     <w:rsid w:val="007568ED"/>
     <w:rsid w:val="007C537A"/>
     <w:rsid w:val="008126B5"/>
     <w:rsid w:val="00844DE9"/>
     <w:rsid w:val="008604AC"/>
+    <w:rsid w:val="00884A17"/>
     <w:rsid w:val="008B5508"/>
     <w:rsid w:val="008C4767"/>
     <w:rsid w:val="0093061C"/>
+    <w:rsid w:val="00936716"/>
     <w:rsid w:val="00975925"/>
     <w:rsid w:val="009A0C32"/>
     <w:rsid w:val="009C6643"/>
     <w:rsid w:val="00A06DE5"/>
     <w:rsid w:val="00A823C2"/>
     <w:rsid w:val="00AA4B45"/>
     <w:rsid w:val="00AA6234"/>
     <w:rsid w:val="00AF4685"/>
     <w:rsid w:val="00B0038B"/>
     <w:rsid w:val="00B02789"/>
     <w:rsid w:val="00B05B9E"/>
     <w:rsid w:val="00B4065A"/>
+    <w:rsid w:val="00B54875"/>
     <w:rsid w:val="00B71344"/>
     <w:rsid w:val="00BA1F0F"/>
     <w:rsid w:val="00BF74A0"/>
+    <w:rsid w:val="00C53CC9"/>
     <w:rsid w:val="00D4344F"/>
     <w:rsid w:val="00DB4FBC"/>
     <w:rsid w:val="00DC4794"/>
     <w:rsid w:val="00DD07A8"/>
     <w:rsid w:val="00DF6942"/>
     <w:rsid w:val="00E21F8E"/>
+    <w:rsid w:val="00E81801"/>
+    <w:rsid w:val="00E94ADB"/>
+    <w:rsid w:val="00EA549A"/>
     <w:rsid w:val="00ED0693"/>
     <w:rsid w:val="00F009CA"/>
+    <w:rsid w:val="00F057CE"/>
     <w:rsid w:val="00F16432"/>
+    <w:rsid w:val="00F3036C"/>
     <w:rsid w:val="00FB33C1"/>
     <w:rsid w:val="00FF5F32"/>
     <w:rsid w:val="1F1611DE"/>
     <w:rsid w:val="7A924BF5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="375E46C6"/>
   <w15:docId w15:val="{6FD0CCF8-37C1-4AC9-BDFA-9439CBD4D4CE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Ecofont_Spranq_eco_Sans" w:eastAsia="Ecofont_Spranq_eco_Sans" w:hAnsi="Ecofont_Spranq_eco_Sans" w:cs="Ecofont_Spranq_eco_Sans"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -18615,51 +18878,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="243F61"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Forte">
     <w:name w:val="Strong"/>
@@ -20327,51 +20589,51 @@
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="MenoPendente">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004F34A8"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://antigo.anvisa.gov.br/documents/10181/2718376/RDC_16_2014_COMP.pdf/542cc137-b331-4596-9c87-7426c0ae77b7" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/leis/l6360.htm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://antigo.anvisa.gov.br/documents/10181/2718376/RDC_16_2014_COMP.pdf/542cc137-b331-4596-9c87-7426c0ae77b7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/leis/l6360.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -20658,95 +20920,111 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhLOxHYz+gkLNGgWUJh9oLhlrb+Mg==">CgMxLjAyDmguc2ZmbGlwbXloYTB4Mg9pZC53bzMxNDVyNml4OHgyD2lkLnpiZTFmYWhhaHRlczIPaWQuN25jN3dnZXV1dGwyMg5oLmEyamsyZ3Z0NzU0eTIOaC44cHZzbnJoOHluZ2oyDmgudDI5a3JzdWNib252Mg5oLjNrdmt0em5ubGloeTIOaC5zdzB0bDRkeGd4c2syDmgubWR5ZGpucTc4d281Mg5oLmtyN2Z6Z2xpMnhrdjIOaC5wbmY2dmYxcmhiZDcyDmguNHp3YTV2YmVtcjc2Mg5oLm85a2U3b2c1ODAxdjIOaC4xdnhzODhiZTZ4N3UyDGgudnYxc3Bjdng4ejIOaC51ZnJlYWgyYXFnY3gyDmgucjZtdzJtbnM3dDQ5Mg5oLnh0c3l2a2ZjYmE2bTIOaC5vZ3V5eThyaXRqMDMyDmgudDRjY3ZjN2hwbWIwMg5oLnh6bWpub3NvamVwYTIOaC5kazE3d2h2OWlycWMyDmguNGppNjhyMml0bXhhMg5oLmkydnVlbjVkb2MwMTIOaC53NThvYnNtdDgzdWYyDmguemlqZm9nY281bW4zMg5oLnZyOXcwaHV5aW1lejIOaC50bGttcm02Y2IxZmgyDmguZG9sb3k2dTdxd2w2Mg5oLjU0d284MTFhZmdneTIOaC5zYWhueGNwZG9wd2oyDmguNW5kOXE4ZTdtMzIzOAByITFnM3phTHh0VzRSUElNTFhhbThqTjhVcEU3REE0QnFPOA==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA3067A8-7D03-43DF-A03B-3052CFB1CBE5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>24</Pages>
-[...1 lines deleted...]
-  <Characters>57704</Characters>
+  <Pages>26</Pages>
+  <Words>11294</Words>
+  <Characters>60990</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>480</Lines>
-  <Paragraphs>136</Paragraphs>
+  <Lines>508</Lines>
+  <Paragraphs>144</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>68253</CharactersWithSpaces>
+  <CharactersWithSpaces>72140</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sabrina Hoffmann Vilvert</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010082281FE09FF7E246B4A010428826EACD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOTemplateDocerSaveRecord">
     <vt:lpwstr>eyJoZGlkIjoiMmNmMWY2N2E0MzMxZWRhNzY2NzkzNDkzZjMwMTFiYTUifQ==</vt:lpwstr>
   </property>