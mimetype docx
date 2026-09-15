--- v2 (2026-08-25)
+++ v3 (2026-09-15)
@@ -1,42 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="1824920D" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
@@ -7408,2147 +7412,1772 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gestor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0674EDD1" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00AB03F4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+          <w:p w14:paraId="0674EDD1" w14:textId="7F61BED8" w:rsidR="00C53CC9" w:rsidRPr="00AB03F4" w:rsidRDefault="00767443" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="_heading=h.dk17whv9irqc" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="10"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>A gestão do Contrato ou da Ata de Registro de Preços será exercida pela unidade gerenciadora, podendo, quando necessário, ser realizada de forma descentralizada por meio de gestores e fiscais setoriais designados pelas unidades participantes.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4ED4199B" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>A gestão do Contrato ou da Ata de Registro de Preços será exercida pela unidade gerenciadora, podendo, quando necessário, ser realizada de forma descentralizada por meio de gestores e fiscais setoriais designados pelas unidades participantes</w:t>
+            </w:r>
+            <w:r w:rsidR="00C53CC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ED4199B" w14:textId="0B6FE342" w:rsidR="00C53CC9" w:rsidRDefault="00767443" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Incumbe e compete ao gestor do contrato ou da ata de registro de preços</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C53CC9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39E72F5E" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+          <w:p w14:paraId="39E72F5E" w14:textId="086829ED" w:rsidR="00C53CC9" w:rsidRDefault="00767443" w:rsidP="00C53CC9">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>gerenciar, monitorar e acompanhar a execução da ARP centralizada, inclusive por meio do fiscal da ARP centralizada e dos gestores e fiscais setoriais, quando houver, apurando eventuais descumprimentos</w:t>
+              <w:t>iniciar, instruir, manifestar-se e submeter à autoridade competente para decisão os procedimentos relativos a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7510FDBD" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00AB03F4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C883ED7" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a) prorrogação e suspensão de prazo; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01DF8092" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b) alterações qualitativas e quantitativas; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="765418EF" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c) revisão, reequilíbrio e repactuação dos preços registrados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="134D7600" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>d) processo administrativo sancionador; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DB49B12" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e) recomendação de abertura de processo licitatório, quando for o caso; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34ADB671" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>f) quaisquer outros atos e procedimentos que impliquem a celebração de termo aditivo, apostilamento ou qualquer outro registro;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="073CC9AC" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>g) cancelamento de ARP e extinção do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42117CF0" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>h) apuração e restituição de danos, prejuízos e indenizações à Administração Pública;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08C0B327" w14:textId="77777777" w:rsidR="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="27E33EA3" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00AB03F4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar, orientar e supervisionar a atuação dos fiscais do contrato ou da ARP, promovendo a integração das informações necessárias à adequada execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33582754" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="4"/>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="53E6BA2C" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00AB03F4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a execução orçamentária e financeira da contratação, adotando as providências necessárias para assegurar a disponibilidade de recursos durante toda a vigência contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57E98939" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="4"/>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="55810459" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00AB03F4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter controle atualizado e acompanhar os saldos de empenhos e dos pagamentos efetuados, evitando a realização de serviço ou fornecimento sem prévio empenho;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35422307" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="4"/>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="5190A66B" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00AB03F4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">realizar o controle do valor e atualização das garantias e informar a unidade de contabilidade e finanças para os devidos registros; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45469CC8" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="4"/>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="354D39C7" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00AB03F4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a manutenção, pelo contratado, das condições estabelecidas no edital e contrato e das exigências legais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40F98B4F" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="4"/>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="6EAE5823" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00AB03F4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">promover o encaminhamento da documentação necessária à liquidação e ao pagamento, após o atesto da execução pelo fiscal do contrato, quando exigido; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="406229B2" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="4"/>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="3178368B" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00AB03F4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">promover, quando couber, reunião inicial para apresentação do modelo de gestão, após a assinatura do contrato; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10E65CE5" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="4"/>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">requerer auxílio às áreas competentes em caso de dúvidas técnicas, administrativas ou jurídicas; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70867EC0" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">manter atualizadas as estimativas de consumo, tanto para apurar a suficiência do saldo até o término do contrato como para orientar as futuras contratações; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72B9897A" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a execução do Plano de Fiscalização, quando houver, bem como monitorar os riscos identificados na fase de planejamento da contratação, propondo medidas preventivas e corretivas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52DC05BB" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>consolidar as informações produzidas pelos fiscais, promovendo o acompanhamento sistemático da execução contratual e registrando as ocorrências relevantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DD4ACE0" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>formalizar as comunicações oficiais com a contratada relativas à gestão administrativa do contrato, ressalvadas as atribuições específicas do fiscal;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42F8F454" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar o cumprimento das determinações decorrentes de notificações, glosas, sanções administrativas e demais medidas adotadas durante a execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63C20405" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> elaborar relatório conclusivo da execução contratual ou da ARP, contendo avaliação do desempenho da contratada, das ocorrências registradas, das medidas adotadas e das recomendações para futuras contratações;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="252114ED" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>propor à autoridade competente medidas destinadas ao aperfeiçoamento da execução contratual, à mitigação de riscos e à prevenção da reincidência de falhas verificadas durante a execução;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="012C8B2A" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">receber definitivamente aquisições, obras ou serviços sob sua responsabilidade; e </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16E11AE4" w14:textId="24E36D2D" w:rsidR="00C53CC9" w:rsidRPr="00EF0BB3" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF0BB3">
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>qualquer outra que se faça necessária ao desempenho da atividade de gestão</w:t>
+            </w:r>
+            <w:r w:rsidR="00C53CC9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>conduzir os procedimentos relativos a eventuais renegociações dos preços registrados e, quando necessário, lavrar os termos aditivos da ARP centralizada;</w:t>
-[...7 lines deleted...]
-              </w:numPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54D16D73" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:ind w:left="1728"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF0BB3">
+          </w:p>
+          <w:p w14:paraId="2C5EAE31" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...10 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>Nota explicativa: as competências indicadas nos itens 6.3.2.1 a 6.3.2.18 constam na instrução Normativa n.º 07/2026 da SEA e no Decreto 1.561/2026 e somente devem ser suprimidas ou alteradas no caso de alteração ou revogação da IN. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="474D5D13" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60409C00" w14:textId="184AB839" w:rsidR="00C53CC9" w:rsidRPr="00910D32" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...472 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
-              <w:t>Nota explicativa: as competências indicadas nos itens 6.3.2.1 a 6.3.2.22 constam na instrução Normativa n.º 14/2025 da SEA e no Decreto 1.561/2026 e somente devem ser suprimidas ou alteradas no caso de alteração ou revogação da IN. </w:t>
-[...27 lines deleted...]
-            <w:r w:rsidRPr="00910D32">
+              <w:t>Nota explicativa: quando necessário ou pertinente descrever a partir do item 6.3.2.18 incumbências e competências específicas do gestor do contrato ou ata em decorrência do objeto contratado</w:t>
+            </w:r>
+            <w:r w:rsidR="00C53CC9" w:rsidRPr="00910D32">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29AD8E88" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00AB03F4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0241CBC8" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="11" w:name="_heading=h.w58obsmt83uf" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fiscal</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31335900" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+          <w:p w14:paraId="31335900" w14:textId="4729832A" w:rsidR="00C53CC9" w:rsidRDefault="00767443" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="19EA2853" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A fiscalização do Contrato ou da Ata de Registro de Preços caberá à unidade gerenciadora, podendo ser exercida de forma descentralizada por meio de fiscais setoriais designados pelas unidades participantes, observadas as competências previstas neste Termo de Referência</w:t>
+            </w:r>
+            <w:r w:rsidR="00C53CC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19EA2853" w14:textId="3606E0D1" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00767443" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="4719C208" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Incumbe e compete ao Fiscal do Contrato/ARP</w:t>
+            </w:r>
+            <w:r w:rsidR="00C53CC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23AF83C6" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>identificar o objeto contratado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F5F1B46" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conhecer as condições estabelecidas no contrato, na ARP, no edital e nas especificações técnicas para o recebimento do objeto;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EA605D4" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">praticar os atos necessários à verificação do fiel cumprimento das obrigações, exigindo as providências necessárias para tal fim; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="623A4EBC" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>acompanhar a execução do contrato ou da ARP centralizada, quando for o caso, assegurando o cumprimento das condições estabelecidas e a obtenção dos melhores resultados para a Administração Pública Estadual</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="42358A7E" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>verificar a conformidade da execução do objeto com as especificações técnicas, quantitativos, níveis mínimos de desempenho, indicadores de qualidade e demais requisitos previstos no edital, contrato ou ARP;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71EB6F64" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="1B0ED898" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">receber o objeto contratado, examinar e conferir notas fiscais, faturas ou documentos equivalentes e proceder ao atesto ou à certificação da despesa; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="701D3B26" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="23980A60" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>recusar produto ou serviço em desacordo com as condições fixadas em edital;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C730955" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="1AD2BF79" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>anotar em registro próprio todas as ocorrências relacionadas à execução do contrato, apontando o que for necessário para a regularização das faltas ou dos defeitos observados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5439C457" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="22083A15" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter organizado e atualizado o histórico da fiscalização, incluindo relatórios, fotografias, registros eletrônicos, notificações, comunicações e demais documentos produzidos durante a execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="472E1BDD" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="30A90927" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">informar a seus superiores, em tempo hábil para a adoção das medidas convenientes, a situação que demandar decisão ou providência que ultrapasse sua competência; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EEFDA75" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="5FD0E89F" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicar imediatamente ao gestor toda situação que possa ocasionar risco à continuidade da execução contratual, prejuízo ao interesse público ou dano ao erário;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="629C86EE" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="6C78F23A" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fazer diligências à empresa contratada, se for o caso, adotando controles adequados e suficientes para registro destas ocorrências;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29F13CCB" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="76F18C6F" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exigir, por escrito, o refazimento ou correção, comunicando ao gestor do contrato nos casos de não atendimento ou quando as soluções ultrapassarem as suas competências;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26B5F38A" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="2BA577C9" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">notificar, por escrito, a contratada quanto ao não cumprimento das obrigações, fixando prazo para cumprimento ou apresentação de justificativa; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D4CCD06" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="05F11E6F" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encaminhar ao gestor do contrato a solicitação de instauração de processo administrativo sancionador, contendo os registros das ocorrências, notificações, defesas e justificativas da contratada, bem como a documentação necessária;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76623B7D" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="0E293596" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aceitar ou rejeitar, motivadamente, a indicação do preposto feita pela empresa contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31912239" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="5DF963E1" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">manter contato com o preposto; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27DAA945" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="437984E8" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">desempenhar suas atividades com autonomia e independência fiscalizatória, buscando as condições necessárias para o desempenho da função, comunicando ao gestor do contrato suas necessidades; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A9C7743" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="27EC8DC7" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">acompanhar sistematicamente a execução do contrato, mantendo registros das ocorrências e dos documentos relativos à fiscalização; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F980BD9" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="3907C86F" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">manter os registros de confirmação de recebimento dos comunicados à contratada; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="770B5ABF" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="7AA12C8D" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>elaborar relatórios periódicos de fiscalização, contendo a avaliação da execução contratual, as ocorrências verificadas, as providências adotadas e as recomendações encaminhadas ao gestor do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09A54634" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="14372273" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assegurar o cumprimento do cronograma físico-financeiro;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2482F343" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="223147C2" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encaminhar ao gestor do contrato, quando identificada a necessidade de modificação contratual, a respectiva proposta, acompanhada das devidas justificativas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EBB17EC" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="579A96DF" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conhecer os prazos de execução contratual e fornecer subsídios para as prorrogações, quando necessárias, ou manifestar-se contrariamente à prorrogação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A91969E" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="609AC818" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assegurar a presença dos documentos exigidos em contrato para fins de pagamento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E4C1C17" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="2CFB2DD1" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>verificar, quando cabível, a manutenção das condições de habilitação, regularidade fiscal, trabalhista e previdenciária exigidas contratualmente, comunicando ao gestor eventual irregularidade;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08DE7F64" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="3B197063" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>apontar, por meio de instrumentos de medição, a necessidade de glosas em notas fiscais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AC9DB6B" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="59F9480D" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar o cumprimento das garantias técnicas, prazos de garantia, assistência técnica e demais obrigações pós-entrega previstas contratualmente, quando aplicáveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CF38BA4" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="4B4DFC81" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscalizar o cumprimento das normas de segurança do trabalho, proteção ambiental, acessibilidade e demais exigências legais incidentes sobre a execução contratual, quando compatíveis com o objeto contratado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7640B80A" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="09DCBC48" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">solicitar auxílio às áreas técnicas, administrativas, jurídicas ou de controle, quando necessário; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BE150F1" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="742FBA58" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar o cumprimento das determinações expedidas pelo gestor do contrato e informar sobre sua efetiva implementação; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A33E84C" w14:textId="49EA513F" w:rsidR="00C53CC9" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="660CB7E7" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conhecer os limites de sua atuação na atividade de fiscalização, bem como zelar pela estrita observância das cláusulas contratuais específicas e das normas internas aplicávei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D3BB5EE" w14:textId="1CD3775E" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...29 lines deleted...]
-              </w:numPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** outras incumbências e competências do fiscal</w:t>
+            </w:r>
+            <w:r w:rsidR="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6181BAEA" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="007D787A" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:ind w:left="1728"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...149 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="24636F32" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="007D787A" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D787A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>A fi</w:t>
@@ -9756,1493 +9385,1398 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0EE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NO CASO DE COMPRAS COMPARTILHADAS:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43A4929A" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1B98FEAE" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+          <w:p w14:paraId="1B98FEAE" w14:textId="1DEEA21F" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00742556" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A gestão e a fiscalização da Ata de Registro de Preços Compartilhada serão exercidas pela Unidade Gerenciadora, com o apoio dos gestores e fiscais setoriais designados pelos órgãos e entidades participantes, observadas as competências previstas neste Termo de Referência e na legislação aplicável</w:t>
+            </w:r>
+            <w:r w:rsidR="00C53CC9" w:rsidRPr="00B33515">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>A gestão e a fiscalização da Ata de Registro de Preços Compartilhada serão exercidas pela Unidade Gerenciadora, com o apoio dos gestores e fiscais setoriais designados pelos órgãos e entidades participantes, observadas as competências previstas neste Termo de Referência e na legislação aplicável.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="576F1FCB" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="576F1FCB" w14:textId="07CFAA98" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00742556" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Gestor da ARP Compartilhada da Unidade Gerenciadora</w:t>
+            </w:r>
+            <w:r w:rsidR="00C53CC9" w:rsidRPr="00B33515">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Compete ao Gestor da ARP Compartilhada da Unidade Gerenciadora:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5D238CA1" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1566AD33" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>comunicar às unidades participantes a disponibilidade da Ata de Registro de Preços Compartilhada;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="37D6ED2E" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>coordenar administrativamente a execução da ARP compartilhada e do contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F0F3859" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>gerenciar a ARP Compartilhada e acompanhar o fluxo de contratação das unidades participantes;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4B55DEBE" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>acompanhar a execução das contratações realizadas pelos órgãos e entidades participantes, consolidando as informações encaminhadas pelos respectivos gestores setoriais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25F1785D" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>monitorar e acompanhar a execução da ARP Compartilhada em âmbito estadual;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="384F017B" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>monitorar os saldos, a vigência e a utilização da ata, adotando as providências necessárias para sua adequada gestão;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BA34CF2" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>conduzir os procedimentos relativos a renegociações dos preços registrados e, quando necessário, promover os ajustes da ARP Compartilhada;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="49F89916" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>promover a instrução dos processos relativos à alteração, revisão, reequilíbrio econômico-financeiro, prorrogação, cancelamento, extinção e demais atos de gestão da ata, submetendo-os à autoridade competente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02CBAC7F" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>prestar orientação técnica aos gestores e fiscais setoriais quanto à execução das contratações decorrentes da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AA529AD" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>conduzir os procedimentos relativos às alterações quantitativas e qualitativas da ARP Compartilhada, incluindo substituição de marca, revisão de preços, acréscimos e supressões de quantitativos;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6115ACD1" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>analisar as ocorrências comunicadas pelos órgãos e entidades participantes e deliberar quanto às providências administrativas cabíveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D3CABC4" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>analisar pedidos de adesão e remanejamento de quantitativos entre unidades participantes;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1793C73D" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>acompanhar o cumprimento das decisões administrativas relacionadas à ARP compartilhada e ao contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="458A2030" w14:textId="6B96477B" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>praticar os atos preparatórios e decisórios relacionados à prorrogação, alteração, aplicação de sanções e cancelamento da ARP Compartilhada;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1B4F2590" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>exercer outras atribuições necessárias ao gerenciamento da ARP compartilhada e do contrato compartilhado</w:t>
+            </w:r>
+            <w:r w:rsidR="00C53CC9" w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F01A9C7" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Fiscal da ARP Compartilhada da Unidade Gerenciadora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B2E11F0" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a execução das contratações decorrentes da ARP compartilhada e do contrato compartilhado, observando as informações prestadas pelos fiscais setoriais dos órgãos e entidades participantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="617307C4" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prestar suporte técnico e orientações aos fiscais setoriais quanto à correta fiscalização da execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14FDD37B" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>consolidar e manter atualizados os registros de ocorrências, notificações, comunicações e demais informações relacionadas à execução da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68A6D106" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar o cumprimento das providências determinadas em decorrência das irregularidades identificadas pelos órgãos e entidades participantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62ADCDFC" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicar ao gestor as irregularidades que possam comprometer a execução da ata ou demandem providências administrativas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40C43196" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>subsidiar a instrução dos processos de alteração, revisão, cancelamento e demais atos relacionados à gestão da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41AF16B1" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter intercâmbio permanente com os fiscais setoriais, promovendo a uniformização dos procedimentos de fiscalização;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62C224D5" w14:textId="75065DE9" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atribuições relacionadas ao acompanhamento da execução da ARP compartilhada e do contrato compartilhado</w:t>
+            </w:r>
+            <w:r w:rsidR="00C53CC9" w:rsidRPr="00B33515">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>acionar os gestores e fiscais setoriais para apuração de ocorrências relacionadas aos fornecedores registrados;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4660B3D8" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D0BFBD6" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Gestor Setorial da Unidade Participante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AF9EC6F" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>manter registro das notificações e do histórico dos fornecedores;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="06E03798" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>gerir o contrato, a nota de empenho, a autorização de fornecimento ou instrumento equivalente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20F02A27" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>realizar juízo de admissibilidade e decidir pela instauração de processo administrativo sancionador e pela aplicação das sanções administrativas cabíveis;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="62C178B1" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>coordenar as atividades de fiscalização técnica, administrativa, setorial e pelo público usuário;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="388DED1D" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>instruir os processos administrativos com as manifestações técnicas e justificativas necessárias;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="333FFA2A" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>coordenar os atos preparatórios relativos ao pagamento, à aplicação de sanções administrativas e à extinção contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37CE4E4C" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>manter os registros atualizados nos sistemas informatizados utilizados pela Administração;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="386CEB42" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>assegurar a atualização dos registros de acompanhamento e fiscalização da execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="009E8E82" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>requerer apoio técnico, administrativo ou jurídico sempre que necessário; e</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="458A2030" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>verificar a manutenção das condições de habilitação da contratada para fins de empenho e pagamento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DCDBCFC" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>exercer outras atribuições necessárias à adequada gestão da ARP Compartilhada.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5F01A9C7" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>acompanhar os registros efetuados pelos fiscais setoriais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38D7EC63" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicar à Unidade Gerenciadora as ocorrências que extrapolem sua competência ou que possam ensejar alteração ou descumprimento da ARP Compartilhada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E9452ED" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>iniciar, instruir e manifestar-se sobre alterações, reajustes, revisões, repactuações, reequilíbrios econômico-financeiros, prorrogações e demais ocorrências relativas à contratação decorrente da ARP;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B3E3A72" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar a instrução dos processos de aplicação de sanções e de extinção contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D54F3EB" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>controlar os saldos contratuais, empenhos, pagamentos e garantias, quando houver;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F1E434F" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assinar, juntamente com o fiscal setorial, os documentos relativos à solicitação de instauração de processo administrativo sancionador; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="530661B7" w14:textId="1708E560" w:rsidR="00C53CC9" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atribuições necessárias à adequada gestão contratual</w:t>
+            </w:r>
+            <w:r w:rsidR="00C53CC9" w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36DF91A2" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="5DDB170D" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Fiscal Setorial da Unidade Participante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6661965C" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="39102CCF" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>fiscalizar o contrato, a nota de empenho, a autorização de fornecimento ou instrumento equivalente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48D247D9" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>monitorar a execução da ARP Compartilhada junto aos órgãos e entidades participantes;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3C93C7EF" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>identificar o objeto contratado e conhecer as condições estabelecidas no edital, na Ata de Registro de Preços, no contrato e nas especificações técnicas aplicáveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="461B3669" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>notificar fornecedores quanto ao descumprimento de cláusulas da ARP Compartilhada;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0C69E149" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>acompanhar a execução do objeto, verificando a qualidade, quantidade, prazo e modo de execução;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D03272C" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>acionar os fiscais setoriais para apuração da extensão das irregularidades verificadas;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="54F46F9B" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>praticar os atos necessários à verificação do fiel cumprimento das obrigações assumidas pela contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D029256" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>registrar as ocorrências relacionadas à execução da ARP Compartilhada;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="406A6F17" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>receber o objeto contratado, examinar e conferir notas fiscais, faturas e documentos equivalentes, realizando os atestos e certificações cabíveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06B4AE6F" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>manter registro das notificações e do histórico dos fornecedores;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4E34A0C4" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>recusar bens ou serviços em desacordo com as especificações contratadas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C948CD9" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>realizar diligências e solicitar esclarecimentos quando necessário;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5408701F" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>registrar todas as ocorrências relevantes da execução contratual, indicando as medidas necessárias à regularização de falhas ou defeitos;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49EC4755" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>informar ao gestor da ARP Compartilhada situações que demandem providências além de sua competência; e </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="62C224D5" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>emitir notificações à contratada para correção de irregularidades ou apresentação de justificativas, comunicando a providência ao gestor setorial e ao fiscal da Unidade Gerenciadora;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0879744E" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>exercer outras atividades correlatas necessárias à fiscalização da ARP Compartilhada.</w:t>
-[...5 lines deleted...]
-                <w:ilvl w:val="2"/>
+              <w:t>realizar diligências junto à contratada e manter os respectivos registros;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="366F8172" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="5FC90F44" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encaminhar ao gestor setorial solicitação de instauração de processo administrativo sancionador, devidamente instruída;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EC5B339" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D465A4">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>gerir o contrato, a nota de empenho, a autorização de fornecimento ou instrumento equivalente;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3F5B8B54" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>informar ao gestor setorial, em tempo hábil, situações que demandem providências além de sua competência ou que possam inviabilizar a execução da contratação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3179967B" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D465A4">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>coordenar as atividades de fiscalização técnica, administrativa, setorial e pelo público usuário;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="35FCF75F" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>verificar a manutenção das condições de habilitação da contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="208EC16E" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D465A4">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>coordenar os atos preparatórios relativos ao pagamento, à aplicação de sanções administrativas e à extinção contratual;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="44AAD9E5" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>acompanhar os empenhos, pagamentos, apostilamentos e termos aditivos relacionados à contratação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F9F5D26" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D465A4">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>assegurar a atualização dos registros de acompanhamento e fiscalização da execução contratual;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6975EC9F" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>assegurar a presença da documentação necessária para liquidação e pagamento da despesa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FC53985" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D465A4">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>verificar a manutenção das condições de habilitação da contratada para fins de empenho e pagamento;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6C038612" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>apontar a necessidade de glosas, retenções ou descontos decorrentes de descumprimentos contratuais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C3C7E6F" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D465A4">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>acompanhar os registros efetuados pelos fiscais setoriais;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5E3B5979" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>fornecer subsídios para alterações, revisões e prorrogações contratuais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07CB1702" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D465A4">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>comunicar à Unidade Gerenciadora as ocorrências que extrapolem sua competência ou que possam ensejar alteração ou descumprimento da ARP Compartilhada;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="25E45764" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+              <w:t>solicitar apoio técnico, administrativo, jurídico ou de controle quando necessário; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66A4FDB3" w14:textId="153E616D" w:rsidR="002D3D3E" w:rsidRPr="00C53CC9" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...581 lines deleted...]
-            <w:r w:rsidRPr="00D465A4">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>exercer outras atividades correlatas necessárias ao adequado acompanhamento e fiscalização da contratação</w:t>
             </w:r>
             <w:r w:rsidR="007568ED" w:rsidRPr="00D465A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62A5ADC4" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -11301,1019 +10835,1009 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Competência para recebimento</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5783FF58" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00D465A4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D465A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>O objeto será recebido provisoriamente, de forma sumária, pelo responsável por seu acompanhamento e fiscalização, com verificação posterior da conformidade do material com as exigências contratuais</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AF47C32" w14:textId="39E3CA6D" w:rsidR="002D3D3E" w:rsidRPr="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007568ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O objeto será recebido definitivamente, por servidor ou comissão a ser oportunamente designado(a) pela autoridade competente, mediante termo detalhado que comprove o atendimento das exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53E642A8" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prazos de recebimento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CBFF675" w14:textId="77777777" w:rsidR="00E81801" w:rsidRPr="00E81801" w:rsidRDefault="00E81801" w:rsidP="00E81801">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E81801">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento provisório será realizado no ato da entrega ou ao final da instalação ou montagem quando esses serviços forem de responsabilidade do contratado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B5EB4E1" w14:textId="77777777" w:rsidR="00E81801" w:rsidRPr="00E81801" w:rsidRDefault="00E81801" w:rsidP="00E81801">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E81801">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento definitivo ocorrerá no prazo de *** (***) dias a partir do recebimento provisório.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B4DF56D" w14:textId="77777777" w:rsidR="00E81801" w:rsidRPr="00E81801" w:rsidRDefault="00E81801" w:rsidP="00E81801">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E81801">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>O objeto será recebido provisoriamente, de forma sumária, pelo responsável por seu acompanhamento e fiscalização, com verificação posterior da conformidade do material com as exigências contratuais</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D465A4">
+              <w:t>O prazo para recebimento definitivo poderá ser excepcionalmente prorrogado, de forma justificada, uma única vez, por igual período, mediante aviso ao contratado, quando houver necessidade de diligências a serem realizadas pela Administração para a aferição do atendimento das exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28CD40B3" w14:textId="77777777" w:rsidR="00E81801" w:rsidRPr="00E81801" w:rsidRDefault="00E81801" w:rsidP="00E81801">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E81801">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Suspenderá o prazo de recebimento definitivo a concessão de prazo ao contratado para a solução de inconsistências na execução do objeto ou de saneamento da nota fiscal ou de instrumento de cobrança equivalente. Nesse caso, o reinício da contagem do prazo considerará o tempo já transcorrido, computando-se a partir da nova contagem apenas o intervalo de tempo restante entre a data da suspensão e o termo final inicialmente previsto para o recebimento definitivo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6537CE4B" w14:textId="77777777" w:rsidR="00E81801" w:rsidRPr="00E81801" w:rsidRDefault="00E81801" w:rsidP="00E81801">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E81801">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Os bens rejeitados deverão ser trocados no prazo de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E81801">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (***) dias/horas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E81801">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AF47C32" w14:textId="39E3CA6D" w:rsidR="002D3D3E" w:rsidRPr="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="28F20716" w14:textId="77777777" w:rsidR="00E81801" w:rsidRPr="00E81801" w:rsidRDefault="00E81801" w:rsidP="00E81801">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E81801">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>No caso de rejeição parcial ou total de bens, será interrompido o prazo de recebimento definitivo. Nesse caso, em relação aos bens rejeitados, haverá reinício da contagem do prazo de recebimento definitivo, em sua totalidade, a partir da nova entrega e recebimento provisório.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10B0731D" w14:textId="6806A9C9" w:rsidR="002D3D3E" w:rsidRPr="00E81801" w:rsidRDefault="00E81801" w:rsidP="00E81801">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E81801">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A concessão de prazo para troca de bens rejeitados não afasta a possibilidade de aplicação de sanção quando descumprido o prazo de entrega</w:t>
+            </w:r>
+            <w:r w:rsidR="008126B5" w:rsidRPr="00E81801">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C3CD7E1" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:ind w:left="739"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13D52209" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Métodos e efeitos do recebimento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="728768EA" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="53E642A8" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento provisório ocorrerá de forma sumária.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FD0DB4F" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento definitivo avaliará o atendimento das exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A7A3ABF" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os bens poderão ser rejeitados, no todo ou em parte, inclusive antes do recebimento provisório, quando em desacordo com as especificações constantes neste termo de referência, na proposta, no edital da licitação, no termo de contrato ou em qualquer dos anexos desses documentos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E2C6B14" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento provisório ou definitivo não excluirá a responsabilidade civil pela solidez e pela segurança dos bens, a responsabilidade ético-profissional pela perfeita execução do contrato, nos limites estabelecidos pela lei ou pelo contrato, nem a responsabilidade pelos prejuízos resultantes da execução incorreta do contrato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6914D939" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O contratado, mesmo não sendo o fabricante ou produtor da matéria-prima empregada no produto, responderá pela sua qualidade e autenticidade, obrigando-se a substituir, às suas expensas, no todo ou em parte, o objeto contratado, em que se verificarem vícios, defeitos, incorreções, sejam eles resultantes de fabricação ou transporte. Quando os vícios, defeitos ou incorreções forem constatados por testes ou exames, o contrato obriga-se a ressarcir os custos à contratante</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FDE3C51" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento provisório ou definitivo do objeto não exclui a responsabilidade do contratado por vício de quantidade ou qualidade do produto ou disparidade com as especificações técnicas constantes deste termo de referência, da proposta, do edital e de seus anexos, constatada apenas posteriormente ao recebimento, garantindo-se ao contratante as faculdades previstas no art. 18 da Lei n.º 8.078/1990</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AFD19EA" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E" w:rsidP="008126B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AD7E3D3" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sanções</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="574BE9DF" w14:textId="1F140056" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008126B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A apuração de infrações e aplicação de sanções aos licitantes, aos beneficiários de ata de registro de preços e aos contratados obedecerá ao disposto no Decreto estadual n° 1.560, de 11 de junho de 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1657F026" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BB19700" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="3CBFF675" w14:textId="77777777" w:rsidR="00E81801" w:rsidRPr="00E81801" w:rsidRDefault="00E81801" w:rsidP="00E81801">
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cláusula anticorrupção</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E65AF6B" w14:textId="77777777" w:rsidR="000C5C9F" w:rsidRPr="000C5C9F" w:rsidRDefault="008126B5" w:rsidP="000C5C9F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C5C9F" w:rsidRPr="000C5C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>As partes, por seus agentes públicos ou por seus sócios, acionistas, administradores e colaboradores:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DB8A3B2" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="FF0000"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="2B5EB4E1" w14:textId="77777777" w:rsidR="00E81801" w:rsidRPr="00E81801" w:rsidRDefault="00E81801" w:rsidP="00E81801">
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Declaram que têm conhecimento das normas previstas na legislação brasileira, especialmente nas Leis n° 8.429/1992 e n.º 12.846/2013, seus regulamentos e demais normas aplicáveis, bem como das exigências de integridade, ética e conduta previstas por organismos nacionais e internacionais, instituições financeiras, agências de cooperação e demais entes de controle ou fomento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F6CAC58" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="00936716">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="FF0000"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="6B4DF56D" w14:textId="77777777" w:rsidR="00E81801" w:rsidRPr="00E81801" w:rsidRDefault="00E81801" w:rsidP="00E81801">
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Comprometem-se em não adotar práticas ou procedimentos que se enquadrem nas hipóteses previstas nas legislações e regulamentos mencionados no item anterior, bem como nas definições abaixo, e a exigir igual conduta dos terceiros por elas contratados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="371C8D27" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="28CD40B3" w14:textId="77777777" w:rsidR="00E81801" w:rsidRPr="00E81801" w:rsidRDefault="00E81801" w:rsidP="00E81801">
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Reconhecem como práticas ilícitas, para os fins desta cláusula:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D5FDB45" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática corrupta: oferecer, dar, receber ou solicitar, direta ou indiretamente, qualquer coisa de valor com o objetivo de influenciar a ação de servidor público ou de representante de entidade privada no processo de contratação ou na execução de contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="416BD88F" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática fraudulenta: Falsificação ou omissão de fatos a fim de influenciar o processo de contratação ou a execução de contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="615FAE67" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática colusiva: esquematizar ou estabelecer acordo entre duas ou mais partes, com ou sem o conhecimento do Contratante ou de seus prepostos, visando estabelecer preços ou condições em níveis artificiais e não competitivos;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EB2980F" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática coercitiva: causar dano ou ameaçar causar dano, direta ou indiretamente, a pessoas ou sua propriedade, visando influenciar sua participação em um processo de contratação ou afetar a execução do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01A58614" w14:textId="77777777" w:rsidR="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prática obstrutiva: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14804DD8" w14:textId="3A952892" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>estruir, falsificar, alterar ou ocultar provas em inspeções, ou fazer declarações falsas a auditores, com o objetivo de impedir materialmente uma inspeção ou investigação sobre alegações de práticas ilícitas; ou ameaçar, perseguir ou intimidar qualquer parte interessada para impedi-la de apresentar informações relevantes à investigação ou ao seu prosseguimento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19371B82" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Praticar atos cuja intenção seja impedir materialmente o exercício dos direitos de inspeção ou auditoria previstos em lei ou em contrato.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7226FB01" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="6537CE4B" w14:textId="77777777" w:rsidR="00E81801" w:rsidRPr="00E81801" w:rsidRDefault="00E81801" w:rsidP="00E81801">
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Comprometem-se a notificar imediatamente à Controladoria-Geral do Estado de Santa Catarina (CGE/SC), ou órgão equivalente de controle interno ou externo, qualquer irregularidade de que tenham conhecimento acerca da execução do contrato, sem prejuízo de outras comunicações que sejam exigidas por autoridades competentes, financiadores ou órgãos de fomento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C7838B8" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...29 lines deleted...]
-          <w:p w14:paraId="28F20716" w14:textId="77777777" w:rsidR="00E81801" w:rsidRPr="00E81801" w:rsidRDefault="00E81801" w:rsidP="00E81801">
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Reconhecem que a violação de qualquer obrigação prevista na legislação brasileira aplicável, na Instrução Normativa conjunta CGE/SEA nº 01/2020 ou em normas equivalentes, bem como das exigências previstas nesta cláusula, constitui causa para:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B24BF4B" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="10B0731D" w14:textId="6806A9C9" w:rsidR="002D3D3E" w:rsidRPr="00E81801" w:rsidRDefault="00E81801" w:rsidP="00E81801">
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a rescisão unilateral do contrato pelo Contratante;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BCB488F" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...195 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o cancelamento ou suspensão de financiamentos, repasses, doações ou aportes vinculados ao contrato, por instituições financiadoras, de fomento ou de controle;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60AB6526" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>incorreções forem constatados por testes ou exames, o contrato obriga-se a ressarcir os custos à contratante</w:t>
-[...543 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">a declaração de inelegibilidade do Contratado, por prazo determinado ou indeterminado, para participar de novas contratações ou financiamentos; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A543C6C" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005064CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a cobrança de perdas e danos, inclusive danos potenciais, causados à parte inocente, além da aplicação das multas pactuadas.</w:t>
@@ -12954,446 +12478,446 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tratamento diferenciado a microempresas e empresas de pequeno porte</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01111E23" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>É inaplicável o tratamento diferenciado às microempresas (ME) e empresas de pequeno porte (EPP) para o item ou lote cujo valor estimado for superior a R$ 4.800.000,00 (quatro milhões e oitocentos mil reais) (art. 4º, § 1º, I, da Lei n.º 14.133/2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08BDCA55" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7407D965" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:ind w:firstLine="172"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- Cota reservada de até 25%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C2BFE13" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6EBF033B" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B05378">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os itens ou lotes compostos de bens de natureza divisível cujo valor estimado é superior a R$ 80.000,00 (oitenta mil reais) e inferior a R$ 4.800.000,00 (quatro milhões e oitocentos mil reais), serão licitados com cota de até 25% (vinte e cinco por cento) para a contratação de microempresas e empresas de pequeno porte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="232B39DC" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:ind w:firstLine="172"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C57838A" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:ind w:firstLine="172"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- Licitação exclusiva</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="545E1E12" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:ind w:left="646"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21666076" w14:textId="08FEF24F" w:rsidR="00694B05" w:rsidRDefault="00B71344" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidR="000C5C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não se aplica a licitação exclusiva para microempresas e empresas de pequeno porte (art. 48, I, da Lei Complementar), uma vez que</w:t>
+            </w:r>
+            <w:r w:rsidR="000C5C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C5C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a não vantajosidade se justifica visto que, após pesquisa à Junta Comercial do Estado de Santa Catarina (JUCESC), foi verificado que apenas 3% dos fornecedores da SES/SC, com CNAE relacionados à comercialização de produtos para a saúde, estão enquadrados como ME/EPP, potencial fator para gerar licitações desertas e fracassadas, as quais engendrariam retrabalho à Administração, na medida em que o procedimento licitatório deveria ser repetido para ampliação da competição, sem possibilidade de utilização imediata da contratação direta por dispensa de licitação, nos termos do art. 75º, III, alíneas a e b, da Lei n.º 14.133/2021. Evitar a repetição de procedimentos licitatórios é medida que privilegia o princípio da eficiência (art. 37º, caput, da Constituição Federal) e permite uma melhor gestão dos insumos necessários à prestação do serviço público de promoção da saúde, tão essencial à população (PSES 153680/2023</w:t>
+            </w:r>
+            <w:r w:rsidR="00694B05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F8F5BE4" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:ind w:left="455"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69C52F8A" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Participação de consórcios</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CBDA8C2" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não será admitida a participação de consórcios.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78B05AA5" w14:textId="63A9315D" w:rsidR="002D3D3E" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Justificativa: A vedação quanto à participação de consórcio de empresas no presente procedimento licitatório não limitará a competitividade. A participação de consórcios é recomendável quando o objeto considerado for “de alta complexidade ou vulto”, o que não seria o caso dos objetos sob exame. A admissão de consórcio em objeto de baixa complexidade e de pequeno valor econômico atenta contra o princípio da competitividade, pois permitiria, com o aval da Administração Pública, a união de concorrentes que poderiam muito bem disputar entre si, violando, por via transversa, o princípio da competitividade, atingindo ainda a busca de condições vantajosas pela Administração</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08BDCA55" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="6CD7AFA6" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19190B90" w14:textId="77777777" w:rsidR="00694B05" w:rsidRPr="00E568F4" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="6EBF033B" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Participação de Cooperativa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70DD4D28" w14:textId="5472AB9F" w:rsidR="00694B05" w:rsidRPr="00E568F4" w:rsidRDefault="00694B05" w:rsidP="00694B05">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...54 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t>Não será admitida a participação de cooperativas. Justifica-se a vedação [preencher a justificativa pela vedação]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74E5DA0F" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...226 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30EB6C42" w14:textId="77777777" w:rsidR="00694B05" w:rsidRPr="00E568F4" w:rsidRDefault="00694B05" w:rsidP="00694B05">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E568F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -13422,51 +12946,50 @@
               <w:t>A participação de cooperativas observará, ainda, as seguintes condições:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C672BBE" w14:textId="77777777" w:rsidR="00694B05" w:rsidRPr="00E568F4" w:rsidRDefault="00694B05" w:rsidP="00694B05">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E568F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>a execução do objeto deverá ser compatível com a natureza jurídica da sociedade cooperativa e com os princípios da autogestão, da adesão voluntária, da autonomia e da participação econômica dos cooperados</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D05C727" w14:textId="77777777" w:rsidR="00694B05" w:rsidRPr="00E568F4" w:rsidRDefault="00694B05" w:rsidP="00694B05">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -13616,50 +13139,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A proposta deverá conter a descrição completa do item cotado, apresentando, no mínimo:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02E32073" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Apresentação</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> do produto </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E607E18" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -14111,133 +13635,142 @@
           </w:p>
           <w:p w14:paraId="472BB35B" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Sociedade empresária estrangeira: portaria de autorização de funcionamento no Brasil, publicada no Diário Oficial da União e arquivada na Junta Comercial da unidade federativa onde se localizar a filial, agência, sucursal ou estabelecimento, a qual será considerada como sua sede, conforme Instrução Normativa DREI/ME n.º 77, de 18 de março de 2020;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="728C841F" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sociedade simples: inscrição do ato constitutivo no Registro Civil de Pessoas Jurídicas do local de sua sede, acompanhada de documento comprobatório de seus administradores;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13B57FD7" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Filial, sucursal ou agência de sociedade simples ou empresária: inscrição do ato constitutivo da filial, sucursal ou agência da sociedade simples ou empresária, respectivamente, no Registro Civil das Pessoas Jurídicas ou no Registro Público de Empresas Mercantis onde opera, com averbação no Registro onde tem sede a matriz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34F62835" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociedade cooperativa: ata de fundação e estatuto social, com a ata da assembleia que o aprovou, devidamente arquivado na Junta Comercial ou </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Sociedade empresária estrangeira: portaria de autorização de funcionamento no Brasil, publicada no Diário Oficial da União e arquivada na Junta Comercial da unidade federativa onde se localizar a filial, agência, sucursal ou estabelecimento, a qual será considerada como sua sede, conforme Instrução Normativa DREI/ME n.º 77, de 18 de março de 2020;</w:t>
-[...80 lines deleted...]
-              <w:t>Sociedade cooperativa: ata de fundação e estatuto social, com a ata da assembleia que o aprovou, devidamente arquivado na Junta Comercial ou inscrito no Registro Civil das Pessoas Jurídicas da respectiva sede, além do registro de que trata o art. 107 da Lei n.º 5.764, de 16 de dezembro 1971;</w:t>
+              <w:t>inscrito no Registro Civil das Pessoas Jurídicas da respectiva sede, além do registro de que trata o art. 107 da Lei n.º 5.764, de 16 de dezembro 1971;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62714F92" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -14808,88 +14341,85 @@
               </w:rPr>
               <w:t xml:space="preserve">exigências demasiadas poderão prejudicar a competitividade da licitação e ofender ao disposto no </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="004F34A8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>art. 37, XXI, da Constituição Federal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">, o qual preceitua que “o processo de licitação pública... somente permitirá as exigências de qualificação técnica e econômica indispensáveis à garantia do cumprimento das obrigações”. A Administração deve examinar, diante do caso concreto, se o objeto da contratação demanda a exigência de todos os requisitos de qualificação técnica apresentados neste modelo, levando em consideração o vulto, a complexidade e a essencialidade do objeto, bem como os riscos decorrentes de sua paralisação em função da eventual incapacidade técnica da contratada em suportar os deveres contratuais. Nesse sentido, </w:t>
+              <w:t xml:space="preserve">, o qual preceitua que “o processo de licitação pública... somente permitirá as exigências de qualificação técnica e econômica indispensáveis à garantia do cumprimento das obrigações”. A Administração deve examinar, diante do caso concreto, se </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F34A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">o objeto da contratação demanda a exigência de todos os requisitos de qualificação técnica apresentados neste modelo, levando em consideração o vulto, a complexidade e a essencialidade do objeto, bem como os riscos decorrentes de sua paralisação em função da eventual incapacidade técnica da contratada em suportar os deveres contratuais. Nesse sentido, </w:t>
             </w:r>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">os itens a seguir que sejam desnecessários ou impertinentes para comprovar a capacidade para execução do futuro contrato devem ser </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>os itens a seguir que sejam desnecessários ou impertinentes para comprovar a capacidade para execução do futuro contrato devem ser suprimidos</w:t>
+            </w:r>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>suprimidos</w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>..</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="13EBED17" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRPr="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5CF34AE5" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRPr="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
@@ -15146,62 +14676,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A3CB15A" w14:textId="372ABE8A" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota explicativa: a exigência de registro ou inscrição em entidade profissional somente deve ser formulada quando, por determinação legal, o exercício de determinada atividade afeta ao objeto contratual esteja sujeita à fiscalização da entidade profissional competente, a ser indicada expressamente no dispositivo. Quando não existir determinação legal atrelando o exercício de determinada atividade ao correspondente conselho de fiscalização profissional, </w:t>
-[...10 lines deleted...]
-              <w:t>a exigência de registro ou inscrição, para fim de habilitação, torna-se inaplicável. Nessas situações, o referido subitem deve ser excluído</w:t>
+              <w:t>Nota explicativa: a exigência de registro ou inscrição em entidade profissional somente deve ser formulada quando, por determinação legal, o exercício de determinada atividade afeta ao objeto contratual esteja sujeita à fiscalização da entidade profissional competente, a ser indicada expressamente no dispositivo. Quando não existir determinação legal atrelando o exercício de determinada atividade ao correspondente conselho de fiscalização profissional, a exigência de registro ou inscrição, para fim de habilitação, torna-se inaplicável. Nessas situações, o referido subitem deve ser excluído</w:t>
             </w:r>
             <w:r w:rsidR="00B71344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DDC7FE2" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="656CA0AF" w14:textId="55BD94F1" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8">
@@ -15273,51 +14792,61 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="3EA6F4F3" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRDefault="004F34A8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="5"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="936"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>**Indicar, de forma objetiva, a experiência prévia mínima que deverá ser comprovada por meio de atestado de capacidade técnica, limitada às parcelas de maior relevância ou de maior valor significativo do objeto da contratação (por exemplo: fornecimento do bem, execução de instalação, montagem de equipamentos etc.), bem como os respectivos quantitativos mínimos, observado o limite de até 50% do quantitativo total da parcela de maior relevância</w:t>
+              <w:t xml:space="preserve">**Indicar, de forma objetiva, a experiência prévia mínima que deverá ser comprovada por meio de atestado de capacidade técnica, limitada às parcelas de maior relevância ou de maior valor significativo do objeto da contratação (por exemplo: fornecimento do </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>bem, execução de instalação, montagem de equipamentos etc.), bem como os respectivos quantitativos mínimos, observado o limite de até 50% do quantitativo total da parcela de maior relevância</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69A68D92" w14:textId="053CC16B" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="5"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="936"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
@@ -15617,65 +15146,51 @@
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">De qualquer forma, </w:t>
             </w:r>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">é absolutamente fundamental que a exigência seja totalmente objetiva e específica, indicando exatamente qual a experiência prévia exigida (por </w:t>
-[...13 lines deleted...]
-              <w:t>exemplo: fornecimento do bem e seus quantitativos precisos, instalação ou montagem de equipamento etc.) para evitar dúvidas na hora da habilitação, que podem vir a comprometer o objetivo da licitação, de formalizar a contratação</w:t>
+              <w:t>é absolutamente fundamental que a exigência seja totalmente objetiva e específica, indicando exatamente qual a experiência prévia exigida (por exemplo: fornecimento do bem e seus quantitativos precisos, instalação ou montagem de equipamento etc.) para evitar dúvidas na hora da habilitação, que podem vir a comprometer o objetivo da licitação, de formalizar a contratação</w:t>
             </w:r>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="640D6FFD" w14:textId="6473573C" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F34A8">
@@ -15686,180 +15201,169 @@
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">Conforme </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="004F34A8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>§ 2º do art. 67 da Lei n.º 14.133/2021</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">, “será admitida a exigência de atestados com quantidades mínimas de até 50% (cinquenta por cento) das parcelas de que trata o referido parágrafo, vedadas limitações de tempo e de locais específicos relativas aos atestados”. Além disso, registre-se que só é possível a exigência de atestado quanto às parcelas de maior relevância técnica ou de valor significativo, entendidas como de valor significativo as </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="004F34A8">
+              <w:t>, “será admitida a exigência de atestados com quantidades mínimas de até 50% (cinquenta por cento) das parcelas de que trata o referido parágrafo, vedadas limitações de tempo e de locais específicos relativas aos atestados”. Além disso, registre-se que só é possível a exigência de atestado quanto às parcelas de maior relevância técnica ou de valor significativo, entendidas como de valor significativo as parcelas  que possuem valor individual igual ou superior a 4% do valor total estimado da contratação (art. 67, §1º</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>parcelas  que</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="004F34A8">
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37E67855" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve"> possuem valor individual igual ou superior a 4% do valor total estimado da contratação (art. 67, §1º</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B71344">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="728E1FF6" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prova do atendimento aos seguintes requisitos previstos em lei especial.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="516D2584" w14:textId="1FA31F0F" w:rsidR="002D3D3E" w:rsidRPr="004F34A8" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="791"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (indicar requisito e o respectivo dispositivo de lei)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FEB558B" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
+            <w:pPr>
+              <w:ind w:left="2232"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63450A40" w14:textId="28A2807E" w:rsidR="002D3D3E" w:rsidRPr="003E619A" w:rsidRDefault="003E619A" w:rsidP="003E619A">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>).</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003E619A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-            </w:pPr>
-[...66 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve">Nota explicativa: eventuais requisitos de qualificação técnica previstos em lei específica e que incidam sobre a atividade objeto da contratação, deverão ser indicados no item </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E619A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:t>Nota explicativa: eventuais requisitos de qualificação técnica previstos em lei específica e que incidam sobre a atividade objeto da contratação, deverão ser indicados no item 8.8.1.26</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>8.8.1.26</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
             <w:r w:rsidRPr="003E619A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">, com fundamento no art. 67, IV, da </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidRPr="003E619A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
@@ -16267,51 +15771,50 @@
               </w:rPr>
               <w:t>; e</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="402862EB" w14:textId="08E8E6AD" w:rsidR="00332FB7" w:rsidRDefault="00332FB7" w:rsidP="00332FB7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="5"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332FB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>última auditoria contábil-financeira da cooperativa, conforme dispõe o art. 112 da Lei n. 5.764, de 1971, ou uma declaração, sob as penas da lei, de que tal auditoria não foi exigida pelo órgão fiscalizador</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AA71629" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="270A05BA" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
@@ -16506,50 +16009,51 @@
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E5420D6" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>O custo estimado total da contratação e dos custos unitários, em sendo o caso, constam no(s) seguinte(s) documento(s) anexo(s): Documento de Instrução de Pesquisa de Preços (ANEXO II), a Planilha de Pesquisa de Preços (ANEXO IV) e seus Documentos Complementares (ANEXO III) e Relação de Compras Orçamento (ANEXO V.b).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C7C6C55" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D3E" w14:paraId="6A2B98E6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
           </w:tcPr>
           <w:p w14:paraId="6323A987" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
@@ -17216,51 +16720,50 @@
             </w:tblGrid>
             <w:tr w:rsidR="00F057CE" w14:paraId="2F790DBF" w14:textId="77777777" w:rsidTr="00C11121">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3142" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="10BEEB8D" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Nome</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1981" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="075F337A" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
@@ -17562,52 +17065,56 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>A validade deste documento está condicionada à(s) assinatura(s) digital(is) no Sistema de Gestão de Processos Eletrônicos (SGPe)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="284FFB56" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002D3D3E">
-      <w:headerReference w:type="default" r:id="rId19"/>
-      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="even" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="even" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:headerReference w:type="first" r:id="rId23"/>
+      <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="70064A07" w14:textId="77777777" w:rsidR="00B71344" w:rsidRDefault="00B71344">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="51E086B0" w14:textId="77777777" w:rsidR="00B71344" w:rsidRDefault="00B71344">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -17694,92 +17201,138 @@
   <w:font w:name="Lucida Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1239CDC9" w14:textId="010FF346" w:rsidR="003E619A" w:rsidRPr="003E619A" w:rsidRDefault="003E619A" w:rsidP="003E619A">
+  <w:p w14:paraId="129E7F46" w14:textId="77777777" w:rsidR="00B77F68" w:rsidRDefault="00B77F68">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1239CDC9" w14:textId="213D8445" w:rsidR="003E619A" w:rsidRPr="003E619A" w:rsidRDefault="003E619A" w:rsidP="003E619A">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003E619A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Versão atualizada em julho 2026</w:t>
+      <w:t xml:space="preserve">Versão atualizada em </w:t>
     </w:r>
+    <w:r w:rsidR="00B77F68">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>agosto</w:t>
+    </w:r>
+    <w:r w:rsidRPr="003E619A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="38C7219F" w14:textId="77777777" w:rsidR="00B77F68" w:rsidRDefault="00B77F68">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="56F81E69" w14:textId="77777777" w:rsidR="00B71344" w:rsidRDefault="00B71344">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0F5719CE" w14:textId="77777777" w:rsidR="00B71344" w:rsidRDefault="00B71344">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0545EC55" w14:textId="77777777" w:rsidR="00B77F68" w:rsidRDefault="00B77F68">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1325"/>
       <w:gridCol w:w="8521"/>
     </w:tblGrid>
     <w:tr w:rsidR="002D3D3E" w14:paraId="07D4B977" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="847"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1325" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="1563F6F3" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:right="-250"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -17913,50 +17466,60 @@
           </w:r>
         </w:p>
         <w:p w14:paraId="2834ACC5" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
           <w:pPr>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>DIRETORIA DE PLANEJAMENTO E GESTÃO DE COMPRAS</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="06DBD10B" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="49BC7CC0" w14:textId="77777777" w:rsidR="00B77F68" w:rsidRDefault="00B77F68">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="557D6DFC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="557D6DFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Commarcadores5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
@@ -18226,169 +17789,172 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0093061C"/>
     <w:rsid w:val="00000E11"/>
     <w:rsid w:val="00006D2D"/>
     <w:rsid w:val="000467FE"/>
     <w:rsid w:val="0009267B"/>
     <w:rsid w:val="000C5C9F"/>
     <w:rsid w:val="0018695B"/>
     <w:rsid w:val="001B1927"/>
+    <w:rsid w:val="00246378"/>
     <w:rsid w:val="002807AB"/>
     <w:rsid w:val="00291856"/>
     <w:rsid w:val="002C35BA"/>
     <w:rsid w:val="002D3D3E"/>
     <w:rsid w:val="00332FB7"/>
     <w:rsid w:val="00342AD1"/>
     <w:rsid w:val="003917CB"/>
     <w:rsid w:val="003B3D34"/>
     <w:rsid w:val="003E619A"/>
     <w:rsid w:val="003E66C8"/>
     <w:rsid w:val="003F7499"/>
     <w:rsid w:val="004271C0"/>
     <w:rsid w:val="004F34A8"/>
     <w:rsid w:val="005064CC"/>
     <w:rsid w:val="00525738"/>
     <w:rsid w:val="00581234"/>
     <w:rsid w:val="006252D4"/>
     <w:rsid w:val="006479E7"/>
     <w:rsid w:val="006619C9"/>
     <w:rsid w:val="00694B05"/>
     <w:rsid w:val="006F1188"/>
     <w:rsid w:val="00723429"/>
     <w:rsid w:val="007256F2"/>
+    <w:rsid w:val="00742556"/>
     <w:rsid w:val="007568ED"/>
+    <w:rsid w:val="00767443"/>
     <w:rsid w:val="007C537A"/>
     <w:rsid w:val="008126B5"/>
     <w:rsid w:val="00844DE9"/>
     <w:rsid w:val="008604AC"/>
     <w:rsid w:val="00884A17"/>
     <w:rsid w:val="008B5508"/>
     <w:rsid w:val="008C4767"/>
     <w:rsid w:val="0093061C"/>
     <w:rsid w:val="00936716"/>
     <w:rsid w:val="00975925"/>
     <w:rsid w:val="009A0C32"/>
     <w:rsid w:val="009C6643"/>
     <w:rsid w:val="00A06DE5"/>
     <w:rsid w:val="00A823C2"/>
     <w:rsid w:val="00AA4B45"/>
     <w:rsid w:val="00AA6234"/>
     <w:rsid w:val="00AF4685"/>
     <w:rsid w:val="00B0038B"/>
     <w:rsid w:val="00B02789"/>
     <w:rsid w:val="00B05B9E"/>
     <w:rsid w:val="00B4065A"/>
     <w:rsid w:val="00B54875"/>
     <w:rsid w:val="00B71344"/>
+    <w:rsid w:val="00B77F68"/>
     <w:rsid w:val="00BA1F0F"/>
     <w:rsid w:val="00BF74A0"/>
     <w:rsid w:val="00C53CC9"/>
     <w:rsid w:val="00D4344F"/>
     <w:rsid w:val="00DB4FBC"/>
     <w:rsid w:val="00DC4794"/>
     <w:rsid w:val="00DD07A8"/>
     <w:rsid w:val="00DF6942"/>
     <w:rsid w:val="00E21F8E"/>
     <w:rsid w:val="00E81801"/>
     <w:rsid w:val="00E94ADB"/>
     <w:rsid w:val="00EA549A"/>
     <w:rsid w:val="00ED0693"/>
     <w:rsid w:val="00F009CA"/>
     <w:rsid w:val="00F057CE"/>
     <w:rsid w:val="00F16432"/>
     <w:rsid w:val="00F3036C"/>
     <w:rsid w:val="00FB33C1"/>
     <w:rsid w:val="00FF5F32"/>
     <w:rsid w:val="1F1611DE"/>
     <w:rsid w:val="7A924BF5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="375E46C6"/>
   <w15:docId w15:val="{6FD0CCF8-37C1-4AC9-BDFA-9439CBD4D4CE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Ecofont_Spranq_eco_Sans" w:eastAsia="Ecofont_Spranq_eco_Sans" w:hAnsi="Ecofont_Spranq_eco_Sans" w:cs="Ecofont_Spranq_eco_Sans"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -18878,50 +18444,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="243F61"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Forte">
     <w:name w:val="Strong"/>
@@ -20585,58 +20152,113 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="MenoPendente">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004F34A8"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="668872219">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="737172053">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="840202389">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1229076838">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://antigo.anvisa.gov.br/documents/10181/2718376/RDC_16_2014_COMP.pdf/542cc137-b331-4596-9c87-7426c0ae77b7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/leis/l6360.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://antigo.anvisa.gov.br/documents/10181/2718376/RDC_16_2014_COMP.pdf/542cc137-b331-4596-9c87-7426c0ae77b7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/leis/l6360.htm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -20925,106 +20547,106 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhLOxHYz+gkLNGgWUJh9oLhlrb+Mg==">CgMxLjAyDmguc2ZmbGlwbXloYTB4Mg9pZC53bzMxNDVyNml4OHgyD2lkLnpiZTFmYWhhaHRlczIPaWQuN25jN3dnZXV1dGwyMg5oLmEyamsyZ3Z0NzU0eTIOaC44cHZzbnJoOHluZ2oyDmgudDI5a3JzdWNib252Mg5oLjNrdmt0em5ubGloeTIOaC5zdzB0bDRkeGd4c2syDmgubWR5ZGpucTc4d281Mg5oLmtyN2Z6Z2xpMnhrdjIOaC5wbmY2dmYxcmhiZDcyDmguNHp3YTV2YmVtcjc2Mg5oLm85a2U3b2c1ODAxdjIOaC4xdnhzODhiZTZ4N3UyDGgudnYxc3Bjdng4ejIOaC51ZnJlYWgyYXFnY3gyDmgucjZtdzJtbnM3dDQ5Mg5oLnh0c3l2a2ZjYmE2bTIOaC5vZ3V5eThyaXRqMDMyDmgudDRjY3ZjN2hwbWIwMg5oLnh6bWpub3NvamVwYTIOaC5kazE3d2h2OWlycWMyDmguNGppNjhyMml0bXhhMg5oLmkydnVlbjVkb2MwMTIOaC53NThvYnNtdDgzdWYyDmguemlqZm9nY281bW4zMg5oLnZyOXcwaHV5aW1lejIOaC50bGttcm02Y2IxZmgyDmguZG9sb3k2dTdxd2w2Mg5oLjU0d284MTFhZmdneTIOaC5zYWhueGNwZG9wd2oyDmguNW5kOXE4ZTdtMzIzOAByITFnM3phTHh0VzRSUElNTFhhbThqTjhVcEU3REE0QnFPOA==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA3067A8-7D03-43DF-A03B-3052CFB1CBE5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA3067A8-7D03-43DF-A03B-3052CFB1CBE5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>26</Pages>
-  <Words>11294</Words>
-  <Characters>60990</Characters>
+  <Words>11285</Words>
+  <Characters>60939</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>508</Lines>
+  <Lines>507</Lines>
   <Paragraphs>144</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>72140</CharactersWithSpaces>
+  <CharactersWithSpaces>72080</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sabrina Hoffmann Vilvert</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010082281FE09FF7E246B4A010428826EACD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOTemplateDocerSaveRecord">
     <vt:lpwstr>eyJoZGlkIjoiMmNmMWY2N2E0MzMxZWRhNzY2NzkzNDkzZjMwMTFiYTUifQ==</vt:lpwstr>
   </property>