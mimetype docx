--- v2 (2026-08-25)
+++ v3 (2026-09-15)
@@ -1,42 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="58A15380" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
@@ -1193,81 +1197,59 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Registro de preços para futura e eventual aquisição de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(descrever o objeto.)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, nos termos do ANEXO I (Requisição SCCD Nº </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>xxxx</w:t>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>xxxx/xxxx</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>), conforme condições e exigências estabelecidas neste termo de referência:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01F227B3" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="41E9BD44" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
             <w:pPr>
               <w:numPr>
@@ -2807,350 +2789,272 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A apresentação das amostras, quando exigida, deverá ocorrer no prazo de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>xx</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>xx (xxxx) dias úteis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> O prazo poderá ser prorrogado uma única vez, por igual período, desde que a solicitação seja encaminhada exclusivamente pelo e-mail </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>central-pregao@sea.sc.gov.br</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, dentro do prazo original, contendo justificativa formal, e haja anuência expressa da Equipe Técnica, as amostras devem ser entregues na </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>xxxx</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>xxxxxxxxxxxxxxx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a não entrega das amostras no prazo estabelecido implicará na desclassificação da proposta</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3251">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D127C3F" w14:textId="28F2772C" w:rsidR="00CD02B9" w:rsidRDefault="00C902B0" w:rsidP="00150F06">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A apresentação das amostras, quando exigida, ocorrerá na quantidade de </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>) dias úteis</w:t>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> O prazo poderá ser prorrogado uma única vez, por igual período, desde que a solicitação seja encaminhada exclusivamente pelo e-mail </w:t>
+              <w:t>cada item</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> solicitado, as amostras deverão estar identificadas com o número do pregão eletrônico, a razão social, CNPJ, telefone e e-mail da licitante e a identificação do conteúdo da amostra;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="120412C6" w14:textId="11982347" w:rsidR="00FA6F66" w:rsidRPr="003F4864" w:rsidRDefault="00C902B0" w:rsidP="00150F06">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informações sobre a análise e acompanhamento pelos interessados das amostras enviadas poderão ser obtidas diretamente com a unidade técnica responsável através do </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>central-pregao@sea.sc.gov.br</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>telefone xxxxxx ou e-mail xxxxxx</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6F66" w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="148E19A9" w14:textId="3FDBD7BD" w:rsidR="003F4864" w:rsidRPr="00FA6F66" w:rsidRDefault="003F4864" w:rsidP="00150F06">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Será desclassificada no item/lote específico a proposta da licitante que não atender à convocação formal para apresentação de amostra e/ou documentação adicional, apresentar amostra fora das especificações técnicas previstas no Anexo I do edital de licitação, deixar de apresentar amostra, quando exigida, apresentar amostra fora do prazo exigido no item </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FF0000"/>
-[...206 lines deleted...]
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.3.2.2.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> e/ou   apresentar documentação em desconformidade com os requisitos do edital ou da legislação aplicável</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="292B4A59" w14:textId="741F9606" w:rsidR="00CD02B9" w:rsidRPr="00D9599C" w:rsidRDefault="00FA6F66" w:rsidP="00C902B0">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3342,61 +3246,59 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="2AF4D16E" w14:textId="17439611" w:rsidR="00FA6F66" w:rsidRDefault="00FA6F66" w:rsidP="00FA6F66">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA6F66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">As amostras que não necessitarem ser retidas para posterior conferência, bem como aquelas rejeitadas, poderá ser retiradas pela licitante na </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00440CFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xxxxxxxxxxxx</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FA6F66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, no prazo máximo de 30 (trinta) dias, contados da divulgação do resultado final da licitação, mediante prévio agendamento.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30B41DDE" w14:textId="77E061DB" w:rsidR="00FA6F66" w:rsidRDefault="00440CFA" w:rsidP="00440CFA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440CFA">
@@ -3801,71 +3703,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Não é admitida a subcontratação do objeto principal, exceto as atividades </w:t>
             </w:r>
             <w:r w:rsidR="00C54866" w:rsidRPr="00967948">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>acessórias ou complementares</w:t>
             </w:r>
             <w:r w:rsidR="00C54866" w:rsidRPr="00967948">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> vinculadas ao fornecimento do objeto [</w:t>
-[...19 lines deleted...]
-              <w:t>: transporte, instalação, montagem, treinamento ou assistência técnica], sem prejuízo da responsabilidade integral da contratada pela execução contratual</w:t>
+              <w:t xml:space="preserve"> vinculadas ao fornecimento do objeto [ex: transporte, instalação, montagem, treinamento ou assistência técnica], sem prejuízo da responsabilidade integral da contratada pela execução contratual</w:t>
             </w:r>
             <w:r w:rsidR="00C54866">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77F02467" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:ind w:left="594"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52B18485" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
@@ -3903,71 +3785,51 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CD50F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Não há exigência de garantia da contratação prevista nos </w:t>
-[...19 lines deleted...]
-              <w:t>. 96 e seguintes da Lei n.º 14.133/2021</w:t>
+              <w:t>Não há exigência de garantia da contratação prevista nos arts. 96 e seguintes da Lei n.º 14.133/2021</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B521E46" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3998,71 +3860,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Será exigida</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">garantia da contratação prevista nos </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">. 96 e seguintes da Lei n.º 14.133/2021, com valor de </w:t>
+              <w:t xml:space="preserve">garantia da contratação prevista nos arts. 96 e seguintes da Lei n.º 14.133/2021, com valor de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">*** (***) (indicar percentual em numeral e por extenso) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>do valor inicial do contrato, conforme condições descritas no edital ou no termo do contrato.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1314B2E4" w14:textId="31C08C92" w:rsidR="00A35062" w:rsidRDefault="003A021C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
@@ -6983,70 +6825,70 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>art. 6º, XXIII, alínea f, da Lei n.º 14.133/2021</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD02B9" w14:paraId="5E3D7357" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F45A863" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00E07052">
+          <w:p w14:paraId="3F45A863" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Indicação de gestor e de fiscal(is) do contrato ou da ata de registro de preços</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E59B6AD" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00E07052">
+          <w:p w14:paraId="6E59B6AD" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="13" w:name="_heading=h.t4ccvc7hpmb0" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="13"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -7823,202 +7665,202 @@
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="612A3647" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B71212E" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2E129DF4" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00E07052">
+          <w:p w14:paraId="2E129DF4" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Condições gerais do modelo de gestão</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B4274FB" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00E07052">
+          <w:p w14:paraId="1B4274FB" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> O contrato deverá ser executado fielmente pelas partes, de acordo com as cláusulas avençadas e as normas da Lei n.º 14.133/2021, e cada parte responderá pelas consequências de sua inexecução total ou parcial.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F8E84C4" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00E07052">
+          <w:p w14:paraId="5F8E84C4" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Em caso de impedimento, ordem de paralisação ou suspensão do contrato, o cronograma de execução será prorrogado automaticamente pelo tempo correspondente, anotadas tais circunstâncias mediante simples apostila.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79884D42" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00E07052">
+          <w:p w14:paraId="79884D42" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> As comunicações entre o órgão ou entidade e o contratado devem ser realizadas por escrito sempre que o ato exigir tal formalidade, admitindo-se o uso de mensagem eletrônica para esse fim.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D08D90E" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00E07052">
+          <w:p w14:paraId="7D08D90E" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> O órgão ou entidade poderá convocar representante da empresa para adoção de providências que devam ser cumpridas de imediato.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="577BE67F" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00E07052">
+          <w:p w14:paraId="577BE67F" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Após a assinatura do termo do contrato ou instrumento equivalente, o órgão ou entidade poderá convocar o representante da empresa contratada para reunião inicial para </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>apresentação do plano de fiscalização, que conterá informações acerca das obrigações contratuais, dos mecanismos de fiscalização, das estratégias para execução do objeto, do método de aferição dos resultados e das sanções aplicáveis, dentre outros.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47466C14" w14:textId="583E6917" w:rsidR="00CD02B9" w:rsidRPr="00CF7420" w:rsidRDefault="00AD3251" w:rsidP="00E07052">
+          <w:p w14:paraId="47466C14" w14:textId="583E6917" w:rsidR="00CD02B9" w:rsidRPr="00CF7420" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF7420">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CF7420" w:rsidRPr="00CF7420">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -8034,5191 +7876,4638 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>pelos respectivos substitutos</w:t>
             </w:r>
             <w:r w:rsidR="00CF7420" w:rsidRPr="00CF7420">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (art. 117, caput, da Lei n.º 14.133/2021).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73AD2237" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="540687D9" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00E07052">
+          <w:p w14:paraId="63B7EF3C" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gestor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B925801" w14:textId="63625BDF" w:rsidR="00AB03F4" w:rsidRPr="00AB03F4" w:rsidRDefault="00EF0BB3" w:rsidP="00E07052">
+          <w:p w14:paraId="2261BA13" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="14" w:name="_heading=h.dk17whv9irqc" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkStart w:id="14" w:name="_heading=h.dk17whv9irqc"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A gestão do Contrato ou da Ata de Registro de Preços será exercida pela unidade gerenciadora, podendo, quando necessário, ser realizada de forma descentralizada por meio de gestores e fiscais setoriais designados pelas unidades participantes</w:t>
             </w:r>
-            <w:r w:rsidR="00AB03F4">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19967104" w14:textId="0EB8B510" w:rsidR="00CD02B9" w:rsidRDefault="002176D9" w:rsidP="00E07052">
+          <w:p w14:paraId="1A2C2640" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Incumbe e compete ao gestor do contrato ou da ata de registro de preços</w:t>
             </w:r>
-            <w:r w:rsidR="00AD3251">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="633A0A34" w14:textId="657C065D" w:rsidR="00CD02B9" w:rsidRDefault="002176D9" w:rsidP="00E07052">
+          <w:p w14:paraId="2AC41355" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>gerenciar, monitorar e acompanhar a execução da ARP centralizada, inclusive por meio do fiscal da ARP centralizada e dos gestores e fiscais setoriais, quando houver, apurando eventuais descumprimentos</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00AD3251">
+              <w:t>iniciar, instruir, manifestar-se e submeter à autoridade competente para decisão os procedimentos relativos a</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="50885B72" w14:textId="0C683A2F" w:rsidR="00AB03F4" w:rsidRPr="00AB03F4" w:rsidRDefault="00AB03F4" w:rsidP="00E07052">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F26728E" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a) prorrogação e suspensão de prazo; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="410580C9" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b) alterações qualitativas e quantitativas; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B2A78A3" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c) revisão, reequilíbrio e repactuação dos preços registrados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7762C1FB" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>d) processo administrativo sancionador; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22B89FF0" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e) recomendação de abertura de processo licitatório, quando for o caso; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FDC8771" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>f) quaisquer outros atos e procedimentos que impliquem a celebração de termo aditivo, apostilamento ou qualquer outro registro;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A44B7F0" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>g) cancelamento de ARP e extinção do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="695173BC" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>h) apuração e restituição de danos, prejuízos e indenizações à Administração Pública;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74D1F5AB" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="158CD19A" w14:textId="629E4648" w:rsidR="00AB03F4" w:rsidRPr="00AB03F4" w:rsidRDefault="00AB03F4" w:rsidP="00E07052">
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar, orientar e supervisionar a atuação dos fiscais do contrato ou da ARP, promovendo a integração das informações necessárias à adequada execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39EC3B47" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="4"/>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="6CFB2579" w14:textId="70FA1968" w:rsidR="00AB03F4" w:rsidRPr="00AB03F4" w:rsidRDefault="00AB03F4" w:rsidP="00E07052">
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a execução orçamentária e financeira da contratação, adotando as providências necessárias para assegurar a disponibilidade de recursos durante toda a vigência contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36AAF2DA" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="4"/>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="45ADAA1A" w14:textId="61F1E221" w:rsidR="00AB03F4" w:rsidRPr="00AB03F4" w:rsidRDefault="00AB03F4" w:rsidP="00E07052">
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter controle atualizado e acompanhar os saldos de empenhos e dos pagamentos efetuados, evitando a realização de serviço ou fornecimento sem prévio empenho;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="573369CA" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="4"/>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="177D0526" w14:textId="49A4B48F" w:rsidR="00AB03F4" w:rsidRPr="00AB03F4" w:rsidRDefault="00AB03F4" w:rsidP="00E07052">
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">realizar o controle do valor e atualização das garantias e informar a unidade de contabilidade e finanças para os devidos registros; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A6E46FE" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="4"/>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4EAFB873" w14:textId="1595CBDF" w:rsidR="00AB03F4" w:rsidRPr="00AB03F4" w:rsidRDefault="00AB03F4" w:rsidP="00E07052">
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a manutenção, pelo contratado, das condições estabelecidas no edital e contrato e das exigências legais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23A66B99" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="4"/>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="2EBAF0F8" w14:textId="2A78BED3" w:rsidR="00AB03F4" w:rsidRPr="00AB03F4" w:rsidRDefault="00AB03F4" w:rsidP="00E07052">
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">promover o encaminhamento da documentação necessária à liquidação e ao pagamento, após o atesto da execução pelo fiscal do contrato, quando exigido; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="427A8095" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="4"/>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="753D75A6" w14:textId="63EDA90C" w:rsidR="00AB03F4" w:rsidRPr="00AB03F4" w:rsidRDefault="00AB03F4" w:rsidP="00E07052">
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">promover, quando couber, reunião inicial para apresentação do modelo de gestão, após a assinatura do contrato; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70A3B037" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="4"/>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">requerer auxílio às áreas competentes em caso de dúvidas técnicas, administrativas ou jurídicas; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52AC10E3" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">manter atualizadas as estimativas de consumo, tanto para apurar a suficiência do saldo até o término do contrato como para orientar as futuras contratações; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E10A550" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a execução do Plano de Fiscalização, quando houver, bem como monitorar os riscos identificados na fase de planejamento da contratação, propondo medidas preventivas e corretivas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FA2C787" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>consolidar as informações produzidas pelos fiscais, promovendo o acompanhamento sistemático da execução contratual e registrando as ocorrências relevantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32CD5B3D" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>formalizar as comunicações oficiais com a contratada relativas à gestão administrativa do contrato, ressalvadas as atribuições específicas do fiscal;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B31FACC" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar o cumprimento das determinações decorrentes de notificações, glosas, sanções administrativas e demais medidas adotadas durante a execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="176F0A1A" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> elaborar relatório conclusivo da execução contratual ou da ARP, contendo avaliação do desempenho da contratada, das ocorrências registradas, das medidas adotadas e das recomendações para futuras contratações;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19E33E72" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>propor à autoridade competente medidas destinadas ao aperfeiçoamento da execução contratual, à mitigação de riscos e à prevenção da reincidência de falhas verificadas durante a execução;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DDF5B54" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">receber definitivamente aquisições, obras ou serviços sob sua responsabilidade; e </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CBF7D08" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF0BB3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>qualquer outra que se faça necessária ao desempenho da atividade de gestão</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>conduzir os procedimentos relativos a eventuais renegociações dos preços registrados e, quando necessário, lavrar os termos aditivos da ARP centralizada;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="767AF162" w14:textId="77777777" w:rsidR="00EF0BB3" w:rsidRPr="00EF0BB3" w:rsidRDefault="00EF0BB3" w:rsidP="00E07052">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="192C7BBE" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A93E7B6" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>Nota explicativa: as competências indicadas nos itens 6.3.2.1 a 6.3.2.18 constam na instrução Normativa n.º 07/2026 da SEA e no Decreto 1.561/2026 e somente devem ser suprimidas ou alteradas no caso de alteração ou revogação da IN. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="772D1A17" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="184ED08E" w14:textId="5E006994" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>Nota explicativa: quando necessário ou pertinente descrever a partir do item 6.3.2.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE645A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> incumbências e competências específicas do gestor do contrato ou ata em decorrência do objeto contratado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22A39627" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78C42357" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="15" w:name="_heading=h.w58obsmt83uf"/>
+            <w:bookmarkEnd w:id="15"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fiscal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="178CC442" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A fiscalização do Contrato ou da Ata de Registro de Preços caberá à unidade gerenciadora, podendo ser exercida de forma descentralizada por meio de fiscais setoriais designados pelas unidades participantes, observadas as competências previstas neste Termo de Referência</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E51D100" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Incumbe e compete ao Fiscal do Contrato/ARP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73CBA93D" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>identificar o objeto contratado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67288ADC" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conhecer as condições estabelecidas no contrato, na ARP, no edital e nas especificações técnicas para o recebimento do objeto;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="196403F3" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">praticar os atos necessários à verificação do fiel cumprimento das obrigações, exigindo as providências necessárias para tal fim; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CF83594" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar a conformidade da execução do objeto com as especificações técnicas, quantitativos, níveis mínimos de desempenho, indicadores de qualidade e demais requisitos previstos no edital, contrato ou ARP;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="492C405D" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">receber o objeto contratado, examinar e conferir notas fiscais, faturas ou documentos equivalentes e proceder ao atesto ou à certificação da despesa; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41AE0235" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>recusar produto ou serviço em desacordo com as condições fixadas em edital;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B977D9A" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>anotar em registro próprio todas as ocorrências relacionadas à execução do contrato, apontando o que for necessário para a regularização das faltas ou dos defeitos observados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DBA4854" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter organizado e atualizado o histórico da fiscalização, incluindo relatórios, fotografias, registros eletrônicos, notificações, comunicações e demais documentos produzidos durante a execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E7567A7" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">informar a seus superiores, em tempo hábil para a adoção das medidas convenientes, a situação que demandar decisão ou providência que ultrapasse sua competência; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="391640CB" w14:textId="422D2C12" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>comunicar imediatamente ao gestor toda situação que possa ocasionar risco à continuidade da execução contratual, prejuízo ao interesse público ou danos ao erário;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25C07E65" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fazer diligências à empresa contratada, se for o caso, adotando controles adequados e suficientes para registro destas ocorrências;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64BDA994" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exigir, por escrito, o refazimento ou correção, comunicando ao gestor do contrato nos casos de não atendimento ou quando as soluções ultrapassarem as suas competências;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B1F7824" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">notificar, por escrito, a contratada quanto ao não cumprimento das obrigações, fixando prazo para cumprimento ou apresentação de justificativa; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6150F410" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encaminhar ao gestor do contrato a solicitação de instauração de processo administrativo sancionador, contendo os registros das ocorrências, notificações, defesas e justificativas da contratada, bem como a documentação necessária;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79AFF4BB" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aceitar ou rejeitar, motivadamente, a indicação do preposto feita pela empresa contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E4CB1DA" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">manter contato com o preposto; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F4FE538" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">desempenhar suas atividades com autonomia e independência fiscalizatória, buscando as condições necessárias para o desempenho da função, comunicando ao gestor do contrato suas necessidades; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="071953EA" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">acompanhar sistematicamente a execução do contrato, mantendo registros das ocorrências e dos documentos relativos à fiscalização; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71B4DED1" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">manter os registros de confirmação de recebimento dos comunicados à contratada; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42D4FB93" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>elaborar relatórios periódicos de fiscalização, contendo a avaliação da execução contratual, as ocorrências verificadas, as providências adotadas e as recomendações encaminhadas ao gestor do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FC415C8" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assegurar o cumprimento do cronograma físico-financeiro;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2084A2A1" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encaminhar ao gestor do contrato, quando identificada a necessidade de modificação contratual, a respectiva proposta, acompanhada das devidas justificativas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B5FAF77" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conhecer os prazos de execução contratual e fornecer subsídios para as prorrogações, quando necessárias, ou manifestar-se contrariamente à prorrogação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40DB2BD1" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assegurar a presença dos documentos exigidos em contrato para fins de pagamento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="332CC49F" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar, quando cabível, a manutenção das condições de habilitação, regularidade fiscal, trabalhista e previdenciária exigidas contratualmente, comunicando ao gestor eventual irregularidade;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="577FDD7B" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>apontar, por meio de instrumentos de medição, a necessidade de glosas em notas fiscais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F6089BA" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar o cumprimento das garantias técnicas, prazos de garantia, assistência técnica e demais obrigações pós-entrega previstas contratualmente, quando aplicáveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1590A0CE" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscalizar o cumprimento das normas de segurança do trabalho, proteção ambiental, acessibilidade e demais exigências legais incidentes sobre a execução contratual, quando compatíveis com o objeto contratado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6875B874" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">solicitar auxílio às áreas técnicas, administrativas, jurídicas ou de controle, quando necessário; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07322E22" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar o cumprimento das determinações expedidas pelo gestor do contrato e informar sobre sua efetiva implementação; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B2088B9" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>conhecer os limites de sua atuação na atividade de fiscalização, bem como zelar pela estrita observância das cláusulas contratuais específicas e das normas internas aplicáveis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A29E7CB" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** outras incumbências e competências do fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54AE0E44" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34663765" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF0BB3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...10 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>A fi</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...1792 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">scalização poderá ser exercida por meio da fiscalização técnica, administrativa, </w:t>
             </w:r>
-            <w:r w:rsidRPr="007D787A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>setorial e pelo</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D787A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>público</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D787A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>usuário, conforme a dimensão e especificidades do</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D787A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>objeto e do órgão</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D787A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>ou da entidade. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B53BAA1" w14:textId="77777777" w:rsidR="007D787A" w:rsidRPr="007D787A" w:rsidRDefault="007D787A" w:rsidP="00E07052">
+          <w:p w14:paraId="5067FEB9" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D787A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Será facultada a contratação de terceiros para assistir ou subsidiar as atividades de</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D787A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>fiscalização do representante</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D787A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>da Administração Pública Estadual, observando-se</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D787A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>as seguintes</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D787A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>regras: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="462B8536" w14:textId="77777777" w:rsidR="007D787A" w:rsidRPr="007D787A" w:rsidRDefault="007D787A" w:rsidP="00E07052">
+          <w:p w14:paraId="40A3E1AA" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D787A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a empresa ou o profissional contratado nos termos do caput deste artigo assumirá responsabilidade civil objetiva pela veracidade e pela precisão das informações prestadas, firmará termo de compromisso de confidencialidade e não poderá exercer atribuição própria e exclusiva de fiscal de contrato; e</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41B74A10" w14:textId="478B97B3" w:rsidR="007D787A" w:rsidRPr="007D787A" w:rsidRDefault="007D787A" w:rsidP="00E07052">
+          <w:p w14:paraId="6A150428" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D787A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>a contratação de terceiros não eximirá o fiscal do contrato de responsabilidade, nos limites das informações recebidas do terceiro contratado</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="4D89500A" w14:textId="77777777" w:rsidR="00B33515" w:rsidRPr="00B33515" w:rsidRDefault="00B33515" w:rsidP="00B33515">
+              <w:t>a contratação de terceiros não eximirá o fiscal do contrato de responsabilidade, nos limites das informações recebidas do terceiro contratado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="434D64B9" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:ind w:left="1728"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27918CE6" w14:textId="77777777" w:rsidR="00B33515" w:rsidRPr="00EE0EE9" w:rsidRDefault="00B33515" w:rsidP="00B33515">
+          <w:p w14:paraId="0B1DE028" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0EE9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NO CASO DE COMPRAS COMPARTILHADAS:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15D70FF3" w14:textId="27D075CD" w:rsidR="00B33515" w:rsidRPr="00B33515" w:rsidRDefault="00B33515" w:rsidP="00B33515">
+          <w:p w14:paraId="142D14EF" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="768BA02F" w14:textId="77777777" w:rsidR="00B33515" w:rsidRPr="00B33515" w:rsidRDefault="00B33515" w:rsidP="00E07052">
+          <w:p w14:paraId="2088C35B" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A gestão e a fiscalização da Ata de Registro de Preços Compartilhada serão exercidas pela Unidade Gerenciadora, com o apoio dos gestores e fiscais setoriais designados pelos órgãos e entidades participantes, observadas as competências previstas neste Termo de Referência e na legislação aplicável</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>A gestão e a fiscalização da Ata de Registro de Preços Compartilhada serão exercidas pela Unidade Gerenciadora, com o apoio dos gestores e fiscais setoriais designados pelos órgãos e entidades participantes, observadas as competências previstas neste Termo de Referência e na legislação aplicável.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="658D3324" w14:textId="77777777" w:rsidR="00B33515" w:rsidRPr="00B33515" w:rsidRDefault="00B33515" w:rsidP="00E07052">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39BB4C2E" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Gestor da ARP Compartilhada da Unidade Gerenciadora</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Compete ao Gestor da ARP Compartilhada da Unidade Gerenciadora:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="74EFE6E2" w14:textId="77777777" w:rsidR="00B33515" w:rsidRPr="00B33515" w:rsidRDefault="00B33515" w:rsidP="00E07052">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61665D8C" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>comunicar às unidades participantes a disponibilidade da Ata de Registro de Preços Compartilhada;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="32796124" w14:textId="77777777" w:rsidR="00B33515" w:rsidRPr="00B33515" w:rsidRDefault="00B33515" w:rsidP="00E07052">
+              <w:t>coordenar administrativamente a execução da ARP compartilhada e do contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F1F9FB9" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>gerenciar a ARP Compartilhada e acompanhar o fluxo de contratação das unidades participantes;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7590716D" w14:textId="77777777" w:rsidR="00B33515" w:rsidRPr="00B33515" w:rsidRDefault="00B33515" w:rsidP="00E07052">
+              <w:t>acompanhar a execução das contratações realizadas pelos órgãos e entidades participantes, consolidando as informações encaminhadas pelos respectivos gestores setoriais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B3F4A34" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>monitorar e acompanhar a execução da ARP Compartilhada em âmbito estadual;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="415C4A26" w14:textId="77777777" w:rsidR="00B33515" w:rsidRPr="00B33515" w:rsidRDefault="00B33515" w:rsidP="00E07052">
+              <w:t>monitorar os saldos, a vigência e a utilização da ata, adotando as providências necessárias para sua adequada gestão;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="760EB076" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>conduzir os procedimentos relativos a renegociações dos preços registrados e, quando necessário, promover os ajustes da ARP Compartilhada;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0C956ED9" w14:textId="77777777" w:rsidR="00B33515" w:rsidRPr="00B33515" w:rsidRDefault="00B33515" w:rsidP="00E07052">
+              <w:t>promover a instrução dos processos relativos à alteração, revisão, reequilíbrio econômico-financeiro, prorrogação, cancelamento, extinção e demais atos de gestão da ata, submetendo-os à autoridade competente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C949D93" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>conduzir os procedimentos relativos às alterações quantitativas e qualitativas da ARP Compartilhada, incluindo substituição de marca, revisão de preços, acréscimos e supressões de quantitativos;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5BCA228B" w14:textId="77777777" w:rsidR="00B33515" w:rsidRPr="00B33515" w:rsidRDefault="00B33515" w:rsidP="00E07052">
+              <w:t>prestar orientação técnica aos gestores e fiscais setoriais quanto à execução das contratações decorrentes da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C6DC9DF" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>analisar pedidos de adesão e remanejamento de quantitativos entre unidades participantes;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="749C12AC" w14:textId="77777777" w:rsidR="00B33515" w:rsidRPr="00B33515" w:rsidRDefault="00B33515" w:rsidP="00E07052">
+              <w:t>analisar as ocorrências comunicadas pelos órgãos e entidades participantes e deliberar quanto às providências administrativas cabíveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AE65610" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>praticar os atos preparatórios e decisórios relacionados à prorrogação, alteração, aplicação de sanções e cancelamento da ARP Compartilhada;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="22854B12" w14:textId="77777777" w:rsidR="00B33515" w:rsidRPr="00B33515" w:rsidRDefault="00B33515" w:rsidP="00E07052">
+              <w:t>acompanhar o cumprimento das decisões administrativas relacionadas à ARP compartilhada e ao contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71808CC9" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>acionar os gestores e fiscais setoriais para apuração de ocorrências relacionadas aos fornecedores registrados;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6E9DAB4E" w14:textId="77777777" w:rsidR="00B33515" w:rsidRPr="00B33515" w:rsidRDefault="00B33515" w:rsidP="00E07052">
+              <w:t>exercer outras atribuições necessárias ao gerenciamento da ARP compartilhada e do contrato compartilhado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BA5E74A" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Fiscal da ARP Compartilhada da Unidade Gerenciadora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56A6EDDA" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a execução das contratações decorrentes da ARP compartilhada e do contrato compartilhado, observando as informações prestadas pelos fiscais setoriais dos órgãos e entidades participantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CFFBAA8" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prestar suporte técnico e orientações aos fiscais setoriais quanto à correta fiscalização da execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59A89F8A" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>consolidar e manter atualizados os registros de ocorrências, notificações, comunicações e demais informações relacionadas à execução da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34FD492D" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>acompanhar o cumprimento das providências determinadas em decorrência das irregularidades identificadas pelos órgãos e entidades participantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73ED073B" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicar ao gestor as irregularidades que possam comprometer a execução da ata ou demandem providências administrativas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="673B5200" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>subsidiar a instrução dos processos de alteração, revisão, cancelamento e demais atos relacionados à gestão da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69C5B5AB" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter intercâmbio permanente com os fiscais setoriais, promovendo a uniformização dos procedimentos de fiscalização;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60D761FF" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atribuições relacionadas ao acompanhamento da execução da ARP compartilhada e do contrato compartilhado</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>manter registro das notificações e do histórico dos fornecedores;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="31C1D143" w14:textId="77777777" w:rsidR="00B33515" w:rsidRPr="00B33515" w:rsidRDefault="00B33515" w:rsidP="00E07052">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41D75DA9" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Gestor Setorial da Unidade Participante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E30F70E" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>realizar juízo de admissibilidade e decidir pela instauração de processo administrativo sancionador e pela aplicação das sanções administrativas cabíveis;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7385CFFA" w14:textId="77777777" w:rsidR="00B33515" w:rsidRPr="00B33515" w:rsidRDefault="00B33515" w:rsidP="00E07052">
+              <w:t>gerir o contrato, a nota de empenho, a autorização de fornecimento ou instrumento equivalente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3782CC0C" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>instruir os processos administrativos com as manifestações técnicas e justificativas necessárias;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6F88A573" w14:textId="77777777" w:rsidR="00B33515" w:rsidRPr="00B33515" w:rsidRDefault="00B33515" w:rsidP="00E07052">
+              <w:t>coordenar as atividades de fiscalização técnica, administrativa, setorial e pelo público usuário;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FDABADB" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>manter os registros atualizados nos sistemas informatizados utilizados pela Administração;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="684021E3" w14:textId="77777777" w:rsidR="00B33515" w:rsidRPr="00B33515" w:rsidRDefault="00B33515" w:rsidP="00E07052">
+              <w:t>coordenar os atos preparatórios relativos ao pagamento, à aplicação de sanções administrativas e à extinção contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="753F3CDF" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>requerer apoio técnico, administrativo ou jurídico sempre que necessário; e</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7F60FE11" w14:textId="77777777" w:rsidR="00B33515" w:rsidRPr="00B33515" w:rsidRDefault="00B33515" w:rsidP="00E07052">
+              <w:t>assegurar a atualização dos registros de acompanhamento e fiscalização da execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="160F24A2" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>verificar a manutenção das condições de habilitação da contratada para fins de empenho e pagamento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DFD2ACC" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar os registros efetuados pelos fiscais setoriais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="545FCD0B" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicar à Unidade Gerenciadora as ocorrências que extrapolem sua competência ou que possam ensejar alteração ou descumprimento da ARP Compartilhada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A49FF47" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>iniciar, instruir e manifestar-se sobre alterações, reajustes, revisões, repactuações, reequilíbrios econômico-financeiros, prorrogações e demais ocorrências relativas à contratação decorrente da ARP;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03D3304C" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar a instrução dos processos de aplicação de sanções e de extinção contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57F07D7E" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>controlar os saldos contratuais, empenhos, pagamentos e garantias, quando houver;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="400B3938" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assinar, juntamente com o fiscal setorial, os documentos relativos à solicitação de instauração de processo administrativo sancionador; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="099EE925" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atribuições necessárias à adequada gestão contratual.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3062F514" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Fiscal Setorial da Unidade Participante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F60C26D" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscalizar o contrato, a nota de empenho, a autorização de fornecimento ou instrumento equivalente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E0FB85A" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>identificar o objeto contratado e conhecer as condições estabelecidas no edital, na Ata de Registro de Preços, no contrato e nas especificações técnicas aplicáveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C20059F" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a execução do objeto, verificando a qualidade, quantidade, prazo e modo de execução;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5384960D" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>praticar os atos necessários à verificação do fiel cumprimento das obrigações assumidas pela contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="207D6324" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>receber o objeto contratado, examinar e conferir notas fiscais, faturas e documentos equivalentes, realizando os atestos e certificações cabíveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05511D92" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>recusar bens ou serviços em desacordo com as especificações contratadas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13E81414" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registrar todas as ocorrências relevantes da execução contratual, indicando as medidas necessárias à regularização de falhas ou defeitos;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4956F2EB" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>exercer outras atribuições necessárias à adequada gestão da ARP Compartilhada.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="45E140E7" w14:textId="5C5743BA" w:rsidR="00B33515" w:rsidRDefault="00B33515" w:rsidP="00E07052">
+              <w:t>emitir notificações à contratada para correção de irregularidades ou apresentação de justificativas, comunicando a providência ao gestor setorial e ao fiscal da Unidade Gerenciadora;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27B20F4B" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>realizar diligências junto à contratada e manter os respectivos registros;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="750175A0" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encaminhar ao gestor setorial solicitação de instauração de processo administrativo sancionador, devidamente instruída;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="540A82F8" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informar ao gestor setorial, em tempo hábil, situações que demandem providências além de sua competência ou que possam inviabilizar a execução da contratação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="324F4A13" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar a manutenção das condições de habilitação da contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26D9768C" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar os empenhos, pagamentos, apostilamentos e termos aditivos relacionados à contratação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FA5A2CF" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assegurar a presença da documentação necessária para liquidação e pagamento da despesa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1063EA1F" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>apontar a necessidade de glosas, retenções ou descontos decorrentes de descumprimentos contratuais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="641951BF" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fornecer subsídios para alterações, revisões e prorrogações contratuais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A61E5DA" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>solicitar apoio técnico, administrativo, jurídico ou de controle quando necessário; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BCE7790" w14:textId="58BBB163" w:rsidR="00D465A4" w:rsidRPr="00D465A4" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atividades correlatas necessárias ao adequado acompanhamento e fiscalização da contratação</w:t>
+            </w:r>
+            <w:r w:rsidR="00D465A4" w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B687731" w14:textId="77777777" w:rsidR="00B33515" w:rsidRDefault="00B33515" w:rsidP="00B33515">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A9A28E1" w14:textId="25DA6254" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Regras para recebimento (art. 18, III, e art. 40, § 1º, II, da Lei n.º 14.133/2021)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="371F3959" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Competência para recebimento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43E7DD9A" w14:textId="2345C878" w:rsidR="00CD02B9" w:rsidRPr="00D465A4" w:rsidRDefault="00D465A4" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O objeto será recebido provisoriamente, de forma sumária, pelo responsável por seu acompanhamento e fiscalização, com verificação posterior da conformidade do material com as exigências contratuais</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4497A8CD" w14:textId="4F35AB91" w:rsidR="00D465A4" w:rsidRPr="00F82526" w:rsidRDefault="00D465A4" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82526">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O objeto será recebido definitivamente, por servidor ou comissão a ser oportunamente designado(a) pela autoridade competente, mediante termo detalhado que comprove o atendimento das exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BE6235B" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prazos de recebimento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66E70956" w14:textId="01AC3D62" w:rsidR="00CD02B9" w:rsidRDefault="00D465A4" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento provisório será realizado no ato da entrega ou ao final da instalação ou montagem quando esses serviços forem de responsabilidade do contratado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="485E19AF" w14:textId="087FFCC0" w:rsidR="00CD02B9" w:rsidRPr="00D9599C" w:rsidRDefault="00D465A4" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento definitivo ocorrerá no prazo de *** (***) dias a partir do recebimento provisório.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D0C2890" w14:textId="4FA289B6" w:rsidR="00CD02B9" w:rsidRDefault="00D465A4" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O prazo para recebimento definitivo poderá ser excepcionalmente prorrogado, de forma justificada, uma única vez, por igual período, mediante aviso ao contratado, quando houver necessidade de diligências a serem realizadas pela Administração para a aferição do atendimento das exigências contratuais</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3251">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="367CFBEC" w14:textId="63F32D5A" w:rsidR="00CD02B9" w:rsidRDefault="00D465A4" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Suspenderá o prazo de recebimento definitivo a concessão de prazo ao contratado para a solução de inconsistências na execução do objeto ou de saneamento da nota fiscal ou de instrumento de cobrança equivalente. Nesse caso, o reinício da contagem do prazo considerará o tempo já transcorrido, computando-se a partir da nova contagem apenas o intervalo de tempo restante entre a data da suspensão e o termo final inicialmente previsto para o recebimento definitivo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73D95DE1" w14:textId="2F8531DA" w:rsidR="00CD02B9" w:rsidRDefault="00D465A4" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Os bens rejeitados deverão ser trocados no prazo de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (***)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dias/horas</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3251">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74F37613" w14:textId="1E598011" w:rsidR="00CD02B9" w:rsidRDefault="00E07052" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No caso de rejeição parcial ou total de bens, será interrompido o prazo de recebimento definitivo. Nesse caso, em relação aos bens rejeitados, haverá reinício da contagem do prazo de recebimento </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>definitivo, em sua totalidade, a partir da nova entrega e recebimento provisório</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3251">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AD8EDA1" w14:textId="236C4076" w:rsidR="00E15A0F" w:rsidRDefault="00D465A4" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A concessão de prazo para troca de bens rejeitados não afasta a possibilidade de aplicação de sanção quando descumprido o prazo de entrega</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3251">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AF1A3D8" w14:textId="77777777" w:rsidR="00E15A0F" w:rsidRPr="00E15A0F" w:rsidRDefault="00E15A0F" w:rsidP="00E15A0F">
+            <w:pPr>
+              <w:ind w:left="2232"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CA44E8E" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Métodos e efeitos do recebimento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7666983E" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento provisório ocorrerá de forma sumária.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58EB69B3" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento definitivo avaliará o atendimento das exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4603A868" w14:textId="77777777" w:rsidR="00E07052" w:rsidRPr="00E07052" w:rsidRDefault="00E07052" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="1ACE289D" w14:textId="7A293414" w:rsidR="00B33515" w:rsidRDefault="00B33515" w:rsidP="00E07052">
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07052">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os bens poderão ser rejeitados, no todo ou em parte, inclusive antes do recebimento provisório, quando em desacordo com as especificações constantes neste termo de referência, na proposta, no edital da licitação, no termo de contrato ou em qualquer dos anexos desses documentos.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="156067E3" w14:textId="77777777" w:rsidR="00E07052" w:rsidRPr="00E07052" w:rsidRDefault="00E07052" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="594208B4" w14:textId="77777777" w:rsidR="00B33515" w:rsidRPr="00B33515" w:rsidRDefault="00B33515" w:rsidP="00E07052">
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07052">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento provisório ou definitivo não excluirá a responsabilidade civil pela solidez e pela segurança dos bens, a responsabilidade ético-profissional pela perfeita execução do contrato, nos limites estabelecidos pela lei ou pelo contrato, nem a responsabilidade pelos prejuízos resultantes da execução incorreta do contrato.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E7E3B98" w14:textId="77777777" w:rsidR="00E07052" w:rsidRPr="00E07052" w:rsidRDefault="00E07052" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r w:rsidRPr="00E07052">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>monitorar a execução da ARP Compartilhada junto aos órgãos e entidades participantes;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5554D66D" w14:textId="77777777" w:rsidR="00B33515" w:rsidRPr="00B33515" w:rsidRDefault="00B33515" w:rsidP="00E07052">
+              <w:t>O contratado, mesmo não sendo o fabricante ou produtor da matéria-prima empregada no produto, responderá pela sua qualidade e autenticidade, obrigando-se a substituir, às suas expensas, no todo ou em parte, o objeto contratado, em que se verificarem vícios, defeitos, incorreções, sejam eles resultantes de fabricação ou transporte. Quando os vícios, defeitos ou incorreções forem constatados por testes ou exames, o contrato obriga-se a ressarcir os custos à contratante.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BE63181" w14:textId="5BB60CC5" w:rsidR="00CD02B9" w:rsidRPr="00E07052" w:rsidRDefault="00E07052" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07052">
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+              <w:t>O recebimento provisório ou definitivo do objeto não exclui a responsabilidade do contratado por vício de quantidade ou qualidade do produto ou disparidade com as especificações técnicas constantes deste termo de referência, da proposta, do edital e de seus anexos, constatada apenas posteriormente ao recebimento, garantindo-se ao contratante as faculdades previstas no art. 18 da Lei n.º 8.078/1990.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49061FD1" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:ind w:left="739"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AFF7BCE" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sanções</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="063D5060" w14:textId="34CB2E9B" w:rsidR="00CD02B9" w:rsidRPr="00B67BD3" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E568F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A apuração de infrações e aplicação de sanções aos licitantes, aos beneficiários de ata de registro de preços e aos contratados obedecerá ao disposto no Decreto estadual n° 1.560, de 11 de junho de 2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00B67BD3" w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="794131BD" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="551E08B5" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cláusula anticorrupção</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C40FB11" w14:textId="5BD7CA5C" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E568F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>As partes, por seus agentes públicos ou por seus sócios, acionistas, administradores e colaboradores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63ECA9EB" w14:textId="3E1554E5" w:rsidR="00CD02B9" w:rsidRPr="00B67BD3" w:rsidRDefault="00E568F4" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Declaram que têm conhecimento das normas previstas na legislação brasileira, especialmente nas Leis n° 8.429/1992 e n.º 12.846/2013, seus regulamentos e demais normas aplicáveis, bem como das exigências de integridade, ética e conduta previstas por organismos nacionais e internacionais, instituições financeiras, agências de cooperação e demais entes de controle ou fomento</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3251" w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55B8E8F7" w14:textId="04EC565D" w:rsidR="00B67BD3" w:rsidRPr="00B67BD3" w:rsidRDefault="00E568F4" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>notificar fornecedores quanto ao descumprimento de cláusulas da ARP Compartilhada;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="32B30929" w14:textId="77777777" w:rsidR="00B33515" w:rsidRPr="00B33515" w:rsidRDefault="00B33515" w:rsidP="00E07052">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Comprometem-se em não adotar práticas ou procedimentos que se enquadrem nas hipóteses previstas nas legislações e regulamentos mencionados no item anterior, bem como nas definições abaixo, e a exigir igual conduta dos terceiros por elas contratados</w:t>
+            </w:r>
+            <w:r w:rsidR="00B67BD3" w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31CE396D" w14:textId="022ED2D8" w:rsidR="00B67BD3" w:rsidRPr="00B67BD3" w:rsidRDefault="00B67BD3" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B33515">
+            <w:r w:rsidRPr="00B67BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>acionar os fiscais setoriais para apuração da extensão das irregularidades verificadas;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="19734383" w14:textId="77777777" w:rsidR="00B33515" w:rsidRPr="00B33515" w:rsidRDefault="00B33515" w:rsidP="00E07052">
+              <w:t>Reconhecem como práticas ilícitas, para os fins desta cláusula</w:t>
+            </w:r>
+            <w:r w:rsidR="0015649F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78D8D08F" w14:textId="27968907" w:rsidR="0015649F" w:rsidRPr="0015649F" w:rsidRDefault="0015649F" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0015649F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Prática corrupta: oferecer, dar, receber ou solicitar, direta ou indiretamente, qualquer coisa de valor com o objetivo de influenciar a ação de servidor público ou de representante de entidade privada no processo de contratação ou na execução de contrato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58895534" w14:textId="72B5A2B0" w:rsidR="0015649F" w:rsidRDefault="0015649F" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática fraudulenta: Falsificação ou omissão de fatos a fim de influenciar o processo de contratação ou a execução de contrato</w:t>
+            </w:r>
+            <w:r w:rsidR="00E568F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A0B169E" w14:textId="3D2F3293" w:rsidR="0015649F" w:rsidRPr="0015649F" w:rsidRDefault="0015649F" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática colusiva: esquematizar ou estabelecer acordo entre duas ou mais partes, com ou sem o conhecimento do Contratante ou de seus prepostos, visando estabelecer preços ou condições em níveis artificiais e não competitivos</w:t>
+            </w:r>
+            <w:r w:rsidR="00E568F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C107E20" w14:textId="56288185" w:rsidR="0015649F" w:rsidRPr="0015649F" w:rsidRDefault="0015649F" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática coercitiva: causar dano ou ameaçar causar dano, direta ou indiretamente, a pessoas ou sua propriedade, visando influenciar sua participação em um processo de contratação ou afetar a execução do contrato</w:t>
+            </w:r>
+            <w:r w:rsidR="00E568F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14A1FCB0" w14:textId="77777777" w:rsidR="00805B63" w:rsidRPr="00805B63" w:rsidRDefault="0015649F" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática obstrutiva</w:t>
+            </w:r>
+            <w:r w:rsidR="00C40FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CFED55D" w14:textId="15AB9C8B" w:rsidR="0015649F" w:rsidRPr="00C40FAD" w:rsidRDefault="00805B63" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="0015649F" w:rsidRPr="00C40FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>estruir, falsificar, alterar ou ocultar provas em inspeções, ou fazer declarações falsas a auditores, com o objetivo de impedir materialmente uma inspeção ou investigação sobre alegações de práticas ilícitas; ou ameaçar, perseguir ou intimidar qualquer parte interessada para impedi-la de apresentar informações relevantes à investigação ou ao seu prosseguimento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BFB3A10" w14:textId="46743B2F" w:rsidR="0015649F" w:rsidRPr="00B67BD3" w:rsidRDefault="0015649F" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Praticar atos cuja intenção seja impedir materialmente o exercício dos direitos de inspeção ou auditoria previstos em lei ou em contrato.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6558A840" w14:textId="52A15386" w:rsidR="00CD02B9" w:rsidRDefault="0015649F" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="75F1B55B" w14:textId="77777777" w:rsidR="00B33515" w:rsidRPr="00B33515" w:rsidRDefault="00B33515" w:rsidP="00E07052">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Comprometem-se a notificar imediatamente à Controladoria-Geral do Estado de Santa Catarina (CGE/SC), ou órgão equivalente de controle interno ou externo, qualquer irregularidade de que tenham conhecimento acerca da execução do contrato, sem prejuízo de outras comunicações que sejam exigidas por autoridades competentes, financiadores ou órgãos de fomento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="153B8109" w14:textId="10380A05" w:rsidR="00CD02B9" w:rsidRPr="00DF770D" w:rsidRDefault="007D787A" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="54C749CF" w14:textId="77777777" w:rsidR="00B33515" w:rsidRPr="00B33515" w:rsidRDefault="00B33515" w:rsidP="00E07052">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Reconhecem que a violação de qualquer obrigação prevista na legislação brasileira aplicável, na Instrução Normativa conjunta CGE/SEA nº 01/2020 ou em normas equivalentes, bem como das exigências previstas nesta cláusula, constitui causa para</w:t>
+            </w:r>
+            <w:r w:rsidR="0015649F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34083BA9" w14:textId="77777777" w:rsidR="00DF770D" w:rsidRPr="00DF770D" w:rsidRDefault="00DF770D" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a rescisão unilateral do contrato pelo Contratante;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AE58C33" w14:textId="77777777" w:rsidR="00DF770D" w:rsidRPr="00DF770D" w:rsidRDefault="00DF770D" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o cancelamento ou suspensão de financiamentos, repasses, doações ou aportes vinculados ao contrato, por instituições financiadoras, de fomento ou de controle;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13405726" w14:textId="77777777" w:rsidR="00DF770D" w:rsidRPr="00DF770D" w:rsidRDefault="00DF770D" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a declaração de inelegibilidade do Contratado, por prazo determinado ou indeterminado, para participar de novas contratações ou financiamentos; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="265BFF62" w14:textId="77777777" w:rsidR="00DF770D" w:rsidRPr="00DF770D" w:rsidRDefault="00DF770D" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a cobrança de perdas e danos, inclusive danos potenciais, causados à parte inocente, além da aplicação das multas pactuadas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32611D62" w14:textId="77777777" w:rsidR="00DF770D" w:rsidRPr="00DF770D" w:rsidRDefault="00DF770D" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...1192 lines deleted...]
-          <w:p w14:paraId="74F37613" w14:textId="1E598011" w:rsidR="00CD02B9" w:rsidRDefault="00E07052" w:rsidP="00E07052">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O Contratado deverá permitir que órgãos ou entidades de controle, instituições financiadoras ou de fomento, nacionais ou internacionais, bem como pessoas ou auditores por elas indicados: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52B0F6B7" w14:textId="77777777" w:rsidR="00DF770D" w:rsidRPr="00DF770D" w:rsidRDefault="00DF770D" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-          <w:p w14:paraId="5AD8EDA1" w14:textId="236C4076" w:rsidR="00E15A0F" w:rsidRDefault="00D465A4" w:rsidP="00E07052">
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">inspecione suas contas e registros, bem como as contas e registros de seus subcontratados, relacionados com a apresentação da proposta e a execução do contrato; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69F5BA92" w14:textId="77777777" w:rsidR="00DF770D" w:rsidRPr="00DF770D" w:rsidRDefault="00DF770D" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...748 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00DF770D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>a rescisão unilateral do contrato pelo Contratante;</w:t>
-[...143 lines deleted...]
-              </w:rPr>
               <w:t>realizem auditorias sobre tais contas e registros, sempre que exigido por lei, contrato ou regulamento aplicável.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C1C689E" w14:textId="1303690E" w:rsidR="00DF770D" w:rsidRDefault="00DF770D" w:rsidP="00E07052">
+          <w:p w14:paraId="1C1C689E" w14:textId="1303690E" w:rsidR="00DF770D" w:rsidRDefault="00DF770D" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF770D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Comprometem-se em notificar à Controladoria Geral do Estado qualquer irregularidade que tiverem conhecimento acerca da execução do contrato.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26D1EB52" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
@@ -13926,122 +13215,114 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Não se aplica a licitação exclusiva para microempresas e empresas de pequeno porte (art. 48, I, da Lei Complementar), uma vez que</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">a não vantajosidade se justifica visto que, após pesquisa à Junta Comercial do Estado de Santa Catarina (JUCESC), foi verificado que apenas 3% dos fornecedores da SES/SC, com CNAE relacionados à comercialização de produtos para a saúde, estão enquadrados como ME/EPP, potencial fator para gerar licitações desertas e fracassadas, as quais engendrariam retrabalho à Administração, na medida em que o procedimento licitatório deveria ser repetido para ampliação da competição, sem possibilidade de utilização imediata da contratação direta por dispensa </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>a não vantajosidade se justifica visto que, após pesquisa à Junta Comercial do Estado de Santa Catarina (JUCESC), foi verificado que apenas 3% dos fornecedores da SES/SC, com CNAE relacionados à comercialização de produtos para a saúde, estão enquadrados como ME/EPP, potencial fator para gerar licitações desertas e fracassadas, as quais engendrariam retrabalho à Administração, na medida em que o procedimento licitatório deveria ser repetido para ampliação da competição, sem possibilidade de utilização imediata da contratação direta por dispensa de licitação, nos termos do art. 75º, III, alíneas a e b, da Lei n.º 14.133/2021. Evitar a repetição de procedimentos licitatórios é medida que privilegia o princípio da eficiência (art. 37º, caput, da Constituição Federal) e permite uma melhor gestão dos insumos necessários à prestação do serviço público de promoção da saúde, tão essencial à população (PSES 153680/2023).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="408474AF" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:ind w:left="455"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="347D46C6" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Participação de consórcios</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4510F4AB" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>de licitação, nos termos do art. 75º, III, alíneas a e b, da Lei n.º 14.133/2021. Evitar a repetição de procedimentos licitatórios é medida que privilegia o princípio da eficiência (art. 37º, caput, da Constituição Federal) e permite uma melhor gestão dos insumos necessários à prestação do serviço público de promoção da saúde, tão essencial à população (PSES 153680/2023).</w:t>
-[...61 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Não será admitida a participação de consórcios.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36871CB0" w14:textId="16AC7D9D" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -14534,155 +13815,147 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>País de origem do produto;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15F2B372" w14:textId="6DEE986E" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Na apreciação das propostas poderão ser solicitadas informações complementares e prospectos, a fim de obter mais informações sobre o </w:t>
-            </w:r>
+              <w:t>Na apreciação das propostas poderão ser solicitadas informações complementares e prospectos, a fim de obter mais informações sobre o produto, o que deverá ser providenciado no prazo estabelecido pela Gerência solicitante, sob pena de desclassificação;</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB7DEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ADAE3D3" w14:textId="2FBF2F0C" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os prospectos e documentos adicionais, quando solicitados, deverão ser apresentadas em até 01 (um) dia útil, após convocação do pregoeiro via “CHAT” ou e-mail</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB7DEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A62CD19" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B6321CF" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Garantia da proposta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4514C0FD" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>produto, o que deverá ser providenciado no prazo estabelecido pela Gerência solicitante, sob pena de desclassificação;</w:t>
-[...94 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> Não será exigida garantia da proposta prevista no art. 58 da Lei n.º 14.133/2021.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="483C8BFE" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55D36032" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -15054,170 +14327,141 @@
           </w:p>
           <w:p w14:paraId="74EABF72" w14:textId="0745E657" w:rsidR="00033774" w:rsidRDefault="00033774" w:rsidP="006759A2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Produtor Rural: matrícula no Cadastro Específico do INSS – CEI, que comprove a qualificação como produtor rural pessoa física, nos termos da </w:t>
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>Produtor Rural: matrícula no Cadastro Específico do INSS – CEI, que comprove a qualificação como produtor rural pessoa física, nos termos da Instrução Normativa RFB n. 971, de 13 de novembro de 2009 (arts. 17 a 19 e 165);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BBAEAD2" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os documentos apresentados deverão estar acompanhados de todas as alterações ou da consolidação respectiva.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CCF479D" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16FB3D43" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
+            <w:pPr>
+              <w:ind w:firstLine="172"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- Habilitação fiscal, social e trabalhista</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F69E40B" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C5E5662" w14:textId="4CDD58B3" w:rsidR="00CD02B9" w:rsidRPr="00466E6C" w:rsidRDefault="00033774" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Instrução Normativa RFB n. 971, de 13 de novembro de 2009 (</w:t>
-[...108 lines deleted...]
-              </w:rPr>
               <w:t>Prova de inscrição no Cadastro Nacional de Pessoas Jurídicas (CNPJ) ou no Cadastro de Pessoas Físicas (CPF), conforme o caso</w:t>
             </w:r>
             <w:r w:rsidR="00AD3251" w:rsidRPr="00466E6C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F3ACA84" w14:textId="77777777" w:rsidR="00033774" w:rsidRPr="00033774" w:rsidRDefault="00033774" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -15609,121 +14853,106 @@
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
                 </w:rPr>
                 <w:t>art. 37, XXI, da Constituição Federal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t xml:space="preserve">, o qual preceitua que “o processo de licitação pública... somente permitirá as exigências de qualificação técnica e econômica indispensáveis à garantia do cumprimento das obrigações”. A Administração deve examinar, diante do caso concreto, se o objeto da contratação demanda a exigência de todos os requisitos de qualificação técnica apresentados neste modelo, levando em consideração o vulto, a complexidade e a essencialidade do objeto, bem como os riscos decorrentes de sua paralisação em função da eventual incapacidade técnica da contratada em suportar os deveres contratuais. Nesse sentido, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
-              <w:t xml:space="preserve">os itens a seguir que sejam desnecessários ou impertinentes para comprovar a capacidade para execução do futuro contrato devem ser </w:t>
-[...6 lines deleted...]
-                <w:bCs/>
+              <w:t>os itens a seguir que sejam desnecessários ou impertinentes para comprovar a capacidade para execução do futuro contrato devem ser suprimidos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
-              <w:t>suprimidos</w:t>
-            </w:r>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3251">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DCB9678" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06586A5D" w14:textId="03CD8846" w:rsidR="00CD02B9" w:rsidRDefault="008762C5">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...46 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Nota explicativa: o </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
                 </w:rPr>
                 <w:t>art. 67 da Lei n.º 14.133/2021</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t xml:space="preserve">, não estabelece exigências de qualificação técnico-operacional ou técnico-profissional para o caso de contratações cujo objeto seja a aquisição de bens, tratando o dispositivo legal apenas das exigências pertinentes às obras e serviços. Nada obstante, entende-se ser juridicamente possível que a Administração formule exigências de qualificação técnica dos fornecedores no caso de compras de bens, com fundamento no </w:t>
             </w:r>
@@ -15748,51 +14977,62 @@
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t>caso verifique que a medida é indispensável à garantia do cumprimento das obrigações pertinentes à execução do objeto</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
-              <w:t>. Para tanto, recomenda-se que a Administração se utilize da interpretação extensiva das regras, limites e princípios que incidem em relação à prova de qualificação técnica dos licitantes na contratação de serviços, observadas as peculiaridades das compras em cada caso concreto</w:t>
+              <w:t xml:space="preserve">. Para tanto, recomenda-se que a Administração se utilize da interpretação extensiva das </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>regras, limites e princípios que incidem em relação à prova de qualificação técnica dos licitantes na contratação de serviços, observadas as peculiaridades das compras em cada caso concreto</w:t>
             </w:r>
             <w:r w:rsidR="00AD3251">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08F53380" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -16147,100 +15387,109 @@
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58723B7C" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Será admitida, para fins de comprovação de quantitativo mínimo, a apresentação e o somatório de diferentes atestados executados de forma concomitante.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3160D951" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os atestados de capacidade técnica poderão ser apresentados em nome da matriz ou da filial do fornecedor.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B7DC706" w14:textId="55AAD77B" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O fornecedor disponibilizará todas as informações necessárias à comprovação da legitimidade dos atestados, apresentando, quando solicitado pela Administração, cópia do contrato que deu suporte à </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Será admitida, para fins de comprovação de quantitativo mínimo, a apresentação e o somatório de diferentes atestados executados de forma concomitante.</w:t>
-[...47 lines deleted...]
-              <w:t>O fornecedor disponibilizará todas as informações necessárias à comprovação da legitimidade dos atestados, apresentando, quando solicitado pela Administração, cópia do contrato que deu suporte à contratação, endereço atual da contratante e local em que foi executado o objeto contratado, dentre outros documentos.</w:t>
+              <w:t>contratação, endereço atual da contratante e local em que foi executado o objeto contratado, dentre outros documentos.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16197954" w14:textId="77777777" w:rsidR="00643820" w:rsidRDefault="00643820" w:rsidP="00643820">
             <w:pPr>
               <w:ind w:left="2232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53491FC6" w14:textId="5F0FE043" w:rsidR="00CD02B9" w:rsidRDefault="008762C5">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
@@ -16401,73 +15650,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Conforme </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="none"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
                 </w:rPr>
                 <w:t>§ 2º do art. 67 da Lei n.º 14.133/2021</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
-              <w:t xml:space="preserve">, “será admitida a exigência de atestados com quantidades mínimas de até 50% (cinquenta por cento) das parcelas de que trata o referido parágrafo, vedadas limitações de tempo e de locais específicos relativas aos atestados”. Além disso, registre-se que só é possível a exigência de atestado quanto às parcelas de maior relevância técnica ou de valor significativo, entendidas como de valor significativo as </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> possuem valor individual igual ou superior a 4% do valor total estimado da contratação (art. 67, §1º)</w:t>
+              <w:t>, “será admitida a exigência de atestados com quantidades mínimas de até 50% (cinquenta por cento) das parcelas de que trata o referido parágrafo, vedadas limitações de tempo e de locais específicos relativas aos atestados”. Além disso, registre-se que só é possível a exigência de atestado quanto às parcelas de maior relevância técnica ou de valor significativo, entendidas como de valor significativo as parcelas  que possuem valor individual igual ou superior a 4% do valor total estimado da contratação (art. 67, §1º)</w:t>
             </w:r>
             <w:r w:rsidR="00AD3251">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="176A4F5D" w14:textId="77777777" w:rsidR="008C3DD9" w:rsidRPr="008762C5" w:rsidRDefault="008C3DD9" w:rsidP="008C3DD9">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="351F39B8" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
@@ -16683,95 +15910,76 @@
               <w:t>Caso admitida a participação de cooperativas, será exigida a seguinte documentação complementar:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07380F3A" w14:textId="77777777" w:rsidR="006759A2" w:rsidRPr="006759A2" w:rsidRDefault="006759A2" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006759A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">relação dos cooperados que atendem aos requisitos técnicos exigidos para a contratação e que executarão o contrato, com as respectivas atas de inscrição e a comprovação de que estão domiciliados na localidade da sede da cooperativa, respeitado o disposto nos </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006759A2">
+              <w:t>relação dos cooperados que atendem aos requisitos técnicos exigidos para a contratação e que executarão o contrato, com as respectivas atas de inscrição e a comprovação de que estão domiciliados na localidade da sede da cooperativa, respeitado o disposto nos arts. 4º, inciso XI, 21, inciso I e 42, §§2º a 6º da Lei n. 5.764, de 1971;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CACE3FD" w14:textId="77777777" w:rsidR="006759A2" w:rsidRPr="006759A2" w:rsidRDefault="006759A2" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>arts</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            </w:pPr>
             <w:r w:rsidRPr="006759A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>. 4º, inciso XI, 21, inciso I e 42, §§2º a 6º da Lei n. 5.764, de 1971;</w:t>
-[...23 lines deleted...]
-              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>declaração de regularidade de situação do contribuinte individual – DRSCI, para cada um dos cooperados indicados;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FB31210" w14:textId="77777777" w:rsidR="006759A2" w:rsidRPr="006759A2" w:rsidRDefault="006759A2" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006759A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -17211,75 +16419,51 @@
           <w:p w14:paraId="78A90B51" w14:textId="45906EE8" w:rsidR="00CD02B9" w:rsidRDefault="008762C5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">ESTIMATIVA DO VALOR DA CONTRATAÇÃO (art. 6º, XXIII, alínea i, art. 18, IV, e </w:t>
-[...23 lines deleted...]
-              <w:t>. 23 e 24 da Lei n.º 14.133/2021</w:t>
+              <w:t>ESTIMATIVA DO VALOR DA CONTRATAÇÃO (art. 6º, XXIII, alínea i, art. 18, IV, e arts. 23 e 24 da Lei n.º 14.133/2021</w:t>
             </w:r>
             <w:r w:rsidR="00AD3251">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD02B9" w14:paraId="5AB744E3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C1ADA33" w14:textId="4D8BD085" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
             <w:pPr>
               <w:numPr>
@@ -17327,60 +16511,58 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">) e seus Documentos Complementares (ANEXO </w:t>
             </w:r>
             <w:r w:rsidR="00F73B42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>VI.a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">) e Relação de Compras Orçamento (ANEXO </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F73B42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>VI.b</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D31CDF6" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:ind w:left="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD02B9" w14:paraId="32B5B150" w14:textId="77777777">
         <w:tc>
@@ -17421,106 +16603,96 @@
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F600C98" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adotado o sistema de registro de preços, o processo encontra-se instruído com indicação do código do elemento de despesa, conforme art. 35, § 1º do Decreto estadual n.º 47, de 9 </w:t>
-[...8 lines deleted...]
-              <w:t>de março de 2023, conforme documento emitido pela Superintendência do Fundo Estadual de Saúde.</w:t>
+              <w:t>Adotado o sistema de registro de preços, o processo encontra-se instruído com indicação do código do elemento de despesa, conforme art. 35, § 1º do Decreto estadual n.º 47, de 9 de março de 2023, conforme documento emitido pela Superintendência do Fundo Estadual de Saúde.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22D02ED0" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD02B9" w14:paraId="4584556C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
           </w:tcPr>
           <w:p w14:paraId="58CCD7EC" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>CONSIDERAÇÕES GERAIS E FINAIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD02B9" w14:paraId="1F2C6906" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00CDDE2A" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="009B7A55">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -17625,113 +16797,96 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo IV – Orçamentos;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77463375" w14:textId="77777777" w:rsidR="00643820" w:rsidRPr="00643820" w:rsidRDefault="00643820" w:rsidP="009B7A55">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00643820">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Anexo V – Planilha de Pesquisa de Preços;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B30FC60" w14:textId="77777777" w:rsidR="00643820" w:rsidRPr="00643820" w:rsidRDefault="00643820" w:rsidP="009B7A55">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00643820">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo VI.a - Relação de compra total;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="014EC5DF" w14:textId="77777777" w:rsidR="00643820" w:rsidRPr="00643820" w:rsidRDefault="00643820" w:rsidP="009B7A55">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00643820">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anexo </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> - Relação de compra orçamento;</w:t>
+              <w:t>Anexo VI.b - Relação de compra orçamento;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4609AB11" w14:textId="77777777" w:rsidR="00643820" w:rsidRPr="00643820" w:rsidRDefault="00643820" w:rsidP="009B7A55">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00643820">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo VII – Análise de riscos;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BF487B6" w14:textId="77777777" w:rsidR="00643820" w:rsidRPr="00643820" w:rsidRDefault="00643820" w:rsidP="009B7A55">
@@ -18574,52 +17729,56 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>A validade deste documento está condicionada à(s) assinatura(s) digital(is) no Sistema de Gestão de Processos Eletrônicos (SGPe)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13ACC98E" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CD02B9">
-      <w:headerReference w:type="default" r:id="rId19"/>
-      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="even" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="even" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:headerReference w:type="first" r:id="rId23"/>
+      <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3AEFECC3" w14:textId="77777777" w:rsidR="00AD3251" w:rsidRDefault="00AD3251">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2FFD65D2" w14:textId="77777777" w:rsidR="00AD3251" w:rsidRDefault="00AD3251">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -18706,136 +17865,182 @@
   <w:font w:name="Lucida Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="642ADC96" w14:textId="191796DC" w:rsidR="00280F0C" w:rsidRPr="00280F0C" w:rsidRDefault="00280F0C" w:rsidP="00280F0C">
+  <w:p w14:paraId="0070926C" w14:textId="77777777" w:rsidR="006168B1" w:rsidRDefault="006168B1">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="642ADC96" w14:textId="2544BD9E" w:rsidR="00280F0C" w:rsidRPr="00280F0C" w:rsidRDefault="00280F0C" w:rsidP="00280F0C">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="18" w:name="_Hlk237277621"/>
     <w:bookmarkStart w:id="19" w:name="_Hlk237277622"/>
     <w:bookmarkStart w:id="20" w:name="_Hlk237277623"/>
     <w:bookmarkStart w:id="21" w:name="_Hlk237277624"/>
     <w:bookmarkStart w:id="22" w:name="_Hlk237277627"/>
     <w:bookmarkStart w:id="23" w:name="_Hlk237277628"/>
     <w:bookmarkStart w:id="24" w:name="_Hlk237277629"/>
     <w:bookmarkStart w:id="25" w:name="_Hlk237277630"/>
     <w:bookmarkStart w:id="26" w:name="_Hlk237277638"/>
     <w:bookmarkStart w:id="27" w:name="_Hlk237277639"/>
     <w:bookmarkStart w:id="28" w:name="_Hlk237277640"/>
     <w:bookmarkStart w:id="29" w:name="_Hlk237277641"/>
     <w:bookmarkStart w:id="30" w:name="_Hlk237277642"/>
     <w:bookmarkStart w:id="31" w:name="_Hlk237277643"/>
     <w:bookmarkStart w:id="32" w:name="_Hlk237277644"/>
     <w:bookmarkStart w:id="33" w:name="_Hlk237277645"/>
     <w:bookmarkStart w:id="34" w:name="_Hlk237277646"/>
     <w:bookmarkStart w:id="35" w:name="_Hlk237277647"/>
     <w:bookmarkStart w:id="36" w:name="_Hlk237277648"/>
     <w:bookmarkStart w:id="37" w:name="_Hlk237277649"/>
     <w:bookmarkStart w:id="38" w:name="_Hlk237277650"/>
     <w:bookmarkStart w:id="39" w:name="_Hlk237277651"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Versão atualizada em julho 2026</w:t>
+      <w:t xml:space="preserve">Versão atualizada em </w:t>
+    </w:r>
+    <w:r w:rsidR="006168B1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>agosto</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkEnd w:id="39"/>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="45C2DFC1" w14:textId="77777777" w:rsidR="006168B1" w:rsidRDefault="006168B1">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="04B15B99" w14:textId="77777777" w:rsidR="00AD3251" w:rsidRDefault="00AD3251">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="432B3A15" w14:textId="77777777" w:rsidR="00AD3251" w:rsidRDefault="00AD3251">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5A949EAF" w14:textId="77777777" w:rsidR="006168B1" w:rsidRDefault="006168B1">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1325"/>
       <w:gridCol w:w="8521"/>
     </w:tblGrid>
     <w:tr w:rsidR="00CD02B9" w14:paraId="794591B7" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="847"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1325" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="65E03B92" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:right="-250"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -18976,50 +18181,60 @@
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>DIRETORIA DE PLANEJAMENTO E GESTÃO DE COMPRAS</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7CF41B54" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="20D78E5C" w14:textId="77777777" w:rsidR="006168B1" w:rsidRDefault="006168B1">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CF25B93"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DEB8FC60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22211,62 +21426,91 @@
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="1"/>
   </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="20"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0093061C"/>
     <w:rsid w:val="0000044D"/>
     <w:rsid w:val="00000E11"/>
     <w:rsid w:val="00001758"/>
     <w:rsid w:val="00033774"/>
     <w:rsid w:val="000467FE"/>
@@ -22289,168 +21533,171 @@
     <w:rsid w:val="00342AD1"/>
     <w:rsid w:val="003525F6"/>
     <w:rsid w:val="003A021C"/>
     <w:rsid w:val="003B3D34"/>
     <w:rsid w:val="003F4864"/>
     <w:rsid w:val="004271C0"/>
     <w:rsid w:val="00434AF4"/>
     <w:rsid w:val="00440CFA"/>
     <w:rsid w:val="00451043"/>
     <w:rsid w:val="00466E6C"/>
     <w:rsid w:val="00483807"/>
     <w:rsid w:val="00484599"/>
     <w:rsid w:val="004A02E1"/>
     <w:rsid w:val="004E23F8"/>
     <w:rsid w:val="004F088A"/>
     <w:rsid w:val="004F74C9"/>
     <w:rsid w:val="0051553B"/>
     <w:rsid w:val="00525738"/>
     <w:rsid w:val="005466C0"/>
     <w:rsid w:val="00570D5A"/>
     <w:rsid w:val="00581234"/>
     <w:rsid w:val="00583E33"/>
     <w:rsid w:val="005A0A7F"/>
     <w:rsid w:val="005B7637"/>
     <w:rsid w:val="005D6E03"/>
+    <w:rsid w:val="006168B1"/>
     <w:rsid w:val="00640915"/>
     <w:rsid w:val="00643820"/>
     <w:rsid w:val="00646E52"/>
     <w:rsid w:val="00671012"/>
     <w:rsid w:val="006759A2"/>
     <w:rsid w:val="006F255D"/>
     <w:rsid w:val="00723429"/>
     <w:rsid w:val="007256F2"/>
     <w:rsid w:val="007275EA"/>
     <w:rsid w:val="007440C5"/>
     <w:rsid w:val="0076601B"/>
     <w:rsid w:val="007C537A"/>
     <w:rsid w:val="007C60AB"/>
     <w:rsid w:val="007D787A"/>
     <w:rsid w:val="00805B63"/>
     <w:rsid w:val="00812933"/>
     <w:rsid w:val="00840606"/>
     <w:rsid w:val="00843784"/>
     <w:rsid w:val="00844DE9"/>
     <w:rsid w:val="008703AA"/>
     <w:rsid w:val="008762C5"/>
     <w:rsid w:val="008B5508"/>
     <w:rsid w:val="008C3DD9"/>
     <w:rsid w:val="008C4767"/>
     <w:rsid w:val="008E6394"/>
     <w:rsid w:val="00910D32"/>
     <w:rsid w:val="0093061C"/>
     <w:rsid w:val="00975925"/>
     <w:rsid w:val="00983F15"/>
     <w:rsid w:val="009A0C32"/>
     <w:rsid w:val="009B7A55"/>
     <w:rsid w:val="009C72CD"/>
     <w:rsid w:val="009E16B8"/>
     <w:rsid w:val="009F7DB3"/>
     <w:rsid w:val="00A06DE5"/>
     <w:rsid w:val="00A12BD4"/>
     <w:rsid w:val="00A35062"/>
     <w:rsid w:val="00AA432B"/>
     <w:rsid w:val="00AA4B45"/>
     <w:rsid w:val="00AA6234"/>
     <w:rsid w:val="00AB03F4"/>
     <w:rsid w:val="00AB525A"/>
     <w:rsid w:val="00AD3251"/>
     <w:rsid w:val="00AF1369"/>
     <w:rsid w:val="00AF4685"/>
     <w:rsid w:val="00B0038B"/>
     <w:rsid w:val="00B02789"/>
     <w:rsid w:val="00B05378"/>
     <w:rsid w:val="00B05B9E"/>
     <w:rsid w:val="00B17463"/>
+    <w:rsid w:val="00B32014"/>
     <w:rsid w:val="00B33515"/>
     <w:rsid w:val="00B4065A"/>
     <w:rsid w:val="00B67BD3"/>
     <w:rsid w:val="00B745D9"/>
     <w:rsid w:val="00BA1F0F"/>
     <w:rsid w:val="00BD1DB7"/>
     <w:rsid w:val="00C300A3"/>
     <w:rsid w:val="00C40FAD"/>
     <w:rsid w:val="00C54866"/>
     <w:rsid w:val="00C902B0"/>
     <w:rsid w:val="00CB4EC9"/>
     <w:rsid w:val="00CB7DEE"/>
     <w:rsid w:val="00CD02B9"/>
     <w:rsid w:val="00CD50F9"/>
     <w:rsid w:val="00CF7420"/>
     <w:rsid w:val="00D10056"/>
     <w:rsid w:val="00D465A4"/>
     <w:rsid w:val="00D50669"/>
     <w:rsid w:val="00D65AD0"/>
     <w:rsid w:val="00D817FC"/>
     <w:rsid w:val="00D94160"/>
     <w:rsid w:val="00D9599C"/>
     <w:rsid w:val="00DB4FBC"/>
     <w:rsid w:val="00DF6942"/>
     <w:rsid w:val="00DF770D"/>
     <w:rsid w:val="00E034E5"/>
     <w:rsid w:val="00E07052"/>
     <w:rsid w:val="00E15A0F"/>
     <w:rsid w:val="00E21F8E"/>
     <w:rsid w:val="00E568F4"/>
     <w:rsid w:val="00E831C8"/>
     <w:rsid w:val="00E9637A"/>
     <w:rsid w:val="00E967C2"/>
     <w:rsid w:val="00EB0101"/>
     <w:rsid w:val="00ED0693"/>
     <w:rsid w:val="00ED244B"/>
     <w:rsid w:val="00ED5317"/>
     <w:rsid w:val="00EE0EE9"/>
+    <w:rsid w:val="00EE645A"/>
     <w:rsid w:val="00EF0BB3"/>
     <w:rsid w:val="00F009CA"/>
     <w:rsid w:val="00F16432"/>
     <w:rsid w:val="00F71F3E"/>
     <w:rsid w:val="00F7219B"/>
     <w:rsid w:val="00F73B42"/>
     <w:rsid w:val="00F82526"/>
     <w:rsid w:val="00FA6F66"/>
     <w:rsid w:val="00FB33C1"/>
     <w:rsid w:val="00FF20DB"/>
     <w:rsid w:val="3AC042CB"/>
     <w:rsid w:val="56947F2F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="63425802"/>
   <w15:docId w15:val="{6FD0CCF8-37C1-4AC9-BDFA-9439CBD4D4CE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Ecofont_Spranq_eco_Sans" w:eastAsia="Ecofont_Spranq_eco_Sans" w:hAnsi="Ecofont_Spranq_eco_Sans" w:cs="Ecofont_Spranq_eco_Sans"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -24878,50 +24125,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="729160348">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="846676239">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="848525802">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1011686029">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -25247,54 +24507,54 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2115781465">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://antigo.anvisa.gov.br/documents/10181/2718376/RDC_16_2014_COMP.pdf/542cc137-b331-4596-9c87-7426c0ae77b7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/leis/l6360.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://antigo.anvisa.gov.br/documents/10181/2718376/RDC_16_2014_COMP.pdf/542cc137-b331-4596-9c87-7426c0ae77b7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/leis/l6360.htm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -25583,106 +24843,106 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhLOxHYz+gkLNGgWUJh9oLhlrb+Mg==">CgMxLjAyDmguc2ZmbGlwbXloYTB4Mg9pZC53bzMxNDVyNml4OHgyD2lkLnpiZTFmYWhhaHRlczIPaWQuN25jN3dnZXV1dGwyMg5oLmEyamsyZ3Z0NzU0eTIOaC44cHZzbnJoOHluZ2oyDmgudDI5a3JzdWNib252Mg5oLjNrdmt0em5ubGloeTIOaC5zdzB0bDRkeGd4c2syDmgubWR5ZGpucTc4d281Mg5oLmtyN2Z6Z2xpMnhrdjIOaC5wbmY2dmYxcmhiZDcyDmguNHp3YTV2YmVtcjc2Mg5oLm85a2U3b2c1ODAxdjIOaC4xdnhzODhiZTZ4N3UyDGgudnYxc3Bjdng4ejIOaC51ZnJlYWgyYXFnY3gyDmgucjZtdzJtbnM3dDQ5Mg5oLnh0c3l2a2ZjYmE2bTIOaC5vZ3V5eThyaXRqMDMyDmgudDRjY3ZjN2hwbWIwMg5oLnh6bWpub3NvamVwYTIOaC5kazE3d2h2OWlycWMyDmguNGppNjhyMml0bXhhMg5oLmkydnVlbjVkb2MwMTIOaC53NThvYnNtdDgzdWYyDmguemlqZm9nY281bW4zMg5oLnZyOXcwaHV5aW1lejIOaC50bGttcm02Y2IxZmgyDmguZG9sb3k2dTdxd2w2Mg5oLjU0d284MTFhZmdneTIOaC5zYWhueGNwZG9wd2oyDmguNW5kOXE4ZTdtMzIzOAByITFnM3phTHh0VzRSUElNTFhhbThqTjhVcEU3REE0QnFPOA==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C0806A9-B044-4441-BF84-46987AEBD04B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C0806A9-B044-4441-BF84-46987AEBD04B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>26</Pages>
-  <Words>11623</Words>
-  <Characters>62766</Characters>
+  <Words>11614</Words>
+  <Characters>62716</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>523</Lines>
+  <Lines>522</Lines>
   <Paragraphs>148</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>74241</CharactersWithSpaces>
+  <CharactersWithSpaces>74182</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Sabrina Hoffmann Vilvert</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010082281FE09FF7E246B4A010428826EACD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
     <vt:lpwstr>1046-12.1.0.25862</vt:lpwstr>