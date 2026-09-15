--- v0 (2026-05-08)
+++ v1 (2026-09-15)
@@ -5,8814 +5,8738 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="3ED61BDC" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+    <w:p w14:paraId="3ED61BDC" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="93"/>
         <w:ind w:left="371" w:hangingChars="168" w:hanging="371"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E75DFA">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>TERMO</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E75DFA">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E75DFA">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>DE</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E75DFA">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E75DFA">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>REFERÊNCIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F789D5" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+    <w:p w14:paraId="36F789D5" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="370" w:hangingChars="168" w:hanging="370"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E75DFA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Processo SGPe </w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E75DFA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>xxxxx</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="516F9216" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+    <w:p w14:paraId="516F9216" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="370" w:hangingChars="168" w:hanging="370"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40442A70" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+    <w:p w14:paraId="40442A70" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9570" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9570"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B12193" w14:paraId="77CB93FB" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="77CB93FB" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="121CD95E" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="121CD95E" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>REQUISITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="07217C07" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="07217C07" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57F90429" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="57F90429" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(INSERIR A UNIDADE DEMANDANTE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A9FD7EF" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+    <w:p w14:paraId="2A9FD7EF" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="9570" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9570"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B12193" w14:paraId="1562326B" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="1562326B" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="512BB8ED" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="512BB8ED" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. OBJETO (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ART. 6º, XXIII, “A”; ART. 18º, II, e </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 40, §1º, I, DA LEI Nº 14.133/2021</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="2BB5E33A" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="2BB5E33A" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7334EFEF" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="7334EFEF" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="786"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="50E5A573" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="50E5A573" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="786"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Solicitação de aquisição</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(descrever o objeto)</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, por meio de</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> inexigibilidade de licitação, </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">para atendimento </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>de demanda</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> gerenciadas por unidades próprias da SES/SC.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15090FE9" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="15090FE9" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="786"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="17B41D09" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="17B41D09" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="786"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- As condições de vigência e prorrogação constam no item 13.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73CAAF5E" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="73CAAF5E" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41B6A5D4" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="67767F0A" w14:textId="5611C6E1" w:rsidR="00E75DFA" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92" w:rsidP="00E75DFA">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Especificações e quantidades</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17049973" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
-[...10 lines deleted...]
-          <w:p w14:paraId="267F85AE" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="424974C4" w14:textId="44840F30" w:rsidR="00E75DFA" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92" w:rsidP="00E75DFA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Conforme ANEXO I </w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="053820D5" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+            <w:r w:rsidR="00C257D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>– Requisição.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DBB7CBC" w14:textId="77777777" w:rsidR="00E75DFA" w:rsidRPr="00E75DFA" w:rsidRDefault="00E75DFA" w:rsidP="00E75DFA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="55503CD5" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
-            <w:pPr>
+          <w:p w14:paraId="55503CD5" w14:textId="17114CC9" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92" w:rsidP="00E75DFA">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...15 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Do catálogo eletrônico de padronização de compras (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>art. 19º, II, da Lei nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="023A8CBA" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
-            <w:pPr>
+          <w:p w14:paraId="023A8CBA" w14:textId="6FFCFEDD" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92" w:rsidP="00E75DFA">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:beforeLines="50" w:before="120"/>
+              <w:spacing w:beforeLines="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">1.2.1. As especificações contidas nos anexos supracitados, respeitam o Catálogo de Materiais e Serviços do Governo de SC. A consulta pode ser feita pelo </w:t>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As especificações contidas nos anexos supracitados, respeitam o Catálogo de Materiais e Serviços do Governo de SC. A consulta pode ser feita pelo </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
+              <w:r w:rsidRPr="00E75DFA">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
+                  <w:lang w:val="pt-BR"/>
                 </w:rPr>
                 <w:t>link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="1B356AC7" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
-            <w:pPr>
+          <w:p w14:paraId="1B356AC7" w14:textId="3343BB42" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92" w:rsidP="00E75DFA">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:beforeLines="50" w:before="120"/>
-[...20 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:beforeLines="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Em caso de divergência entre as descrições e especificações constantes no presente Termo de Referência e no Catálogo, prevalecem as primeiras.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B4E1867" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="6B4E1867" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2E0B1C88" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="327BC17E" w14:textId="4768FF26" w:rsidR="003C583F" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92" w:rsidP="00E75DFA">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:jc w:val="both"/>
-[...16 lines deleted...]
-            <w:r>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Da natureza do objeto (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>art. 20ºda Lei nº 14.133/2021 e art. 5º, parágrafo único, do Decreto Estadual nº 2355/2021)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B5263A5" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="2A00DD20" w14:textId="77777777" w:rsidR="003C583F" w:rsidRPr="00E75DFA" w:rsidRDefault="003C583F" w:rsidP="003C583F">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:rPr>
-[...7 lines deleted...]
-          <w:p w14:paraId="22C5B3C5" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22C5B3C5" w14:textId="0FEC53EC" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92" w:rsidP="00E75DFA">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os bens objeto desta contratação são caracterizados como comuns</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">com características técnicas e funcionais, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>definidas por meio de especificações usuais existentes no mercado</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="158E45BD" w14:textId="785C4B3D" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92" w:rsidP="00E75DFA">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
-              <w:snapToGrid w:val="0"/>
-[...105 lines deleted...]
-              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...55 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Não se enquadram como sendo bens de luxo, conforme Decreto n.º </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...14 lines deleted...]
-          <w:p w14:paraId="0E162DD8" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>2.355, de 16 de dezembro de 2022;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E162DD8" w14:textId="07BF6072" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92" w:rsidP="00E75DFA">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50"/>
-              <w:ind w:left="0"/>
-[...20 lines deleted...]
-            <w:r>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Não se enquadram como bens de luxo, conforme definição do art. 2º, II, Resolução TCU nº 341/2022, como </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              </w:rPr>
-[...13 lines deleted...]
-          <w:p w14:paraId="03E96434" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>aquele “de consumo ostentatório, opulento, de abordagem personalizada ou refinada, de elevado grau de sofisticação, de distribuição seletiva, alto preço, escassez, raridade e exclusividade, com forte apelo estético, de tradição ou história, cuja qualidade supera a das demandas ordinárias das unidades do Tribunal, por haver substitutos com características técnicas e funcionais equivalentes de qualidade comum”.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03E96434" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="19EB3015" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="19EB3015" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="7BDAF4B8" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="7BDAF4B8" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>FUNDAMENTAÇÃO</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DA CONTRATAÇÃO (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “B” DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="2B5AEF56" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="2B5AEF56" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EA04535" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
-[...1 lines deleted...]
-              <w:ind w:right="228"/>
+          <w:p w14:paraId="158BE935" w14:textId="7DB102B1" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92" w:rsidP="003C583F">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:right="-6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Conforme informado no Estudo Técnico Preliminar, esta aquisição se justifica por</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>.....</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> incluir a justificativa do ETP.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AC14A2C" w14:textId="77777777" w:rsidR="003C583F" w:rsidRPr="00E75DFA" w:rsidRDefault="003C583F" w:rsidP="003C583F">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:ind w:left="0" w:right="-6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="337E5FE9" w14:textId="56C0E0D5" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92" w:rsidP="003C583F">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...49 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>2.2. Justificativas adicionais (se houver necessidade), caso contrário, retirar esse item.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="12323654" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+              <w:t>Justificativas adicionais (se houver necessidade), caso contrário, retirar esse item.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12323654" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="40F1C297" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="40F1C297" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="5A9C8045" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="5A9C8045" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
               </w:rPr>
               <w:t>DESCRIÇÃO DA SOLUÇÃO</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ART. 6º, XXIII, “C” e ART. 18º, </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>§1º, VII, DA LEI Nº 14.133/2021</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="22D2F35B" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="22D2F35B" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15C2E76F" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="15C2E76F" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="71355939" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="71355939" w14:textId="5A8445A2" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Conforme informado no Estudo Técnico Preliminar, </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a contratação da solução mostra-se necessária para resolver a demanda apresentada. Os valores e os quantitativos estão previstos no plano anual de compras, demonstrando ser uma aquisição economicamente viável;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26ACDFFC" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="1F703DAE" w14:textId="77777777" w:rsidR="003C583F" w:rsidRPr="00E75DFA" w:rsidRDefault="003C583F" w:rsidP="003C583F">
+            <w:pPr>
+              <w:ind w:right="-6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26ACDFFC" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Complemento da informação, caso contrário, retirar esse item.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51199F30" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="51199F30" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5EFCC9B4" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="5EFCC9B4" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="419A9E9E" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="419A9E9E" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="11CEB24B" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="11CEB24B" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>DOS REQUISITOS DA CONTRATAÇÃO (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “D” DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="7FF67C57" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="7FF67C57" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63C3F627" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="63C3F627" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6FC71F71" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="6FC71F71" w14:textId="49943C2E" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Apresentação de propostas que atendam aos critérios de aceitação da proposta (item 6.) e as especificações e quantidades do objeto (item 1.1.);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="450E13C2" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="56D59364" w14:textId="77777777" w:rsidR="003C583F" w:rsidRPr="00E75DFA" w:rsidRDefault="003C583F" w:rsidP="003C583F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="450E13C2" w14:textId="5D4B9EF4" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Atendimento aos critérios de habilitação (item 7.);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4818CDEC" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="391DDC2B" w14:textId="77777777" w:rsidR="003C583F" w:rsidRPr="00E75DFA" w:rsidRDefault="003C583F" w:rsidP="003C583F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4818CDEC" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E atendimento as condições de execução do objeto (item 9.).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AA0A568" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="7AA0A568" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="4704B834" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="4704B834" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="2E0D15A9" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="2E0D15A9" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DOS PARÂMETROS DA AQUISIÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="201D909D" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="201D909D" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B1B8B7E" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="1B1B8B7E" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="0AC32A22" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AC32A22" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...20 lines deleted...]
-            <w:r>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Do tratamento diferenciado a microempresas (ME) e empresas de pequeno porte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>(EPP), conforme o disposto no art. 48 da Lei Complementar nº 123/2006 (alterado pela Lei</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Complementar</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>nº</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...28 lines deleted...]
-          <w:p w14:paraId="7C340728" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>147/2014) e art. 4º da Lei nº 14.133/202:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C340728" w14:textId="3E5F5D20" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92" w:rsidP="003C583F">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.1.1. Não aplicável nas dispensas de licitação. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="73037B32" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+              <w:t xml:space="preserve">Não aplicável nas dispensas de licitação. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73037B32" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Necessidade de vistoria prévia (visita técnica): </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>não será exigida.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="679A1C21" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="679A1C21" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1E361EA4" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="1E361EA4" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...24 lines deleted...]
-            <w:r>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participação de consórcios (art. 18º, IX, da Lei 14.133/2021): </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Não será admitida a participação de consórcios. </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...133 lines deleted...]
-          <w:p w14:paraId="1D424EB3" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>A vedação quanto à participação de consórcio de empresas no presente procedimento licitatório não limitará a competitividade. A participação de consórcios é recomendável quando o objeto considerado for “de alta complexidade ou vulto”, o que não seria o caso dos objetos sob exame. A admissão de consórcio em objeto de baixa complexidade e de pequeno valor econômico atenta contra o princípio da competitividade, pois permitiria, com o aval da Administração Pública, a união de concorrentes que poderiam muito bem disputar entre si, violando, por via transversa, o princípio da competitividade, atingindo ainda a vantajosidade buscada pela Administração.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D424EB3" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:right="85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="13D1E9B2" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13D1E9B2" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...16 lines deleted...]
-            <w:r>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Subcontratação: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Não será admitida.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76FEFBC5" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="76FEFBC5" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="2F0DB7EB" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F0DB7EB" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:before="4"/>
               <w:ind w:right="83"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...16 lines deleted...]
-            <w:r>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do agrupamento de itens em lotes: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>não há itens em lote para esta aquisição.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C5575E2" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="3C5575E2" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:spacing w:before="4"/>
               <w:ind w:left="13" w:right="83" w:hangingChars="6" w:hanging="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="35982BD4" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35982BD4" w14:textId="4295A8D1" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="13" w:hangingChars="6" w:hanging="13"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Se sim. Justificar.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="29D63DDB" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+              <w:t>Se sim</w:t>
+            </w:r>
+            <w:r w:rsidR="00E75DFA" w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Justificar.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29D63DDB" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="13" w:hangingChars="6" w:hanging="13"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1B0FCC3C" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="1B0FCC3C" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="13" w:right="85" w:hangingChars="6" w:hanging="13"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="481ACCD3" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="481ACCD3" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="13" w:right="85" w:hangingChars="6" w:hanging="13"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Cabe exclusivamente à área técnica a decisão de divisão de itens ou lotes, devendo-se ter especial atenção quanto à justificativa para a aglutinação em lote único. Registra-se, assim a jurisprudência majoritária do TCU, consubstanciada na Súmula n.º 247:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="473088E1" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="473088E1" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="196" w:right="85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="2BFFEB7E" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BFFEB7E" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="2464" w:right="85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>“É obrigatória a admissão da adjudicação por item e não por preço global, nos editais das licitações para a contratação de obras, serviços, compras e alienações, cujo objeto seja divisível, desde que não haja prejuízo para o conjunto ou complexo ou perda de economia de escala, tendo em vista o objetivo de propiciar a ampla participação de licitantes que, embora não dispondo de capacidade para a execução, fornecimento ou aquisição da totalidade do objeto, possam fazê-lo com relação a itens ou unidades autônomas, devendo as exigências de habilitação adequar-se a essa divisibilidade.”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13FA0CC1" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="13FA0CC1" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="2464" w:right="85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="7AC802A1" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AC802A1" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Adesão a ARP:</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Não se aplica.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6619D55E" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="6619D55E" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="081B7329" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="081B7329" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="52715501" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="52715501" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="29418AAA" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="29418AAA" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DOS CRITÉRIOS DE ACEITAÇÃO DA PROPOSTA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="2C25B074" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="2C25B074" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60D6D882" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="60D6D882" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2D3CE891" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="2D3CE891" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...25 lines deleted...]
-          <w:p w14:paraId="14B2C763" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>A PROPOSTA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> deverá conter o descritivo completo do item cotado, apresentando para este:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14B2C763" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Apresentação;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2997EA19" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="2997EA19" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nome comercial/marca;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43FC7F59" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="43FC7F59" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Fabricante;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48AE50FF" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="48AE50FF" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Quantidade;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62663468" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="62663468" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Preço unitário;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05F55798" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="05F55798" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>País de origem do produto;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="302E2595" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="302E2595" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:topLinePunct/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Apresentar RMS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Registro no Ministério da Saúde) dentro da validade e/ou protocolo atualizado de solicitação de revalidação;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(quando houver a exigência conforme o material, em caso de não enquadramento suprimir este item);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="756483EA" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="756483EA" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="3D23DD1E" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="3D23DD1E" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="3CEF2323" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="3CEF2323" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>DA HABILITAÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="71A625BA" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="71A625BA" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23E694DA" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="23E694DA" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5FE93793" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="5FE93793" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Para fins de habilitação, deverá o licitante comprovar os seguintes requisitos:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1105EE14" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="1105EE14" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B8B296B" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
-[...20 lines deleted...]
-          <w:p w14:paraId="14C0B189" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="2B8B296B" w14:textId="55A00D6E" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92" w:rsidP="003C583F">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:right="-6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Habilitação Jurídica</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14C0B189" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:ind w:left="196" w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F678912" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="3F678912" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pessoa física: cédula de identidade (RG) ou documento equivalente que, por força de lei, tenha validade para fins de identificação em todo o território nacional;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02024924" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="02024924" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Empresário individual: inscrição no Registro Público de Empresas Mercantis, a cargo da Junta Comercial da respectiva sede;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CBC9623" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="2CBC9623" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Microempreendedor Individual - MEI: Certificado da Condição de Microempreendedor Individual - CCMEI, cuja aceitação ficará condicionada à verificação da autenticidade no sítio </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
+              <w:r w:rsidRPr="00E75DFA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="59D88F10" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="59D88F10" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sociedade empresária, sociedade limitada unipessoal – SLU ou sociedade identificada como empresa individual de responsabilidade limitada - EIRELI: inscrição do ato constitutivo, estatuto ou contrato social no Registro Público de Empresas Mercantis, a cargo da Junta Comercial da respectiva sede, acompanhada de documento comprobatório de seus administradores;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63F53B31" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="63F53B31" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sociedade simples: inscrição do ato constitutivo no Registro Civil de Pessoas Jurídicas do local de sua sede, acompanhada de documento comprobatório de seus administradores;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51ECB399" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="51ECB399" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Filial, sucursal ou agência de sociedade simples ou empresária: inscrição do ato constitutivo da filial, sucursal ou agência da sociedade simples ou empresária, respectivamente, no Registro Civil das Pessoas Jurídicas ou no Registro Público de Empresas Mercantis onde opera, com averbação no Registro onde tem sede a matriz;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00B2C489" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="00B2C489" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sociedade empresária estrangeira: portaria de autorização de funcionamento no Brasil, publicada no Diário Oficial da União e arquivada na Junta Comercial da unidade federativa onde se localizar a filial, agência, sucursal ou estabelecimento, a qual será considerada como sua sede, conforme Instrução Normativa DREI/ME n.º 77, de 18 de março de 2020.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="652A67FA" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="652A67FA" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="26E3C21B" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="26E3C21B" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Os documentos apresentados deverão estar acompanhados de todas as alterações ou da consolidação respectiva.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A9A5469" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="0A9A5469" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:ind w:left="196" w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5DA50860" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="5DA50860" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Habilitação fiscal, social e trabalhista</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F3F289D" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="1F3F289D" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:ind w:left="196" w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5505CB6D" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="5505CB6D" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prova de inscrição no Cadastro Nacional de Pessoas Jurídicas ou no Cadastro de Pessoas Físicas, conforme o caso;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A59FDDF" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="5A59FDDF" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="496D35B8" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prova de regularidade fiscal perante a Fazenda Nacional, mediante apresentação de certidão expedida conjuntamente pela Secretaria da Receita Federal do Brasil (RFB) e pela Procuradoria-Geral da Fazenda Nacional (PGFN), referente a todos os créditos tributários federais e à Dívida Ativa da União (DAU) por elas administrados, inclusive aqueles relativos à </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Seguridade Social, nos termos da Portaria Conjunta nº 1.751, de 02 de outubro de 2014, do Secretário da Receita Federal do Brasil e da Procuradora-Geral da Fazenda Nacional.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="496D35B8" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Prova de regularidade com o Fundo de Garantia do Tempo de Serviço (FGTS);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DB2A849" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="7DB2A849" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Prova de inexistência de débitos inadimplidos perante a Justiça do Trabalho, mediante a apresentação de certidão negativa ou positiva com efeito de negativa, nos termos do Título VII-A da Consolidação das Leis do Trabalho, aprovada pelo Decreto-Lei nº 5.452, de 1º de maio de 1943;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49EEED8F" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="49EEED8F" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prova de inscrição no cadastro de contribuintes [Estadual/Distrital] ou [Municipal/Distrital] relativo ao domicílio ou sede do fornecedor, pertinente ao seu ramo de atividade e compatível com o objeto contratual;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E1C564C" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="6E1C564C" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prova de regularidade com a Fazenda [Estadual/Distrital] e [Municipal/Distrital] do domicílio ou sede do fornecedor, relativa à atividade em cujo exercício contrata ou concorre;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50278929" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="50278929" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Caso o fornecedor seja considerado isento dos tributos [Estadual/Distrital] ou [Municipal/Distrital] relacionados ao objeto contratual, deverá comprovar tal condição mediante a apresentação de declaração da Fazenda respectiva do seu domicílio ou sede, ou outra equivalente, na forma da lei.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17C5C4EF" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="17C5C4EF" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O fornecedor enquadrado como microempreendedor individual que pretenda auferir os benefícios do tratamento diferenciado previstos na Lei Complementar n. 123, de 2006, estará dispensado da prova de inscrição nos cadastros de contribuintes estadual e municipal.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1920D2E7" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="1920D2E7" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1B47A5BD" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="1B47A5BD" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Qualificação econômico-financeira (art. 18º, IX, da Lei 14.133/2021)</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26ADF185" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="26ADF185" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7A173515" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="7A173515" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Certidão negativa de insolvência civil expedida pelo distribuidor do domicílio ou sede do licitante, caso se trate de pessoa física, desde que admitida a sua participação na licitação (art. 5º, inciso II, alínea “c”, da Instrução Normativa Seges/ME nº 116, de 2021), ou de sociedade simples;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="675C688D" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="675C688D" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Certidão negativa de falência expedida pelo distribuidor da sede do fornecedor - Lei nº 14.133, de 2021, art. 69, caput, inciso II).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F23E839" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="5F23E839" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">No presente processo licitatório, considerando-se o baixo risco financeiro envolvido na contratação, a curta duração contratual, objeto de fornecimento padronizado e de fácil execução, e a não complexidade operacional da execução contratual, entende-se desnecessária a exigência de apresentação do balanço patrimonial, demonstração de resultado do exercício (DRE) e demais demonstrações contábeis dos dois últimos exercícios sociais como condição de habilitação. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F90CE56" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="7F90CE56" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7148AE34" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="7148AE34" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Qualificação-técnica (art. 18º, IX, da Lei 14.133/2021)</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>: Não aplicável</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C4FEF90" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="0C4FEF90" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="05E51B84" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="05E51B84" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="0E02362D" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="0E02362D" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>FORMA E CRITÉRIOS DE SELEÇÃO DO FORNECEDOR (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “H” DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="4F975C86" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="4F975C86" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="415D4F26" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="415D4F26" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:left="58"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="33B2477C" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="33B2477C" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk204254341"/>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A forma de seleção se dará por meio de </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>demonstração da exclusividade ou especialização do fornecedor;</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="0"/>
-          <w:p w14:paraId="596D425A" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="596D425A" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="39511BF2" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="39511BF2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="7CC554BF" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="7CC554BF" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DA EXECUÇÃO DO OBJETO (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “E”; ART. 18º, III, e ART. 40º, §1º, II e III, DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="45142CF5" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="45142CF5" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77A9F6CA" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
-[...10 lines deleted...]
-          <w:p w14:paraId="4E6DA874" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="77A9F6CA" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E6DA874" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">O compromisso será firmado por meio de </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ordem de fornecimento com entrega única, </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>conforme especificações e quantitativos previstos no item 1 do presente termo;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="567A9E8A" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="567A9E8A" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A entrega deverá ser efetuada diretamente à Unidade Solicitante conforme especificação do objeto no(s) endereço(s): </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>(inserir endereço de entrega)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3920FAB6" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="3920FAB6" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Funcionários da contratada deverão apresentar-se sempre com identificação e/ou credencial na Unidade Solicitante respeitando as normas de cada instituição;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="413EE525" w14:textId="7D87724D" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="413EE525" w14:textId="7D87724D" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>O prazo de entrega será</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> de 20 (vinte)</w:t>
             </w:r>
-            <w:r w:rsidR="006C13B8">
+            <w:r w:rsidR="006C13B8" w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> dias</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...22 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> após recebimento, pelo fornecedor, da Ordem de Fornecimento (OF) empenhada</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24E98BCB" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="24E98BCB" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">O objeto será recebido, provisoriamente, no ato da entrega, </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>de forma sumária, pelo responsável por seu acompanhamento e fiscalização, com verificação posterior da conformidade do material com as exigências contratuais;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EA4ABEF" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="2EA4ABEF" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">O objeto será recebido, definitivamente, em </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>(XX)</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> dias, após o recebimento provisório, </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>por servidor ou comissão designada pela autoridade competente, mediante termo detalhado que comprove o atendimento das exigências contratuais;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E64CAB5" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="7E64CAB5" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O recebimento do objeto não exclui a responsabilidade da contratada pelos prejuízos resultantes da incorreta execução do contrato;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BC18E9E" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="7BC18E9E" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O material deverá indicar na embalagem terciária (transporte) a razão social da Contratada, o número do processo de compra, o número da nota fiscal e o número do documento de fornecimento;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B892FD2" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="4B892FD2" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O objeto deverá estar de acordo com as especificações do edital e atender a legislação a ele(s) pertinente(s);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68FC5ED5" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="68FC5ED5" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O objeto deverá estar com no mínimo 75% do prazo de validade no momento do recebimento;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34CEFF86" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="34CEFF86" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Para os produtos em que é exigido pela legislação vigente prazo de validade, esse deverá constar na embalagem;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="042D91F9" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="042D91F9" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A embalagem deverá estar íntegra e em perfeitas condições de utilização;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6345AC36" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="6345AC36" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O objeto não será aceito caso não seja transportado e entregue de maneira correta, respeitando as recomendações do fabricante e autoridades sanitárias, de acordo com as legislações vigentes para cada item;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71F9AB7E" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="71F9AB7E" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A Contratada, mesmo não sendo a fabricante da matéria-prima empregada na fabricação de seu produto, responderá inteira e solidariamente pela qualidade e autenticidade deste, obrigando-se a substituir, as suas expensas, no todo ou em parte, o objeto desta licitação, em que se verificarem vícios, defeitos, incorreções, resultantes da fabricação ou transporte, constatado visualmente ou em laboratório, correndo estes custos por sua conta;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12350194" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="12350194" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O aceite do(s) produto(s) pela Contratante, não exclui a responsabilidade civil da Contratada por vícios de quantidade ou qualidade do produto ou disparidade com as especificações técnicas exigidas no edital ou atribuídas pela Contratada, verificados posteriormente, garantindo-se à Contratante as faculdades previstas no artigo 18, da Lei nº 8.078/90 (Código de Defesa do Consumidor);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="168A4789" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="168A4789" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A contratada deverá ofertar treinamentos relacionados ao objeto licitado, nas Unidades Solicitantes, mediante demanda da equipe técnica, quando necessário.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51E71228" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="51E71228" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="28B07BFF" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="28B07BFF" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- Cada demandante deverá colocar as informações específicas para os objetos pretendidos:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1591BBF5" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="1591BBF5" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- Se atentar as condições quando se tratar de bens perecíveis;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12E46313" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="12E46313" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- Verificar se há necessidade de garantia da execução do contrato, </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t>nos moldes do Arts 96 a</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">nos moldes do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
+              <w:t>Arts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 96 a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">102 da Lei nº 14.133/21, em valor correspondente a </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>102 da Lei nº 14.133/21, em valor correspondente a XXXX % do valor total do contrato (inserir justificativa da exigência da garantia);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EB984CD" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> % do valor total do contrato</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>- Verificar se há necessidade de g</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
-[...31 lines deleted...]
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>arantia do produto/serviço, manutenção e assistência técnica (especificar as condições da garantia).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E288F75" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="0E288F75" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:ind w:right="228"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="4C3493E6" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="4C3493E6" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="320D8859" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="320D8859" w14:textId="7CED8DD6" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>DA GESTÃO DO CONTRATO (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ART. 6º, XXIII, “F” DA LEI Nº 14.133/2021 E IN 14/2025 SEA)</w:t>
+              <w:t xml:space="preserve">ART. 6º, XXIII, “F” DA LEI Nº 14.133/2021 E IN </w:t>
+            </w:r>
+            <w:r w:rsidR="005B6C4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>07</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="005B6C4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SEA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="422E4A96" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="422E4A96" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="181AC908" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="181AC908" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00774C57" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:leftChars="-8" w:left="-19"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="569EEFA7" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="1A576BBC" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00774C57" w:rsidRDefault="008F0A92" w:rsidP="00774C57">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
-              <w:ind w:leftChars="-8" w:left="-19"/>
-[...8 lines deleted...]
-            <w:r>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00774C57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>As competências do gestor e fiscal estão descritas nos arts. 6º e 7º da IN 14/2025.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2A5CB8E7" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">As competências do gestor e fiscal </w:t>
+            </w:r>
+            <w:r w:rsidR="00774C57" w:rsidRPr="00774C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">constam </w:t>
+            </w:r>
+            <w:r w:rsidR="00774C57" w:rsidRPr="00774C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>na instrução Normativa n.º 07/2026 da SEA e no Decreto 1.561/2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00774C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A5CB8E7" w14:textId="4D7B9D89" w:rsidR="00774C57" w:rsidRPr="00774C57" w:rsidRDefault="00774C57" w:rsidP="00774C57">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
-              <w:ind w:leftChars="-8" w:left="-19"/>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="0FD6DBBE" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="0FD6DBBE" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="04F04013" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="04F04013" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00774C57" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00774C57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>DA OBRIGAÇÕES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="5EBC126E" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="5EBC126E" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40B8BC66" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="40B8BC66" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A206DA0" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="0A206DA0" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Obrigações específicas da contratada:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="191A3B11" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="191A3B11" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1E58A789" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="1E58A789" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Obriga-se a empresa vencedora:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A1FFAA0" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="4A1FFAA0" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="47DEAD62" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Atender a todas as solicitações de contratação efetuadas durante a vigência do Contrato ou Ata de Registro de Preços, limitada ao quantitativo de cada item;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47DEAD62" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="44AE5999" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Ao fornecimento do objeto, de acordo com as especificações constantes no Edital, em consonância com a proposta apresentada e com a qualidade e especificações determinadas pela legislação em vigor;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44AE5999" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="6FB029FB" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Responsabilizar-se pela boa execução e eficiência no fornecimento do produto objeto do edital;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FB029FB" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="5447757F" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Reparar, corrigir, remover as suas expensas, no todo ou em parte o(s) objeto(s) em que se verifiquem danos em decorrência do transporte, bem como, providenciar a imediata substituição desses;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5447757F" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="547377F4" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Providenciar a imediata correção das deficiências apontadas pelo contratante quando da entrega do produto;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="547377F4" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="6CCDBE47" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Apresentar, sempre que solicitado documentos que comprovem a procedência do produto fornecido, assim como amostra para análise pela Administração, sem qualquer ônus adicional;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CCDBE47" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="2C09A68D" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Não subcontratar, ceder ou transferir, total ou parcialmente, o objeto do contrato ou da Ata de Registro de Preços;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C09A68D" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="09473356" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Manter, durante a vigência do contrato ou do Registro de Preços, todas as condições de habilitação e qualificações exigidas na licitação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09473356" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="0B8921FE" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>A estender aos contratos objeto da Ata, os benefícios e promoções oferecidas aos demais clientes da contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B8921FE" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="26E9C625" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Responsabilizar-se por quaisquer danos ou prejuízos físicos ou materiais causados à Administração ou a terceiros, pelos seus prepostos, advindos de imperícia, negligência, imprudência ou desrespeito às normas de segurança, quando da execução do fornecimento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26E9C625" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="71634E1C" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Responsabilizar-se por todas e quaisquer despesas, inclusive, despesa de natureza previdenciária, fiscal, trabalhista ou civil, bem como emolumentos, ônus ou encargos de qualquer espécie e origem, pertinentes à execução do objeto contratado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71634E1C" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="09B86BC1" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Mesmo não sendo a fabricante da matéria prima empregada na fabricação de seus produtos, a empresa vencedora, responderá inteira e solidariamente pela qualidade e autenticidade destes, obrigando-se a substituir, as suas expensas, no todo ou em parte, o objeto desta licitação, em que se verificarem vícios, defeitos, incorreções, resultantes da fabricação ou transporte, constatado visualmente ou em laboratório, correndo estes custos por sua conta;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09B86BC1" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="030A8E07" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Manter endereço eletrônico (e-mail) válido para fins de comunicação com a contratante por todo o período de contratação; comunicando, imediatamente, o Contratante em caso de alteração;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="030A8E07" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...20 lines deleted...]
-          <w:p w14:paraId="1AD9A1EA" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Realizar cadastro no Portal Externo do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SGP-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (https://portal.sgpe.sea.sc.gov.br/portal-externo/inicio) para que possa assinar eletronicamente com certificação digital TODOS os documentos firmados com a contratante (como realizar a assinatura digital: https://sgpe.sea.sc.gov.br/capdoc/pergunta_frequente/nova-como-realizar-a-assinatura-digital-via-portal-externo/).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46F75DE3" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AD9A1EA" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Obrigações específicas da contratante:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A254D53" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="2A254D53" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="74142F48" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
-[...15 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="74142F48" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Obriga-se a Administração/Contratante:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4566DDF5" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="4566DDF5" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="165DE323" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Comunicar a Contratada toda e quaisquer ocorrências relacionadas aos objetos entregues;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="165DE323" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...22 lines deleted...]
-          <w:p w14:paraId="2ADF751B" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Efetuar o pagamento da Contratada de acordo com a forma de pagamento estipulada na licitação e no Contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ADF751B" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="599C59E9" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Promover o acompanhamento e a fiscalização do fornecimento/prestação dos serviços, sob os aspectos qualitativo e quantitativo, anotando em registro próprio as falhas e solicitando as medidas corretivas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="599C59E9" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="5E3215F6" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Rejeitar, no todo ou em parte, o objeto entregue pela Contratada fora das especificações do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E3215F6" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="428161CC" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Observar para que durante a vigência do Contrato sejam cumpridas as obrigações assumidas pela Contratada, bem como sejam mantidas todas as condições de habilitação e qualificação exigidas na licitação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="428161CC" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="7891AA5E" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Aplicar as sanções administrativas, quando se fizerem necessárias;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7891AA5E" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="0741E17F" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Prestar à CONTRATADA informações e esclarecimentos que venham a ser solicitados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0741E17F" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="057476AB" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Demais condições constantes do edital de licitação.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="057476AB" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="5FF93411" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FF93411" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- Cada unidade demandante deverá inserir as informações específicas para os seus objetos!</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="764F67FC" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="764F67FC" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F551965" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="5F551965" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="7834AF57" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="7834AF57" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="701BDE86" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="701BDE86" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>DAS INFRAÇÕES ADMINISTRATIVAS E SANÇÕES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="73DC7C8C" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="73DC7C8C" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="183795C4" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="183795C4" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:ind w:right="124"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A apuração de infrações e aplicação de sanções aos licitantes, aos beneficiários de ata de registro de preços e aos contratados obedecerá ao disposto no decreto estadual nº 441, de 19 de janeiro de 2024.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27794F1B" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="27794F1B" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:ind w:right="124"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="436FD849" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="436FD849" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="6CA2FA79" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="6CA2FA79" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DO CONTRATO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="260F3600" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="260F3600" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34C94AC0" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
-[...10 lines deleted...]
-          <w:p w14:paraId="2945869C" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="34C94AC0" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2945869C" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">instrumento Contratual: </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Ordem de fornecimento.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> Os preços inicialmente contratados são fixos e irreajustáveis no prazo de um ano contados da data do orçamento estimado. A partir desse prazo, os preços serão reajustados conforme o índice nacional de preços ao consumidor amplo (IPCA).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B49E6DC" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="6B49E6DC" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="0D2A7E1C" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D2A7E1C" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Vigência do contrato: </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> Será a soma dos prazos estabelecidos no item 14 do presente termo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3234B923" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="3234B923" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:ind w:right="228"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2BAF39B3" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="2BAF39B3" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="228"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gestão e Fiscalização:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C455487" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="7C455487" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0AC8AA58" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0AC8AA58" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gestor:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="66" w:tblpY="258"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="9418" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1554"/>
               <w:gridCol w:w="1420"/>
               <w:gridCol w:w="3729"/>
               <w:gridCol w:w="2715"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00B12193" w14:paraId="5A065B6E" w14:textId="77777777">
+            <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="5A065B6E" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="493"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1554" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4F3BA9A4" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="4F3BA9A4" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>SOLICITANTE</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1420" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3EE7D0D8" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="3EE7D0D8" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3729" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5E43C742" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="5E43C742" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>GESTOR</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2715" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6940122E" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="6940122E" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>TELEFONE/ EMAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00B12193" w14:paraId="33F487F7" w14:textId="77777777">
+            <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="33F487F7" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1554" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="40EE7A4E" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="40EE7A4E" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1420" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="17D6D908" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="17D6D908" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3729" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2850C174" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="2850C174" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>xxxxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2715" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3D1A45CC" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+                <w:p w14:paraId="3D1A45CC" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="4710D4F0" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
-[...31 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4710D4F0" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BC5DC98" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20AC9228" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fiscal:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="66" w:tblpY="258"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="9418" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1554"/>
               <w:gridCol w:w="1420"/>
               <w:gridCol w:w="3729"/>
               <w:gridCol w:w="2715"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00B12193" w14:paraId="45AE2CE6" w14:textId="77777777">
+            <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="45AE2CE6" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="493"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1554" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="176FC168" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="176FC168" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>SOLICITANTE</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1420" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="355B6117" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="355B6117" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3729" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0DA86C93" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="0DA86C93" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>FISCAL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2715" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="115A063E" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="115A063E" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>TELEFONE/ EMAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00B12193" w14:paraId="14B5D3E3" w14:textId="77777777">
+            <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="14B5D3E3" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1554" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="45FD4C1F" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="45FD4C1F" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1420" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="215E0F90" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="215E0F90" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3729" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3087DA09" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="3087DA09" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>xxxxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2715" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="66C45320" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+                <w:p w14:paraId="66C45320" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="1E8E561A" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="1E8E561A" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5589E47B" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="5589E47B" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="3B3F82E9" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="3B3F82E9" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="30976662" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="30976662" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CRITÉRIOS DE MEDIÇÃO E PAGAMENTO (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “G” e ART. 40º, §1º, II, DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="4D3D0A67" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="4D3D0A67" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E8DFF29" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="0E8DFF29" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Prazos:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78828B8D" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="78828B8D" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Prazo de entrega do objeto: </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20 dias</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> após recebimento, pelo fornecedor, da Autorização de Fornecimento (AF) empenhada;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4330A140" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="4330A140" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Prazo de recebimento provisório: no ato;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BA6E5FF" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="3BA6E5FF" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Prazo de recebimento definitivo: </w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">xx dias, após o recebimento provisório; </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0CD247FF" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dias, após o recebimento provisório; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CD247FF" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Prazo de troca de bens rejeitados: </w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">xx dias; </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dias; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(não afastando a possibilidade de aplicação de multa/sanção)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A20CBBD" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="7A20CBBD" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Prazo para liquidação do </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="DejaVu Sans" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>documento fiscal: 5 dias úteis;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57350426" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="57350426" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Prazo de pagamento: </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>30 dias</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> após o recebimento definitivo, com a respectiva Nota Fiscal/Fatura ou documento legalmente equivalente</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27ED14A0" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="27ED14A0" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="51FDDA99" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="51FDDA99" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="39C4E7D0" w14:textId="0B65D225" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="39C4E7D0" w14:textId="0B65D225" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>DO VALOR ESTIMADO (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “I”; ART. 18º, IV, e ART. 23º e 24º DA LEI Nº 14.133/2021 e Instrução Normativa nº 0</w:t>
             </w:r>
-            <w:r w:rsidR="0075292D">
+            <w:r w:rsidR="0075292D" w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
-            <w:r w:rsidR="0075292D">
+            <w:r w:rsidR="0075292D" w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/SEA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="02C31A97" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="02C31A97" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12B7F6BA" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="12B7F6BA" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3680FA90" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="3680FA90" w14:textId="1822CE92" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="0D193A9C" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Os valores foram estimados conforme a Planilha de Pesquisa de Preços (ANEXO </w:t>
+            </w:r>
+            <w:r w:rsidR="00F646DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) e Relação de Compras Orçamento</w:t>
+            </w:r>
+            <w:r w:rsidR="00F646DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ANEXO </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F646DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VI.b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00045884">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D193A9C" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Os preços estimados determinados com base em menos de três preços, ou estimados com critérios diferentes de média, mediana ou menor valor num conjunto de menos de três preços, foram devidamente justificados na Planilha de Pesquisa de Preços, com aval do gestor responsável (Diretor) e da autoridade competente (Superintendente), condicionada a assinatura do Termo de Referência.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BEA336A" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="1BEA336A" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:ind w:left="66"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="50A31E3C" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="50A31E3C" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="11DFC55C" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="11DFC55C" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ADEQUAÇÃO ORÇAMENTÁRIA (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “J” DA LEI Nº 14.133/2021 e ART. 4º, VII, DO DECRETO ESTADUAL Nº 47/2023)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="6945C629" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="6945C629" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CCBBD0A" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="1CCBBD0A" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4F1FE8EC" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="4F1FE8EC" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>A adequação orçamentária está discriminada em documento emitido pela Superintendência do Fundo Estadual de Saúde.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="163779BB" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="163779BB" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="29D621A8" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="29D621A8" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="34CFFAD2" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="34CFFAD2" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ANÁLISE DE RISCOS E MAPA DE RISCOS (ART. 18º, X, DA LEI Nº 14.133/2021 e ART. 4º, III, DO DECRETO ESTADUAL Nº 47/2023)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="42955176" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="42955176" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16D5FBEE" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="16D5FBEE" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:ind w:left="66"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A2EA165" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="2A2EA165" w14:textId="73735647" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00847BBD" w:rsidP="00847BBD">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00847BBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17.1</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Encontra-se no ANEXO V.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="59F2618D" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008F0A92" w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Encontra-se no ANEXO V</w:t>
+            </w:r>
+            <w:r w:rsidR="00E45054">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>II – Análise de Riscos</w:t>
+            </w:r>
+            <w:r w:rsidR="008F0A92" w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59F2618D" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="728F9A5E" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="728F9A5E" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="756303A4" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="756303A4" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DAS PRÁTICAS FRAUDULENTAS E DE CORRUPÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="6DA216C8" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="6DA216C8" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A2208A7" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="0A2208A7" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="56B2B5EC" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="56B2B5EC" w14:textId="01BA1EAB" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00847BBD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00847BBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>18.1</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008F0A92" w:rsidRPr="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
               <w:t>As partes, por seus agentes públicos ou por seus sócios, acionistas, administradores e colaboradores:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20FA14F9" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="20FA14F9" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:left="363" w:hanging="363"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Declaram que têm conhecimento das normas previstas na legislação, entre as quais nas Leis n° 8.429/1992 e nº 12.846/2013, seus regulamentos e eventuais outras aplicáveis;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35036010" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="35036010" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:left="363" w:hanging="363"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Comprometem-se em não adotar práticas ou procedimentos que se enquadrem nas hipóteses previstas nas leis e regulamentos mencionados no inciso anterior e se comprometem em exigir o mesmo pelos terceiros por elas contratados;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D8903DA" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="5D8903DA" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:left="363" w:hanging="363"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Comprometem-se em notificar à Controladoria Geral do Estado qualquer irregularidade que tiverem conhecimento acerca da execução do contrato;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C65AB51" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="6C65AB51" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:left="363" w:hanging="363"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Declaram que têm ciência que a violação de qualquer das obrigações previstas na Instrução Normativa conjunta CGE/SEA nº 01/2020, além de outras, é causa para a rescisão unilateral do contrato, sem prejuízo da cobrança das perdas e danos, inclusive danos potenciais, causados à parte inocente e das multas pactuadas.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="136A3C90" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="136A3C90" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="0368C441" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="0368C441" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="7E50F8E1" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="7E50F8E1" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>RESPONSÁVEL PELA ELABORAÇÃO DO TERMO DE REFERÊNCIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="71160E4D" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="71160E4D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1100"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="72" w:tblpY="186"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="9405" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3728"/>
               <w:gridCol w:w="1600"/>
               <w:gridCol w:w="4077"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00B12193" w14:paraId="1C791C18" w14:textId="77777777">
+            <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="1C791C18" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="308"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3728" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="653DB678" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="653DB678" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t>NOME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0B8E1707" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="0B8E1707" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4077" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="65161D90" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="65161D90" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>TELEFONE/</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00B12193" w14:paraId="6EAB4731" w14:textId="77777777">
+            <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="6EAB4731" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3728" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6D378514" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="6D378514" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                      <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="05F95199" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="05F95199" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4077" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="48BBFB7A" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="48BBFB7A" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="3BD714C4" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="3BD714C4" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="454487AF" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="454487AF" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="1A99C1AF" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="1A99C1AF" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="762F95FB" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="762F95FB" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>GESTOR RESPONSÁVEL DA UNIDADE REQUISITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="185923D5" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="185923D5" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="60" w:tblpY="219"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="9439" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3715"/>
               <w:gridCol w:w="1600"/>
               <w:gridCol w:w="4124"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00B12193" w14:paraId="2043E6F6" w14:textId="77777777">
+            <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="2043E6F6" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="271"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3715" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="17A82806" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="17A82806" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>NOME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="291432AA" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="291432AA" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4124" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="06E87E5A" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="06E87E5A" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>TELEFONE/</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00B12193" w14:paraId="09D134CB" w14:textId="77777777">
+            <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="09D134CB" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="288"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3715" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="680041E8" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="680041E8" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                      <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6CED599D" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="6CED599D" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4124" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6893D14C" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="6893D14C" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="39E2FD9A" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="39E2FD9A" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5427DD14" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="5427DD14" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="2376C68F" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="2376C68F" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="2EC05482" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+          <w:p w14:paraId="2EC05482" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E75DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AUTORIDADE COMPETENTE DA SUPERINTENDÊNCIA REQUISITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12193" w14:paraId="759335B2" w14:textId="77777777">
+      <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="759335B2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1237"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="47" w:tblpY="264"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="9439" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3740"/>
               <w:gridCol w:w="1600"/>
               <w:gridCol w:w="4099"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00B12193" w14:paraId="4321906F" w14:textId="77777777">
+            <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="4321906F" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="271"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3740" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1EAC32CB" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="1EAC32CB" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>NOME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4F255D3A" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="4F255D3A" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4099" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="67765ED9" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="67765ED9" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>TELEFONE/</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00B12193" w14:paraId="073CA7CC" w14:textId="77777777">
+            <w:tr w:rsidR="00B12193" w:rsidRPr="00E75DFA" w14:paraId="073CA7CC" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="288"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3740" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="79AED7D9" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="79AED7D9" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                      <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="439BA4C1" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="439BA4C1" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4099" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="450C62F2" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+                <w:p w14:paraId="450C62F2" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E75DFA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="3CFDF455" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+          <w:p w14:paraId="3CFDF455" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2B7FDF2F" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+    <w:p w14:paraId="2B7FDF2F" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63A1C8BE" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+    <w:p w14:paraId="63A1C8BE" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="509F037B" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+    <w:p w14:paraId="509F037B" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:ind w:left="851" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F555315" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+    <w:p w14:paraId="7F555315" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:ind w:left="851" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07613ED3" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+    <w:p w14:paraId="07613ED3" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:ind w:left="851" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38B3D13C" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+    <w:p w14:paraId="38B3D13C" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:ind w:left="851" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="656EC78E" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+    <w:p w14:paraId="656EC78E" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
       <w:pPr>
         <w:ind w:left="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65EA8DD7" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+    <w:p w14:paraId="65EA8DD7" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
       <w:pPr>
         <w:ind w:left="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72506996" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+    <w:p w14:paraId="72506996" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
       <w:pPr>
         <w:ind w:leftChars="249" w:left="598" w:rightChars="191" w:right="458"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11EFA2B2" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+    <w:p w14:paraId="11EFA2B2" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
       <w:pPr>
         <w:ind w:left="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31413C3D" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+    <w:p w14:paraId="31413C3D" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
       <w:pPr>
         <w:ind w:leftChars="91" w:left="218" w:firstLineChars="149" w:firstLine="328"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk169598585"/>
-      <w:r>
+      <w:r w:rsidRPr="00E75DFA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Florianópolis, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E75DFA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[data da assinatura digital].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB0C521" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+    <w:p w14:paraId="2EB0C521" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
       <w:pPr>
         <w:ind w:leftChars="249" w:left="598" w:rightChars="191" w:right="458"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E875C14" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+    <w:p w14:paraId="4E875C14" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
       <w:pPr>
         <w:ind w:leftChars="249" w:left="598" w:rightChars="243" w:right="583"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E75DFA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>A validade deste documento está condicionada às assinaturas digitais no Sistema de Gestão de Processos Eletrônicos - SGPe.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="39E443FB" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+    <w:p w14:paraId="39E443FB" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
       <w:pPr>
         <w:ind w:leftChars="249" w:left="598" w:rightChars="191" w:right="458"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0510D06D" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+    <w:p w14:paraId="0510D06D" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
       <w:pPr>
         <w:ind w:leftChars="249" w:left="598" w:rightChars="191" w:right="458"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="711889B6" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+    <w:p w14:paraId="711889B6" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
       <w:pPr>
         <w:ind w:leftChars="249" w:left="598" w:rightChars="191" w:right="458"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5567FA16" w14:textId="3B4D2676" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
+    <w:p w14:paraId="5567FA16" w14:textId="460FBCF9" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="008F0A92">
       <w:pPr>
         <w:ind w:leftChars="249" w:left="598" w:rightChars="191" w:right="458"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E75DFA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Versão nº 1</w:t>
+        <w:t xml:space="preserve">Versão atualizada em </w:t>
       </w:r>
-      <w:r w:rsidR="006C13B8">
+      <w:r w:rsidR="00E75DFA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>31</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006C13B8" w:rsidRPr="00E75DFA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, atualizada em </w:t>
+        <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="006C13B8">
+      <w:r w:rsidR="00E75DFA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>20/03/2026</w:t>
+        <w:t>08</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006C13B8" w:rsidRPr="00E75DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E75DFA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F1F849" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
+    <w:p w14:paraId="10F1F849" w14:textId="77777777" w:rsidR="00B12193" w:rsidRPr="00E75DFA" w:rsidRDefault="00B12193">
       <w:pPr>
         <w:ind w:leftChars="249" w:left="598" w:rightChars="191" w:right="458"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B12193">
+    <w:sectPr w:rsidR="00B12193" w:rsidRPr="00E75DFA">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="680" w:right="618" w:bottom="280" w:left="618" w:header="567" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4C27EB2C" w14:textId="77777777" w:rsidR="001E1C05" w:rsidRDefault="001E1C05">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6BB98D41" w14:textId="77777777" w:rsidR="001E1C05" w:rsidRDefault="001E1C05">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:altName w:val="PMingLiU-ExtB"/>
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Poppins">
     <w:altName w:val="Liberation Mono"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="020B0603030804020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="sans-serif">
     <w:altName w:val="Liberation Mono"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3C07FFEC" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2D194924" w14:textId="77777777" w:rsidR="001E1C05" w:rsidRDefault="001E1C05">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2D710653" w14:textId="77777777" w:rsidR="001E1C05" w:rsidRDefault="001E1C05">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1325"/>
       <w:gridCol w:w="8521"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B12193" w14:paraId="34656168" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="847"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1325" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="4C4306BF" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="008F0A92">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:right="-250"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
@@ -8978,51 +8902,51 @@
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="05FB7A87" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
     <w:pPr>
       <w:pStyle w:val="Normal2"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1B9839ED" w14:textId="77777777" w:rsidR="00B12193" w:rsidRDefault="00B12193">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="84D925E8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="84D925E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
@@ -9106,98 +9030,100 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="C1EA3D1F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C1EA3D1F"/>
+    <w:tmpl w:val="2F8427C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
-        <w:b w:val="0"/>
-        <w:bCs w:val="0"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
@@ -9330,50 +9256,136 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E447DAF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10341F48"/>
+    <w:lvl w:ilvl="0" w:tplc="0416000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10401CBA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="10401CBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9415,76 +9427,163 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AC16B40"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="83561BDE"/>
+    <w:lvl w:ilvl="0" w:tplc="0416000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="408D1205"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="408D1205"/>
+    <w:tmpl w:val="79088B2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="620" w:hanging="620"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="620" w:hanging="620"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="0"/>
+        <w:b/>
+        <w:bCs/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2279" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1003" w:hanging="720"/>
       </w:pPr>
@@ -9532,51 +9631,223 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52EE482D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="793A3536"/>
+    <w:lvl w:ilvl="0" w:tplc="0416000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="614C5A7C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="46A6C58C"/>
+    <w:lvl w:ilvl="0" w:tplc="0416000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DBE67C8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6DBE67C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -9623,278 +9894,300 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1898321980">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="553543317">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1510482781">
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2073578629">
-[...5 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="131220184">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="719"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00172A27"/>
     <w:rsid w:val="0000447C"/>
     <w:rsid w:val="0000713E"/>
     <w:rsid w:val="00022054"/>
+    <w:rsid w:val="00045884"/>
     <w:rsid w:val="00060C6A"/>
     <w:rsid w:val="00062515"/>
     <w:rsid w:val="00070BD7"/>
     <w:rsid w:val="000B1AE5"/>
     <w:rsid w:val="000B3790"/>
     <w:rsid w:val="000E1A35"/>
     <w:rsid w:val="000E4914"/>
     <w:rsid w:val="000E6A23"/>
     <w:rsid w:val="00104234"/>
     <w:rsid w:val="00115D88"/>
     <w:rsid w:val="00137CB4"/>
     <w:rsid w:val="00145DF2"/>
     <w:rsid w:val="00146510"/>
     <w:rsid w:val="00152E95"/>
     <w:rsid w:val="001635BA"/>
     <w:rsid w:val="0017024D"/>
     <w:rsid w:val="00172A27"/>
     <w:rsid w:val="00172A81"/>
     <w:rsid w:val="001750DE"/>
     <w:rsid w:val="001923F7"/>
     <w:rsid w:val="00193748"/>
     <w:rsid w:val="001A1F4A"/>
     <w:rsid w:val="001B7589"/>
     <w:rsid w:val="001B795B"/>
     <w:rsid w:val="001E1C05"/>
     <w:rsid w:val="001E7EA4"/>
     <w:rsid w:val="001F4807"/>
     <w:rsid w:val="00201B58"/>
     <w:rsid w:val="00217AB4"/>
     <w:rsid w:val="002564EB"/>
     <w:rsid w:val="00264A63"/>
     <w:rsid w:val="00274BBB"/>
     <w:rsid w:val="002C2AD3"/>
     <w:rsid w:val="002C6625"/>
     <w:rsid w:val="002D7FEE"/>
     <w:rsid w:val="00302DE4"/>
     <w:rsid w:val="00307D68"/>
     <w:rsid w:val="00311716"/>
     <w:rsid w:val="00343CEC"/>
     <w:rsid w:val="00363765"/>
     <w:rsid w:val="00363F0B"/>
     <w:rsid w:val="00365DAF"/>
     <w:rsid w:val="0038154E"/>
     <w:rsid w:val="00383A51"/>
     <w:rsid w:val="003B2D51"/>
     <w:rsid w:val="003C3493"/>
+    <w:rsid w:val="003C583F"/>
     <w:rsid w:val="003E2719"/>
     <w:rsid w:val="003E3DCD"/>
     <w:rsid w:val="003E64B3"/>
     <w:rsid w:val="00406593"/>
     <w:rsid w:val="00411855"/>
     <w:rsid w:val="00430061"/>
     <w:rsid w:val="004375A4"/>
     <w:rsid w:val="00453F59"/>
     <w:rsid w:val="00457EA5"/>
     <w:rsid w:val="004742FB"/>
     <w:rsid w:val="00480AF6"/>
     <w:rsid w:val="0049323C"/>
     <w:rsid w:val="004A46CD"/>
     <w:rsid w:val="004B42B2"/>
     <w:rsid w:val="004B7FA8"/>
     <w:rsid w:val="004E3841"/>
     <w:rsid w:val="00504A1A"/>
     <w:rsid w:val="005260FF"/>
     <w:rsid w:val="00532A4A"/>
     <w:rsid w:val="00581199"/>
     <w:rsid w:val="005879E3"/>
     <w:rsid w:val="00591ADD"/>
     <w:rsid w:val="00594046"/>
     <w:rsid w:val="005B1289"/>
     <w:rsid w:val="005B4C6F"/>
+    <w:rsid w:val="005B6C4D"/>
     <w:rsid w:val="005C01C2"/>
     <w:rsid w:val="005D7BD5"/>
     <w:rsid w:val="00635036"/>
     <w:rsid w:val="00656753"/>
     <w:rsid w:val="0066401D"/>
     <w:rsid w:val="00672C31"/>
     <w:rsid w:val="00674071"/>
     <w:rsid w:val="00690731"/>
     <w:rsid w:val="00696EED"/>
     <w:rsid w:val="006A72B9"/>
     <w:rsid w:val="006B12EB"/>
     <w:rsid w:val="006C13B8"/>
     <w:rsid w:val="006D2929"/>
     <w:rsid w:val="006E5F8F"/>
     <w:rsid w:val="006F00E5"/>
     <w:rsid w:val="006F2467"/>
     <w:rsid w:val="00711D20"/>
     <w:rsid w:val="00715A69"/>
     <w:rsid w:val="00736B90"/>
     <w:rsid w:val="0075292D"/>
     <w:rsid w:val="00762895"/>
     <w:rsid w:val="00773916"/>
+    <w:rsid w:val="00774C57"/>
     <w:rsid w:val="007A5031"/>
     <w:rsid w:val="007F3924"/>
+    <w:rsid w:val="00847BBD"/>
     <w:rsid w:val="00880260"/>
     <w:rsid w:val="008A1BD6"/>
     <w:rsid w:val="008A59C5"/>
     <w:rsid w:val="008B12F6"/>
     <w:rsid w:val="008B5568"/>
     <w:rsid w:val="008C28CC"/>
     <w:rsid w:val="008F02DA"/>
     <w:rsid w:val="008F0A92"/>
     <w:rsid w:val="00916CC2"/>
     <w:rsid w:val="00930923"/>
     <w:rsid w:val="00952F7E"/>
     <w:rsid w:val="009636CA"/>
     <w:rsid w:val="009B6002"/>
     <w:rsid w:val="009C2F06"/>
     <w:rsid w:val="009D362C"/>
     <w:rsid w:val="009E2F5C"/>
     <w:rsid w:val="009E4E31"/>
     <w:rsid w:val="00A17245"/>
     <w:rsid w:val="00A33F7C"/>
     <w:rsid w:val="00A35A84"/>
     <w:rsid w:val="00A53D95"/>
     <w:rsid w:val="00A649F5"/>
     <w:rsid w:val="00A65C90"/>
     <w:rsid w:val="00A66BF9"/>
     <w:rsid w:val="00A70D21"/>
     <w:rsid w:val="00AB71C2"/>
     <w:rsid w:val="00AF6311"/>
     <w:rsid w:val="00B05B47"/>
     <w:rsid w:val="00B12193"/>
     <w:rsid w:val="00B217EE"/>
     <w:rsid w:val="00B41E2F"/>
     <w:rsid w:val="00B61680"/>
     <w:rsid w:val="00B65030"/>
     <w:rsid w:val="00B73263"/>
     <w:rsid w:val="00B74E61"/>
     <w:rsid w:val="00B752C5"/>
     <w:rsid w:val="00B95C25"/>
     <w:rsid w:val="00BB0403"/>
     <w:rsid w:val="00BD621A"/>
     <w:rsid w:val="00BD6CFD"/>
     <w:rsid w:val="00BF2510"/>
     <w:rsid w:val="00C01857"/>
     <w:rsid w:val="00C03105"/>
     <w:rsid w:val="00C1061D"/>
     <w:rsid w:val="00C16C95"/>
+    <w:rsid w:val="00C257D6"/>
     <w:rsid w:val="00C33FE5"/>
     <w:rsid w:val="00C53EAD"/>
     <w:rsid w:val="00C5455D"/>
     <w:rsid w:val="00C73430"/>
     <w:rsid w:val="00C917D3"/>
     <w:rsid w:val="00CC07AC"/>
     <w:rsid w:val="00CD252C"/>
     <w:rsid w:val="00CD322F"/>
     <w:rsid w:val="00CD5ACD"/>
     <w:rsid w:val="00CD7F96"/>
     <w:rsid w:val="00D0229F"/>
     <w:rsid w:val="00D04CD6"/>
     <w:rsid w:val="00D23B4B"/>
     <w:rsid w:val="00D246FE"/>
     <w:rsid w:val="00D46996"/>
     <w:rsid w:val="00D539A0"/>
     <w:rsid w:val="00DB0165"/>
     <w:rsid w:val="00DB21F0"/>
     <w:rsid w:val="00DC7171"/>
     <w:rsid w:val="00DD6826"/>
     <w:rsid w:val="00DE5EB0"/>
     <w:rsid w:val="00DE6852"/>
     <w:rsid w:val="00DF2800"/>
     <w:rsid w:val="00DF3115"/>
     <w:rsid w:val="00E15756"/>
     <w:rsid w:val="00E26F96"/>
     <w:rsid w:val="00E358B8"/>
+    <w:rsid w:val="00E45054"/>
     <w:rsid w:val="00E45746"/>
     <w:rsid w:val="00E46E8F"/>
     <w:rsid w:val="00E618AE"/>
     <w:rsid w:val="00E6526E"/>
     <w:rsid w:val="00E7175A"/>
+    <w:rsid w:val="00E75DFA"/>
     <w:rsid w:val="00EB7D5B"/>
     <w:rsid w:val="00EF44A4"/>
     <w:rsid w:val="00F12446"/>
+    <w:rsid w:val="00F646DD"/>
     <w:rsid w:val="00F6482C"/>
     <w:rsid w:val="00F7346B"/>
     <w:rsid w:val="00F90670"/>
     <w:rsid w:val="00FA1803"/>
     <w:rsid w:val="00FA19C1"/>
     <w:rsid w:val="00FC1A0B"/>
     <w:rsid w:val="00FC5D1C"/>
     <w:rsid w:val="00FE208A"/>
     <w:rsid w:val="00FE74B6"/>
     <w:rsid w:val="00FF0A56"/>
     <w:rsid w:val="013730A5"/>
     <w:rsid w:val="016417A4"/>
     <w:rsid w:val="026B121E"/>
     <w:rsid w:val="02725307"/>
     <w:rsid w:val="029E1222"/>
     <w:rsid w:val="03582CB7"/>
     <w:rsid w:val="03BD578F"/>
     <w:rsid w:val="03FD05D6"/>
     <w:rsid w:val="040D00EE"/>
     <w:rsid w:val="040E25E8"/>
     <w:rsid w:val="04476BE8"/>
     <w:rsid w:val="047A58AA"/>
     <w:rsid w:val="04893F56"/>
     <w:rsid w:val="04BB6EB7"/>
     <w:rsid w:val="04DA0918"/>
@@ -10525,51 +10818,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="45194583"/>
   <w15:docId w15:val="{EF7B8619-BEBF-4A0E-ACCE-E944B6E81C61}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11307,51 +11600,51 @@
     <w:name w:val="Cabeçalho1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="7143"/>
         <w:tab w:val="right" w:pos="14287"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -11619,63 +11912,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{903B7935-BDF7-4B4C-B776-A7397FA5489C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>3295</Words>
-  <Characters>19210</Characters>
+  <Words>3518</Words>
+  <Characters>19000</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>457</Lines>
-  <Paragraphs>222</Paragraphs>
+  <Lines>158</Lines>
+  <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22283</CharactersWithSpaces>
+  <CharactersWithSpaces>22474</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Carla Giani da Rocha</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-01-27T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2023-01-27T00:00:00Z</vt:filetime>
   </property>