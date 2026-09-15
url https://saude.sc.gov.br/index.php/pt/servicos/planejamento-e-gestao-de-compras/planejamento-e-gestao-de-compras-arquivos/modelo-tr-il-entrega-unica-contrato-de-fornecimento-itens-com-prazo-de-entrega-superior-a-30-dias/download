--- v0 (2026-06-01)
+++ v1 (2026-09-15)
@@ -5,107 +5,109 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="36B54C67" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="93"/>
         <w:ind w:left="371" w:hangingChars="168" w:hanging="371"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>TERMO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>DE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>REFERÊNCIA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6440E6AE" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="370" w:hangingChars="168" w:hanging="370"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Processo SGPe </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>xxxxx</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="28DE8431" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="370" w:hangingChars="168" w:hanging="370"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B82239D" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -458,300 +460,348 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- As condições de vigência e prorrogação constam no item 13.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="179ED324" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4316C386" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
+          <w:p w14:paraId="4316C386" w14:textId="09B53EE7" w:rsidR="00280649" w:rsidRDefault="00345103">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Especificações e quantidades</w:t>
             </w:r>
+            <w:r w:rsidR="00C01870">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5B57D567" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="53A2B592" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
+          <w:p w14:paraId="53A2B592" w14:textId="0AE14390" w:rsidR="00280649" w:rsidRDefault="00345103">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Conforme ANEXO I </w:t>
             </w:r>
+            <w:r w:rsidR="00BD7171">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>– Requisição.</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="241C841F" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="75056A2E" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
-            <w:pPr>
+          <w:p w14:paraId="75056A2E" w14:textId="739F4525" w:rsidR="00280649" w:rsidRPr="00C01870" w:rsidRDefault="00345103" w:rsidP="00C01870">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00C01870">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Do catálogo eletrônico de padronização de compras (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C01870">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>art. 19º, II, da Lei nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BC76D81" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
-            <w:pPr>
+          <w:p w14:paraId="6BC76D81" w14:textId="65A822E9" w:rsidR="00280649" w:rsidRPr="00C01870" w:rsidRDefault="00345103" w:rsidP="00C01870">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:beforeLines="50" w:before="120"/>
+              <w:spacing w:beforeLines="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00C01870">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As especificações contidas nos anexos supracitados, respeitam o Catálogo de Materiais e Serviços do Governo de SC. A consulta pode ser feita pelo </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA127D">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00DA127D">
+              <w:instrText xml:space="preserve"> HYPERLINK "https://app.powerbi.</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DA127D">
+              <w:instrText xml:space="preserve">com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DA127D">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C01870">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>link</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CC0E55F" w14:textId="1FE1A81B" w:rsidR="00280649" w:rsidRPr="00C01870" w:rsidRDefault="00345103" w:rsidP="00C01870">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:beforeLines="50" w:before="120"/>
-[...16 lines deleted...]
-            <w:r>
+              <w:spacing w:beforeLines="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C01870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Em caso de divergência entre as descrições e especificações constantes no presente Termo de Referência e no Catálogo, prevalecem as primeiras.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F2C62EC" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="14DBE9C7" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
+          <w:p w14:paraId="14DBE9C7" w14:textId="0B3BA1A7" w:rsidR="00280649" w:rsidRDefault="00345103" w:rsidP="00C01870">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:jc w:val="both"/>
-[...14 lines deleted...]
-              <w:t>1.3. Da natureza do objeto (</w:t>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Da natureza do objeto (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>art. 20ºda Lei nº 14.133/2021 e art. 5º, parágrafo único, do Decreto Estadual nº 2355/2021)</w:t>
             </w:r>
+            <w:r w:rsidR="00C01870">
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="53A43C73" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5EAFFAB7" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
+          <w:p w14:paraId="5EAFFAB7" w14:textId="44497E42" w:rsidR="00280649" w:rsidRDefault="00345103" w:rsidP="00C01870">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Os bens objeto desta contratação são caracterizados como comuns</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -790,170 +840,156 @@
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>s por meio de especificações usuais existentes no mercado</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="203230C0" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
+          <w:p w14:paraId="203230C0" w14:textId="527D738E" w:rsidR="00280649" w:rsidRDefault="00345103" w:rsidP="00C01870">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não se enquadra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.3.2. </w:t>
-[...8 lines deleted...]
-              <w:t>Não se enquadra</w:t>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> como sendo be</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>m</w:t>
-[...13 lines deleted...]
-                <w:bCs/>
+              <w:t>ns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de luxo, conforme Decreto n.º </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.355, de 16 de dezembro de 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>ns</w:t>
-[...28 lines deleted...]
-              </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4084E94D" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
+          <w:p w14:paraId="4084E94D" w14:textId="31C6F6AA" w:rsidR="00280649" w:rsidRDefault="00345103" w:rsidP="00C01870">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Não se enquadram como bens de luxo, conforme definição do art. 2º, II, Resolução TCU nº 341/2022, como </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>aquele “de consumo ostentatório, opulento, de abordagem personalizada ou refinada, de elevado grau de sofisticação, de distribuição seletiva, alto preço, escassez, raridade e exclusividade, com forte apelo estético, de tradição ou história, cuja qualidade supera a das demandas ordinárias das unidades do Tribunal, por haver substitutos com características técnicas e funcionais equivalentes de qualidade comum”</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -1046,109 +1082,129 @@
       <w:tr w:rsidR="00280649" w14:paraId="006DBBBF" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B80BA9B" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
             <w:pPr>
               <w:ind w:right="228"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5483AF10" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
-            <w:pPr>
+          <w:p w14:paraId="31E5F99C" w14:textId="416E5177" w:rsidR="00C01870" w:rsidRPr="00C01870" w:rsidRDefault="00345103" w:rsidP="00C01870">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C01870">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Conforme informado no Estudo Técnico Preliminar, esta aquisição se justifica por</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C01870">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>..... incluir a justificativa do ETP.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5ADFED8D" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
+          <w:p w14:paraId="403813E7" w14:textId="77777777" w:rsidR="00C01870" w:rsidRPr="00C01870" w:rsidRDefault="00C01870" w:rsidP="00C01870">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:ind w:left="0" w:right="-6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5ADFED8D" w14:textId="301B4397" w:rsidR="00280649" w:rsidRDefault="00345103" w:rsidP="00C01870">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>2.2. Justificativas adicionais (se houver necessidade), caso contrário, retirar esse item.</w:t>
+              <w:t>Justificativas adicionais (se houver necessidade), caso contrário, retirar esse item.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BA913E9" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00280649" w14:paraId="7ABE7F81" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
@@ -1284,80 +1340,53 @@
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Complemento da informação, caso contrário, retirar esse item.</w:t>
             </w:r>
-          </w:p>
-[...26 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="7B1DB901" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00280649" w14:paraId="7F115B91" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
@@ -1405,105 +1434,135 @@
       <w:tr w:rsidR="00280649" w14:paraId="64C88AF8" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57F2C408" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="17575893" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
+          <w:p w14:paraId="17575893" w14:textId="008BB1DB" w:rsidR="00280649" w:rsidRDefault="00345103">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Apresentação de propostas que atendam aos critérios de aceitação da proposta (item 6.) e as especificações e quantidades do objeto (item 1.1.);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CEDC7F0" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
+          <w:p w14:paraId="0A32C42D" w14:textId="77777777" w:rsidR="00C01870" w:rsidRDefault="00C01870" w:rsidP="00C01870">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CEDC7F0" w14:textId="42605E4F" w:rsidR="00280649" w:rsidRPr="00C01870" w:rsidRDefault="00345103">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Atendimento aos critérios de habilitação (item 7.);</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="060ECAEE" w14:textId="77777777" w:rsidR="00C01870" w:rsidRDefault="00C01870" w:rsidP="00C01870">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="191BEF12" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1708,70 +1767,74 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>147/2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> e art. 4º da Lei nº 14.133/202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39EDC302" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
+          <w:p w14:paraId="39EDC302" w14:textId="589CACDE" w:rsidR="00280649" w:rsidRDefault="00345103" w:rsidP="00C01870">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.1.1. Não aplicável nas dispensas de licitação. </w:t>
+              <w:t xml:space="preserve">Não aplicável nas dispensas de licitação. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="715F0654" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1941,57 +2004,59 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>A admissão de consórcio em objeto de baixa complexidade e de pequeno valor econômico atenta contra o</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">princípio da competitividade, pois permitiria, com o aval da Administração Pública, a união de </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>co</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ncorrentes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>que poderiam muito bem disputar entre si, violando, por via transversa, o princípio da competitividade,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2356,92 +2421,124 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A PROPOSTA </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">deverá conter </w:t>
+              <w:t>deverá</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>conter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>o descritivo completo do item cotado, apresentando para este:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11CE8E21" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Apresentação;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C2F303A" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -2452,51 +2549,50 @@
           </w:p>
           <w:p w14:paraId="7959E94C" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Fabricante;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09580CB6" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -2656,105 +2752,95 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00280649" w14:paraId="6FAB4ADD" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="141629A6" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="314890C2" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
+          <w:p w14:paraId="6A560FE3" w14:textId="02AC6F81" w:rsidR="00C01870" w:rsidRDefault="00345103" w:rsidP="00C01870">
             <w:pPr>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Para fins de habilitação, deverá o licitante comprovar os seguintes requisitos:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47E638F2" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
-[...3 lines deleted...]
-              </w:tabs>
+          <w:p w14:paraId="662366EA" w14:textId="6070934A" w:rsidR="00280649" w:rsidRPr="00C01870" w:rsidRDefault="00345103" w:rsidP="00C01870">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...18 lines deleted...]
-              <w:t>7.1. Habilitação Jurídica</w:t>
+            <w:r w:rsidRPr="00C01870">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Habilitação Jurídica</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77301863" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
             <w:pPr>
               <w:ind w:left="196" w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0B249810" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
@@ -2810,51 +2896,51 @@
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Microempreendedor Individual - MEI: Certificado da Condição de Microempreendedor Individual - CCMEI, cuja aceitação ficará condicionada à verificação da autenticidade no sítio </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="70065F18" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
@@ -3104,77 +3190,77 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="6A24A00F" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> Prova de regularidade com o Fundo de Garantia do Tempo de Serviço (FGTS);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A1D5BD5" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Prova de inexistência de débitos inadimplidos perante a Justiça do Trabalho, mediante a apresentação de certidão negativa ou positiva com efeito de negativa, nos termos do Título VII-A da Consolidação das Leis do Trabalho, aprovada pelo Decreto-Lei nº 5.452, de 1º de maio de 1943;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7358C1EF" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3186,85 +3272,95 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prova de regularidade com a Fazenda [Estadual/Distrital] e [Municipal/Distrital] do domicílio ou sede do fornecedor, relativa à atividade em cujo exercício contrata ou concorre;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DEB97AC" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
-[...1 lines deleted...]
-              <w:spacing w:beforeLines="50" w:before="120"/>
+          <w:p w14:paraId="4DEB97AC" w14:textId="77777777" w:rsidR="00280649" w:rsidRPr="00C01870" w:rsidRDefault="00345103" w:rsidP="00C01870">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:beforeLines="50"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C01870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Caso o fornecedor seja considerado isento dos tributos [Estadual/Distrital] ou [Municipal/Distrital] relacionados ao objeto contratual, deverá comprovar tal condição mediante a apresentação de declaração da Fazenda respectiva do seu domicílio ou sede, ou outra equivalente, na forma da lei.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62266EF5" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
-[...1 lines deleted...]
-              <w:spacing w:beforeLines="50" w:before="120"/>
+          <w:p w14:paraId="62266EF5" w14:textId="77777777" w:rsidR="00280649" w:rsidRPr="00C01870" w:rsidRDefault="00345103" w:rsidP="00C01870">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:beforeLines="50"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C01870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O fornecedor enquadrado como microempreendedor individual que pretenda auferir os benefícios do tratamento diferenciado previstos na Lei Complementar n. 123, de 2006, estará dispensado da prova de inscrição nos cadastros de contribuintes estadual e municipal.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="777BA629" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -3795,60 +3891,145 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>O prazo de entrega será</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> de 60 (sessenta) dias </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">após recebimento, pelo fornecedor, </w:t>
+              <w:t>após</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>recebimento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>pelo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>fornecedor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>da Autorização de Fornecimento (AF) empenhada</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68D09FCE" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
@@ -4284,264 +4465,498 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- Verificar se há necessidade de garantia da execução do contrato, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t>nos moldes do Arts 96 a</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">nos moldes do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
+              <w:t>Arts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 96 a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">102 da Lei nº 14.133/21, em valor correspondente a </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>XXXX</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> % do valor total do contrato</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (inserir justificativa da exigência da garantia);</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>inserir</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>justificativa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>exigência</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>garantia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B84F053" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t>- Verificar se há necessidade de g</w:t>
-            </w:r>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t>arantia do produto/serviço, manutenção e assistência técnica (especificar as condições da garantia).</w:t>
+                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Verificar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> se </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>há</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>necessidade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de g</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>arantia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do produto/serviço, manutenção e assistência técnica (especificar as condições da garantia).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16047AAB" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
             <w:pPr>
               <w:ind w:right="228"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00280649" w14:paraId="559ADF63" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="48649452" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
+          <w:p w14:paraId="48649452" w14:textId="1FE36C30" w:rsidR="00280649" w:rsidRDefault="00345103">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>DA GESTÃO DO CONTRATO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ART. 6º, XXIII, “F” DA LEI Nº 14.133/2021 E IN 14/2025 SEA)</w:t>
+              <w:t xml:space="preserve">ART. 6º, XXIII, “F” DA LEI Nº 14.133/2021 E IN </w:t>
+            </w:r>
+            <w:r w:rsidR="00A951B5">
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00A951B5">
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SEA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00280649" w14:paraId="5A80A5B3" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3178AB63" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
-[...11 lines deleted...]
-          <w:p w14:paraId="7D53C74F" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
+          <w:p w14:paraId="7D53C74F" w14:textId="0E4546ED" w:rsidR="00280649" w:rsidRPr="00C01870" w:rsidRDefault="00345103" w:rsidP="00C01870">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
-              <w:tabs>
-                <w:tab w:val="left" w:pos="240"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C01870">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As competências do gestor e fiscal </w:t>
+            </w:r>
+            <w:r w:rsidR="00C01870" w:rsidRPr="00C01870">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>constam na instrução Normativa n.º 07/2026 da SEA e no Decreto 1.561/2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C01870">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12121372" w14:textId="033280C3" w:rsidR="00280649" w:rsidRDefault="00DA127D" w:rsidP="00DA127D">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4065"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR" w:eastAsia="zh-CN"/>
-[...28 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00280649" w14:paraId="006DB9C3" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="1461A117" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -5170,51 +5585,71 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Realizar cadastro no Portal Externo do SGP-e (https://portal.sgpe.sea.sc.gov.br/portal-externo/inicio) para que possa assinar eletronicamente com certificação digital TODOS os documentos firmados com a contratante (como realizar a assinatura digital: https://sgpe.sea.sc.gov.br/capdoc/pergunta_frequente/nova-como-realizar-a-assinatura-digital-via-portal-externo/).</w:t>
+              <w:t xml:space="preserve">Realizar cadastro no Portal Externo do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SGP-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (https://portal.sgpe.sea.sc.gov.br/portal-externo/inicio) para que possa assinar eletronicamente com certificação digital TODOS os documentos firmados com a contratante (como realizar a assinatura digital: https://sgpe.sea.sc.gov.br/capdoc/pergunta_frequente/nova-como-realizar-a-assinatura-digital-via-portal-externo/).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7093F854" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="77AAAD11" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6109,116 +6544,122 @@
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00280649" w14:paraId="045794A4" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1554" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="468D694A" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1420" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3A0D0B88" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3729" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="21803D78" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>xxxxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2715" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="4FC2EEFF" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="2EEE0F8D" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -6399,116 +6840,122 @@
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00280649" w14:paraId="61E1C2F3" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1554" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="4164110C" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1420" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="36EEC723" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3729" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="015A5206" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>xxxxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2715" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="01096E86" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="2D00D96D" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -6705,94 +7152,118 @@
           </w:p>
           <w:p w14:paraId="285A4DAC" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Prazo de recebimento definitivo: </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">xx dias, após o recebimento provisório; </w:t>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dias, após o recebimento provisório; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B627B94" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Prazo de troca de bens rejeitados: </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">xx dias; </w:t>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dias; </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(não afastando a possibilidade de aplicação de multa/sanção)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C2BAA2A" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -6978,76 +7449,118 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00280649" w14:paraId="19F4AA57" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="638833BE" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7B35DBF5" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
+          <w:p w14:paraId="7B35DBF5" w14:textId="4DC8C41E" w:rsidR="00280649" w:rsidRDefault="00345103">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Os valores foram estimados conforme a Planilha de Pesquisa de Preços (ANEXO II) e Relação de Compras Orçamento.</w:t>
+              <w:t xml:space="preserve">Os valores foram estimados conforme a Planilha de Pesquisa de Preços (ANEXO </w:t>
+            </w:r>
+            <w:r w:rsidR="00432358">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) e Relação de Compras Orçamento</w:t>
+            </w:r>
+            <w:r w:rsidR="00432358">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ANEXO </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00432358">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VI.b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B4342">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C444156" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7220,163 +7733,211 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ANÁLISE DE RISCOS E MAPA DE RISCOS (ART. 18º, X, DA LEI Nº 14.133/2021 e ART. 4º, III, DO DECRETO ESTADUAL Nº 47/2023)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00280649" w14:paraId="1F1529A4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B2A6466" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
             <w:pPr>
               <w:ind w:left="66"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="345A8CD9" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
+          <w:p w14:paraId="345A8CD9" w14:textId="617E851C" w:rsidR="00280649" w:rsidRDefault="006F6595">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Encontra-se no ANEXO V.</w:t>
+            <w:r w:rsidRPr="006F6595">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00345103">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Encontra-se no ANEXO V</w:t>
+            </w:r>
+            <w:r w:rsidR="00631BB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>II – Análise de Riscos</w:t>
+            </w:r>
+            <w:r w:rsidR="00345103">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10DA3AF9" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00280649" w14:paraId="213C01C6" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="09EB417D" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
+          <w:p w14:paraId="09EB417D" w14:textId="5678D373" w:rsidR="00280649" w:rsidRDefault="00345103">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DAS PRÁTICAS FRAUDULENTAS E DE CORRUPÇÃO</w:t>
+            </w:r>
+            <w:r w:rsidR="00C01870">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00280649" w14:paraId="44C3977B" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="161CC699" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
-[...27 lines deleted...]
-              <w:t>As partes, por seus agentes públicos ou por seus sócios, acionistas, administradores e colaboradores:</w:t>
+          <w:p w14:paraId="4CED0F4B" w14:textId="79274515" w:rsidR="00C01870" w:rsidRDefault="00C01870" w:rsidP="00C01870">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C01870">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>As partes, por seus agentes públicos ou por seus sócios, acionistas, administradores e colaboradores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="187D83AA" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:left="363" w:hanging="363"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
@@ -7661,112 +8222,118 @@
                   <w:tcW w:w="3728" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="13CC4526" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1E858EEF" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4077" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="04C92F49" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="4D9BDDB7" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6F959FE0" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7950,112 +8517,118 @@
                   <w:tcW w:w="3715" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="10D03879" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1F1331B5" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4124" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3E66A5A0" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="4F86B253" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7D74035A" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8240,112 +8813,118 @@
                   <w:tcW w:w="3740" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3B804B4B" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="43D55CD4" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4099" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="6B571006" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="798F4C5A" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5042BEFE" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -8524,262 +9103,270 @@
     </w:p>
     <w:p w14:paraId="00A7A80C" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
       <w:pPr>
         <w:ind w:leftChars="249" w:left="598" w:rightChars="191" w:right="458"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AE67674" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
       <w:pPr>
         <w:ind w:leftChars="249" w:left="598" w:rightChars="191" w:right="458"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="365B0C6B" w14:textId="1935DF8F" w:rsidR="00280649" w:rsidRDefault="00345103">
+    <w:p w14:paraId="365B0C6B" w14:textId="1E7AE02A" w:rsidR="00280649" w:rsidRDefault="00345103">
       <w:pPr>
         <w:ind w:leftChars="249" w:left="598" w:rightChars="191" w:right="458"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Versão nº 1</w:t>
+        <w:t xml:space="preserve">Versão atualizada em </w:t>
+      </w:r>
+      <w:r w:rsidR="00236F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31</w:t>
       </w:r>
       <w:r w:rsidR="002A58A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>/0</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00236F0E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, atualizada em </w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="002A58A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>20/03/2026</w:t>
+        <w:t>/2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DF846BA" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
       <w:pPr>
         <w:ind w:leftChars="249" w:left="598" w:rightChars="191" w:right="458"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00280649">
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="680" w:right="618" w:bottom="280" w:left="618" w:header="567" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5CBDFC5F" w14:textId="77777777" w:rsidR="00357AED" w:rsidRDefault="00357AED">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="13FE6AC1" w14:textId="77777777" w:rsidR="00357AED" w:rsidRDefault="00357AED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:altName w:val="PMingLiU-ExtB"/>
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Poppins">
     <w:altName w:val="Liberation Mono"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="020B0603030804020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="sans-serif">
     <w:altName w:val="Liberation Mono"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="54963DA3" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2F1537B0" w14:textId="77777777" w:rsidR="00357AED" w:rsidRDefault="00357AED">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="752F0772" w14:textId="77777777" w:rsidR="00357AED" w:rsidRDefault="00357AED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1325"/>
       <w:gridCol w:w="8521"/>
     </w:tblGrid>
     <w:tr w:rsidR="00280649" w14:paraId="10E7530D" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="847"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1325" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="4381F925" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00345103">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:right="-250"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
@@ -8945,51 +9532,51 @@
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="19B7FAC3" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
     <w:pPr>
       <w:pStyle w:val="Normal2"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="421BB80F" w14:textId="77777777" w:rsidR="00280649" w:rsidRDefault="00280649">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="84D925E8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="84D925E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
@@ -9073,98 +9660,100 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="C1EA3D1F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C1EA3D1F"/>
+    <w:tmpl w:val="D7B85194"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
-        <w:b w:val="0"/>
-        <w:bCs w:val="0"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
@@ -9297,50 +9886,141 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B9E570C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D556C754"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10401CBA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="10401CBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9382,76 +10062,163 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28FE4AA7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5644D092"/>
+    <w:lvl w:ilvl="0" w:tplc="0416000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="408D1205"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="408D1205"/>
+    <w:tmpl w:val="7794FE3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="620" w:hanging="620"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="620" w:hanging="620"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="0"/>
+        <w:b/>
+        <w:bCs/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2279" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1003" w:hanging="720"/>
       </w:pPr>
@@ -9499,51 +10266,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DBE67C8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6DBE67C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -9590,74 +10357,81 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1064060939">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="463080213">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="794906831">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1140461172">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="193471265">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="384067188">
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="719"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -9668,183 +10442,193 @@
     <w:rsid w:val="00022054"/>
     <w:rsid w:val="00060C6A"/>
     <w:rsid w:val="00062515"/>
     <w:rsid w:val="00070BD7"/>
     <w:rsid w:val="000B1AE5"/>
     <w:rsid w:val="000B3790"/>
     <w:rsid w:val="000E1A35"/>
     <w:rsid w:val="00104234"/>
     <w:rsid w:val="00115D88"/>
     <w:rsid w:val="00137CB4"/>
     <w:rsid w:val="00145DF2"/>
     <w:rsid w:val="00146510"/>
     <w:rsid w:val="00152E95"/>
     <w:rsid w:val="0017024D"/>
     <w:rsid w:val="00172A27"/>
     <w:rsid w:val="001750DE"/>
     <w:rsid w:val="001923F7"/>
     <w:rsid w:val="00193748"/>
     <w:rsid w:val="001A1F4A"/>
     <w:rsid w:val="001B7589"/>
     <w:rsid w:val="001B795B"/>
     <w:rsid w:val="001E7EA4"/>
     <w:rsid w:val="001F4807"/>
     <w:rsid w:val="00201B58"/>
     <w:rsid w:val="00217AB4"/>
+    <w:rsid w:val="00236F0E"/>
     <w:rsid w:val="002564EB"/>
     <w:rsid w:val="00264A63"/>
     <w:rsid w:val="00274BBB"/>
     <w:rsid w:val="00280649"/>
     <w:rsid w:val="002A58A3"/>
     <w:rsid w:val="002C2AD3"/>
     <w:rsid w:val="002C6625"/>
     <w:rsid w:val="00302DE4"/>
     <w:rsid w:val="00343CEC"/>
     <w:rsid w:val="00345103"/>
     <w:rsid w:val="00347376"/>
     <w:rsid w:val="00357AED"/>
     <w:rsid w:val="00363765"/>
     <w:rsid w:val="00363F0B"/>
     <w:rsid w:val="00365DAF"/>
     <w:rsid w:val="0038154E"/>
     <w:rsid w:val="00383A51"/>
     <w:rsid w:val="003B2D51"/>
     <w:rsid w:val="003C3493"/>
     <w:rsid w:val="003D5FFF"/>
     <w:rsid w:val="003E2719"/>
     <w:rsid w:val="003E3DCD"/>
     <w:rsid w:val="003E64B3"/>
     <w:rsid w:val="00406593"/>
     <w:rsid w:val="00411855"/>
     <w:rsid w:val="00425FFF"/>
     <w:rsid w:val="00430061"/>
+    <w:rsid w:val="00432358"/>
     <w:rsid w:val="004375A4"/>
     <w:rsid w:val="00453F59"/>
     <w:rsid w:val="00457EA5"/>
     <w:rsid w:val="004742FB"/>
     <w:rsid w:val="00480AF6"/>
     <w:rsid w:val="0049323C"/>
     <w:rsid w:val="004A46CD"/>
     <w:rsid w:val="004B42B2"/>
+    <w:rsid w:val="004B4342"/>
     <w:rsid w:val="004B7FA8"/>
+    <w:rsid w:val="004C3E6C"/>
     <w:rsid w:val="004E0C04"/>
     <w:rsid w:val="004E3841"/>
     <w:rsid w:val="004E5462"/>
     <w:rsid w:val="00504A1A"/>
     <w:rsid w:val="005260FF"/>
     <w:rsid w:val="00532A4A"/>
     <w:rsid w:val="00565B7B"/>
     <w:rsid w:val="00581199"/>
     <w:rsid w:val="005879E3"/>
     <w:rsid w:val="00591ADD"/>
     <w:rsid w:val="00594046"/>
     <w:rsid w:val="005B1289"/>
     <w:rsid w:val="005B4C6F"/>
     <w:rsid w:val="005C01C2"/>
     <w:rsid w:val="005D7BD5"/>
+    <w:rsid w:val="00631BB8"/>
     <w:rsid w:val="00634103"/>
     <w:rsid w:val="00635036"/>
     <w:rsid w:val="00656753"/>
     <w:rsid w:val="0066401D"/>
     <w:rsid w:val="00672C31"/>
     <w:rsid w:val="00674071"/>
     <w:rsid w:val="00675833"/>
     <w:rsid w:val="00690731"/>
     <w:rsid w:val="00696EED"/>
     <w:rsid w:val="006A72B9"/>
     <w:rsid w:val="006B12EB"/>
     <w:rsid w:val="006D2929"/>
     <w:rsid w:val="006E5F8F"/>
     <w:rsid w:val="006F00E5"/>
     <w:rsid w:val="006F2467"/>
+    <w:rsid w:val="006F6595"/>
     <w:rsid w:val="00711D20"/>
     <w:rsid w:val="00715A69"/>
     <w:rsid w:val="00736B90"/>
     <w:rsid w:val="00762895"/>
     <w:rsid w:val="00773916"/>
     <w:rsid w:val="00797EEA"/>
     <w:rsid w:val="007F3924"/>
     <w:rsid w:val="00880260"/>
     <w:rsid w:val="008A1BD6"/>
     <w:rsid w:val="008A59C5"/>
     <w:rsid w:val="008B5568"/>
     <w:rsid w:val="008C28CC"/>
     <w:rsid w:val="008F02DA"/>
     <w:rsid w:val="00916CC2"/>
     <w:rsid w:val="0092767A"/>
     <w:rsid w:val="00930923"/>
     <w:rsid w:val="00952F7E"/>
     <w:rsid w:val="009636CA"/>
     <w:rsid w:val="009B6002"/>
     <w:rsid w:val="009C2F06"/>
     <w:rsid w:val="009D362C"/>
     <w:rsid w:val="009E2F5C"/>
     <w:rsid w:val="009E4E31"/>
     <w:rsid w:val="00A17245"/>
     <w:rsid w:val="00A218C0"/>
     <w:rsid w:val="00A33F7C"/>
     <w:rsid w:val="00A35A84"/>
     <w:rsid w:val="00A53D95"/>
     <w:rsid w:val="00A649F5"/>
     <w:rsid w:val="00A65C90"/>
     <w:rsid w:val="00A66BF9"/>
     <w:rsid w:val="00A70D21"/>
+    <w:rsid w:val="00A951B5"/>
     <w:rsid w:val="00AB71C2"/>
     <w:rsid w:val="00B0739B"/>
     <w:rsid w:val="00B217EE"/>
     <w:rsid w:val="00B41E2F"/>
     <w:rsid w:val="00B61680"/>
     <w:rsid w:val="00B65030"/>
     <w:rsid w:val="00B73263"/>
     <w:rsid w:val="00B74E61"/>
     <w:rsid w:val="00B752C5"/>
     <w:rsid w:val="00B95C25"/>
     <w:rsid w:val="00BB0403"/>
     <w:rsid w:val="00BD5693"/>
     <w:rsid w:val="00BD621A"/>
     <w:rsid w:val="00BD6CFD"/>
+    <w:rsid w:val="00BD7171"/>
     <w:rsid w:val="00BF2510"/>
     <w:rsid w:val="00C01857"/>
+    <w:rsid w:val="00C01870"/>
     <w:rsid w:val="00C03105"/>
     <w:rsid w:val="00C104B6"/>
     <w:rsid w:val="00C1061D"/>
     <w:rsid w:val="00C16C95"/>
     <w:rsid w:val="00C2302A"/>
     <w:rsid w:val="00C33FE5"/>
     <w:rsid w:val="00C53EAD"/>
     <w:rsid w:val="00C5455D"/>
     <w:rsid w:val="00C917D3"/>
     <w:rsid w:val="00CC07AC"/>
     <w:rsid w:val="00CD252C"/>
     <w:rsid w:val="00CD322F"/>
     <w:rsid w:val="00CD5ACD"/>
     <w:rsid w:val="00D0229F"/>
     <w:rsid w:val="00D04CD6"/>
     <w:rsid w:val="00D23B4B"/>
     <w:rsid w:val="00D246FE"/>
     <w:rsid w:val="00D46996"/>
     <w:rsid w:val="00D539A0"/>
+    <w:rsid w:val="00DA127D"/>
     <w:rsid w:val="00DB0165"/>
     <w:rsid w:val="00DB21F0"/>
     <w:rsid w:val="00DC7171"/>
     <w:rsid w:val="00DD6826"/>
     <w:rsid w:val="00DE5EB0"/>
     <w:rsid w:val="00DE6852"/>
     <w:rsid w:val="00DF2800"/>
     <w:rsid w:val="00E15756"/>
     <w:rsid w:val="00E26F96"/>
     <w:rsid w:val="00E3430E"/>
     <w:rsid w:val="00E45746"/>
     <w:rsid w:val="00E46E8F"/>
     <w:rsid w:val="00E618AE"/>
     <w:rsid w:val="00E6526E"/>
     <w:rsid w:val="00E7175A"/>
     <w:rsid w:val="00EA7AC1"/>
     <w:rsid w:val="00EB7D5B"/>
     <w:rsid w:val="00EF44A4"/>
     <w:rsid w:val="00F12446"/>
     <w:rsid w:val="00F229DD"/>
     <w:rsid w:val="00F40052"/>
     <w:rsid w:val="00F53F68"/>
     <w:rsid w:val="00F6482C"/>
     <w:rsid w:val="00F7346B"/>
     <w:rsid w:val="00F90670"/>
@@ -10498,51 +11282,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2E7844F1"/>
   <w15:docId w15:val="{24B9DBF3-5BB3-4621-B6EC-ADE8E2B212C0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11280,55 +12064,55 @@
     <w:name w:val="Cabeçalho1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="7143"/>
         <w:tab w:val="right" w:pos="14287"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -11592,63 +12376,63 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{903B7935-BDF7-4B4C-B776-A7397FA5489C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>3292</Words>
-  <Characters>19227</Characters>
+  <Words>3519</Words>
+  <Characters>19007</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>457</Lines>
-  <Paragraphs>222</Paragraphs>
+  <Lines>158</Lines>
+  <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22297</CharactersWithSpaces>
+  <CharactersWithSpaces>22482</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Carla Giani da Rocha</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-01-27T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2023-01-27T00:00:00Z</vt:filetime>
   </property>