--- v0 (2026-05-08)
+++ v1 (2026-09-15)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="2C13BED5" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:ind w:right="885"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C8CCF0B" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="93"/>
         <w:ind w:left="371" w:hangingChars="168" w:hanging="371"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>TERMO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
@@ -65,60 +65,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>REFERÊNCIA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10EF8E6C" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="370" w:hangingChars="168" w:hanging="370"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Processo SGPe </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>xxxxx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="51378C44" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="370" w:hangingChars="168" w:hanging="370"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B0CEE09" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -226,808 +224,583 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9570"/>
       </w:tblGrid>
       <w:tr w:rsidR="000107A8" w14:paraId="27C3881F" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="29B88B44" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
-            <w:pPr>
+          <w:p w14:paraId="29B88B44" w14:textId="1E96BFD1" w:rsidR="000107A8" w:rsidRPr="005A349E" w:rsidRDefault="00550A21" w:rsidP="005A349E">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005A349E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1. OBJETO (</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>OBJETO (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A349E">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ART. 6º, XXIII, “A”; ART. 18º, II, e </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="005A349E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 40, §1º, I, DA LEI Nº 14.133/2021</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="005A349E">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="77B46DAD" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1349CDA1" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="035A8F77" w14:textId="1BF53917" w:rsidR="000107A8" w:rsidRPr="004832AA" w:rsidRDefault="00550A21" w:rsidP="005A349E">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004832AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Garamond"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solicitação de aquisição de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004832AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Garamond"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...14 lines deleted...]
-                <w:iCs/>
+              <w:t>(descrever o objeto),</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004832AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Garamond"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...13 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="004832AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Garamond"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">através de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004832AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>inexigibilidade de licitação</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004832AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Garamond"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, para atendimento </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004832AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de demanda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004832AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Garamond"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gerenciadas por unidades próprias da SES/SC.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004832AA">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...95 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:p>
+          <w:p w14:paraId="443E8A2B" w14:textId="019FDF1B" w:rsidR="000107A8" w:rsidRPr="004832AA" w:rsidRDefault="00550A21" w:rsidP="005A349E">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004832AA">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- As condições de vigência e prorrogação constam no item 13.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E476778" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
-[...11 lines deleted...]
-              <w:pStyle w:val="Normal2"/>
+          <w:p w14:paraId="6D3EC415" w14:textId="77777777" w:rsidR="005A349E" w:rsidRPr="004832AA" w:rsidRDefault="005A349E" w:rsidP="005A349E">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="045923E4" w14:textId="7158FF03" w:rsidR="000107A8" w:rsidRPr="004832AA" w:rsidRDefault="00550A21" w:rsidP="005A349E">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
-[...10 lines deleted...]
-                <w:b/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004832AA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Especificações e quantidades</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="005A349E" w:rsidRPr="004832AA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1403F17F" w14:textId="7BE75651" w:rsidR="005A349E" w:rsidRPr="004832AA" w:rsidRDefault="00550A21" w:rsidP="005A349E">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="2"/>
-[...88 lines deleted...]
-              <w:t xml:space="preserve">1.2.1. As especificações contidas nos anexos supracitados, respeitam o Catálogo de Materiais e Serviços do Governo de SC. A consulta pode ser feita pelo </w:t>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004832AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Conforme ANEXO I</w:t>
+            </w:r>
+            <w:r w:rsidR="004421C6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Requisição</w:t>
+            </w:r>
+            <w:r w:rsidR="005A349E" w:rsidRPr="004832AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="776FE3E7" w14:textId="77777777" w:rsidR="005A349E" w:rsidRPr="004832AA" w:rsidRDefault="005A349E" w:rsidP="005A349E">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="661E0ABB" w14:textId="4B6B7B52" w:rsidR="000107A8" w:rsidRPr="004832AA" w:rsidRDefault="00550A21" w:rsidP="005A349E">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004832AA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Do catálogo eletrônico de padronização de compras (art. 19º, II, da Lei nº 14.133/2021)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="298E8C6A" w14:textId="04E1D9B5" w:rsidR="000107A8" w:rsidRPr="004832AA" w:rsidRDefault="00550A21" w:rsidP="005A349E">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004832AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As especificações contidas nos anexos supracitados, respeitam o Catálogo de Materiais e Serviços do Governo de SC. A consulta pode ser feita pelo </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
+              <w:r w:rsidRPr="004832AA">
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
-                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>link</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="005A349E" w:rsidRPr="004832AA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CAD883C" w14:textId="71527D53" w:rsidR="000107A8" w:rsidRPr="004832AA" w:rsidRDefault="00550A21" w:rsidP="005A349E">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004832AA">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Em caso de divergência entre as descrições e especificações constantes no presente Termo de Referência e no Catálogo, prevalecem as primeiras.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08505BD0" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
-[...51 lines deleted...]
-          <w:p w14:paraId="20E49E07" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="08505BD0" w14:textId="77777777" w:rsidR="000107A8" w:rsidRPr="004832AA" w:rsidRDefault="000107A8" w:rsidP="005A349E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CDA61BF" w14:textId="1BF242F1" w:rsidR="000107A8" w:rsidRPr="004832AA" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
-              <w:snapToGrid w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
               <w:spacing w:before="0"/>
-              <w:ind w:left="0"/>
-[...96 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004832AA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Da natureza do objeto </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004832AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(art. 20ºda Lei nº 14.133/2021 e art. 5º, parágrafo único, do Decreto Estadual nº 2355/2021)</w:t>
+            </w:r>
+            <w:r w:rsidR="005A349E" w:rsidRPr="004832AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20E49E07" w14:textId="3DC4F13B" w:rsidR="000107A8" w:rsidRPr="004832AA" w:rsidRDefault="00550A21" w:rsidP="005A349E">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004832AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Os bens objeto desta contratação são caracterizados como comuns, com características técnicas e funcionais, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004832AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>definidas por meio de especificações usuais existentes no mercado</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004832AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D8F2A83" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="7D8F2A83" w14:textId="4652316F" w:rsidR="000107A8" w:rsidRPr="004832AA" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
-              <w:snapToGrid w:val="0"/>
-[...92 lines deleted...]
-          <w:p w14:paraId="785ED7BA" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004832AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não se enquadram como sendo bens de luxo, conforme Decreto n.º 2.355, de 16 de zembro de 2022;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="785ED7BA" w14:textId="3A48AA59" w:rsidR="000107A8" w:rsidRPr="004832AA" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
-              <w:snapToGrid w:val="0"/>
-[...28 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004832AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Não se enquadram como bens de luxo, conforme definição do art. 2º, II, Resolução TCU nº 341/2022, como </w:t>
             </w:r>
-            <w:r>
-[...16 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="004832AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aquele “de consumo ostentatório, opulento, de abordagem personalizada ou refinada, de elevado grau de sofisticação, de distribuição seletiva, alto preço, escassez, raridade e exclusividade, com forte apelo estético, de tradição ou história, cuja qualidade supera a das demandas ordinárias das unidades do Tribunal, por haver substitutos com características técnicas e funcionais equivalentes de qualidade comum”.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6986E963" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="440A8C77" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="5FE08992" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="5FE08992" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
@@ -1047,155 +820,163 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “B” DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="20077CAA" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63BB96AE" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="5DC43C1B" w14:textId="64C191C1" w:rsidR="005A349E" w:rsidRPr="005A349E" w:rsidRDefault="00550A21" w:rsidP="005A349E">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:right="-6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A349E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Conforme informado no Estudo Técnico Preliminar, esta aquisição se justifica por</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A349E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.... incluir a justificativa do ETP.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71018C0D" w14:textId="77777777" w:rsidR="005A349E" w:rsidRPr="005A349E" w:rsidRDefault="005A349E" w:rsidP="005A349E">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:right="-6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="7AD1250E" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AD1250E" w14:textId="20A2062B" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>2.2. Justificativas adicionais (se houver necessidade), caso contrário, retirar esse item.</w:t>
+              <w:t>Justificativas adicionais (se houver necessidade), caso contrário, retirar esse item.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44879261" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="5652FED5" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="5A464F09" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="5A464F09" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
               </w:rPr>
               <w:t>DESCRIÇÃO DA SOLUÇÃO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1227,423 +1008,394 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="5369F292" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4907272A" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
-[...10 lines deleted...]
-          <w:p w14:paraId="327664C7" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="327664C7" w14:textId="287E4274" w:rsidR="000107A8" w:rsidRPr="005A349E" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Conforme informado no Estudo Técnico Preliminar, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a contratação da solução mostra-se necessária para resolver a demanda apresentada. Os valores e os quantitativos estão previstos no plano anual de compras, demonstrando ser uma aquisição economicamente viável;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0304FD10" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="0EC82679" w14:textId="77777777" w:rsidR="005A349E" w:rsidRDefault="005A349E" w:rsidP="005A349E">
+            <w:pPr>
+              <w:ind w:right="-6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0304FD10" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Complemento da informação, caso contrário, retirar esse item.</w:t>
             </w:r>
-          </w:p>
-[...26 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="7A2E0B07" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="60DCAD72" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="228B9B97" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="228B9B97" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>DOS REQUISITOS DA CONTRATAÇÃO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “D” DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="5377AA29" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CF6D418" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
-[...13 lines deleted...]
-          <w:p w14:paraId="743362D9" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="743362D9" w14:textId="216E8788" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Apresentação de propostas que atendam aos critérios de aceitação da proposta (item 6.) e as especificações e quantidades do objeto (item 1.1.);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72641FA2" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
-[...4 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="2852383C" w14:textId="77777777" w:rsidR="005A349E" w:rsidRDefault="005A349E" w:rsidP="005A349E">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...14 lines deleted...]
-          <w:p w14:paraId="061E6CFC" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72641FA2" w14:textId="2F78AAA1" w:rsidR="000107A8" w:rsidRPr="005A349E" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Atendimento aos critérios de habilitação (item 7.);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43369E95" w14:textId="77777777" w:rsidR="005A349E" w:rsidRDefault="005A349E" w:rsidP="005A349E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="061E6CFC" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>E atendimento as condições de execução do objeto (item 9.).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5847BF03" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="79148B28" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="30C7B918" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="30C7B918" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>DOS PARÂMETROS DA AQUISIÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="08C5E40C" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="242B7BA3" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
+          <w:p w14:paraId="3332EAAA" w14:textId="0D870A9D" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:before="0"/>
-              <w:ind w:left="0"/>
-[...20 lines deleted...]
-              <w:spacing w:before="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Do t</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1713,88 +1465,102 @@
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>147/2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> e art. 4º da Lei nº 14.133/202</w:t>
             </w:r>
+            <w:r w:rsidR="005A349E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43615C6A" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="43615C6A" w14:textId="754428BD" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.1.1. Não aplicável nas dispensas de licitação. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0923347D" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+              <w:t xml:space="preserve">Não aplicável nas dispensas de licitação. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0923347D" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1812,56 +1578,56 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>não será exigida.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26A15B0E" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="172EF20B" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="172EF20B" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>articipação de consórcios</w:t>
             </w:r>
@@ -1956,161 +1722,159 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>A admissão de consórcio em objeto de baixa complexidade e de pequeno valor econômico atenta contra o</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">princípio da competitividade, pois permitiria, com o aval da Administração Pública, a união de </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>co</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ncorrentes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>que poderiam muito bem disputar entre si, violando, por via transversa, o princípio da competitividade,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>atingindo ainda a vantajosidade buscada pela Administração.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F084E2F" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:right="85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7CAC5822" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="7CAC5822" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subcontratação</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Não será admitida.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7ABE0250" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:spacing w:before="120"/>
               <w:ind w:right="85"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="666BC1E7" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="666BC1E7" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:before="4"/>
               <w:ind w:right="83"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Do agrupamento de itens em lotes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
@@ -2222,603 +1986,670 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>“É obrigatória a admissão da adjudicação por item e não por preço global, nos editais das licitações para a contratação de obras, serviços, compras e alienações, cujo objeto seja divisível, desde que não haja prejuízo para o conjunto ou complexo ou perda de economia de escala, tendo em vista o objetivo de propiciar a ampla participação de licitantes que, embora não dispondo de capacidade para a execução, fornecimento ou aquisição da totalidade do objeto, possam fazê-lo com relação a itens ou unidades autônomas, devendo as exigências de habilitação adequar-se a essa divisibilidade.”</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="778DC9A1" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="2464" w:right="85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="157D1103" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="4E256761" w14:textId="77777777" w:rsidR="00AE24F8" w:rsidRPr="00AE24F8" w:rsidRDefault="00550A21" w:rsidP="00AE24F8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE24F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-                <w:bCs/>
+              <w:t>Adesão a ARP:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE24F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Adesão a ARP:</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE24F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>Não será admitida.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42D42AA7" w14:textId="77777777" w:rsidR="003B3875" w:rsidRPr="003B3875" w:rsidRDefault="003B3875" w:rsidP="003B3875">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="017DA72D" w14:textId="77777777" w:rsidR="00AE24F8" w:rsidRDefault="003B3875" w:rsidP="00AE24F8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:ind w:right="85"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE24F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>A presente contratação será realizada por meio de inexigibilidade de licitação, em razão da inviabilidade de competição, conforme demonstrado nos autos do processo administrativo e na documentação que comprova a exclusividade ou a especialização do fornecedor para o fornecimento do objeto pretendido.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60752354" w14:textId="77777777" w:rsidR="003B3875" w:rsidRPr="003B3875" w:rsidRDefault="003B3875" w:rsidP="003B3875">
-[...19 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="184E01FE" w14:textId="77777777" w:rsidR="00AE24F8" w:rsidRDefault="003B3875" w:rsidP="003B3875">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:ind w:right="85"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE24F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Considerando que a contratação direta decorre de condições específicas do fornecedor e do objeto, optou-se por restringir a adesão à Ata de Registro de Preços exclusivamente às unidades participantes originalmente indicadas neste Termo de Referência, pelas razões a seguir expostas:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01101420" w14:textId="77777777" w:rsidR="00AE24F8" w:rsidRDefault="003B3875" w:rsidP="00AE24F8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:ind w:right="85"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE24F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Especificidade da contratação por inexigibilidade</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39C20241" w14:textId="33806A2C" w:rsidR="00AE24F8" w:rsidRDefault="003B3875" w:rsidP="003B3875">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:ind w:right="85"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE24F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>A contratação fundamenta-se na inviabilidade de competição, decorrente de características próprias do fornecedor ou do produto, o que implica condições específicas de fornecimento e dimensionamento da demanda. Assim, a ampliação da utilização da ata por órgãos não participantes poderiam descaracterizar o planejamento inicialmente estabelecido para esta contratação.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6075F34C" w14:textId="77777777" w:rsidR="00AE24F8" w:rsidRDefault="00AE24F8" w:rsidP="00AE24F8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:ind w:right="85"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FC26997" w14:textId="77777777" w:rsidR="00AE24F8" w:rsidRDefault="003B3875" w:rsidP="00AE24F8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:ind w:right="85"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE24F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>unidades participantes originalmente indicadas neste Termo de Referência, pelas razões a seguir expostas:</w:t>
-[...50 lines deleted...]
-              <w:br/>
+              <w:t>Dimensionamento da demanda</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CE7B262" w14:textId="2803983B" w:rsidR="00AE24F8" w:rsidRDefault="003B3875" w:rsidP="003B3875">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:ind w:right="85"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE24F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Os quantitativos estimados foram definidos com base nas necessidades previamente levantadas pelas unidades participantes desta Secretaria. A ampliação desses quantitativos por meio de adesões externas poderia comprometer a capacidade de fornecimento do contratado dentro dos prazos estabelecidos, gerando risco de desabastecimento ou prejuízo à execução regular do objeto.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68D9EA5E" w14:textId="77777777" w:rsidR="003B3875" w:rsidRPr="003B3875" w:rsidRDefault="003B3875" w:rsidP="003B3875">
-[...21 lines deleted...]
-              <w:br/>
+          <w:p w14:paraId="2CF3DF4F" w14:textId="77777777" w:rsidR="00AE24F8" w:rsidRDefault="00AE24F8" w:rsidP="00AE24F8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:ind w:right="85"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="169D8192" w14:textId="77777777" w:rsidR="00AE24F8" w:rsidRDefault="003B3875" w:rsidP="00AE24F8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:ind w:right="85"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE24F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Gestão e controle da execução da ata</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68D9EA5E" w14:textId="22CAA54E" w:rsidR="003B3875" w:rsidRDefault="003B3875" w:rsidP="00AE24F8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:ind w:right="85"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE24F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>A limitação de adesões permite maior controle administrativo sobre a execução da Ata de Registro de Preços, possibilitando acompanhamento mais efetivo da entrega dos produtos, da disponibilidade de estoque e do cumprimento das condições pactuadas com o fornecedor exclusivo.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B0109E5" w14:textId="77777777" w:rsidR="003B3875" w:rsidRPr="003B3875" w:rsidRDefault="003B3875" w:rsidP="003B3875">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="0B0109E5" w14:textId="77777777" w:rsidR="003B3875" w:rsidRPr="00AE24F8" w:rsidRDefault="003B3875" w:rsidP="00AE24F8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:ind w:right="85"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE24F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Dessa forma, a restrição de adesões mostra-se medida adequada para assegurar a regularidade da execução contratual, a eficiência da gestão administrativa e a compatibilidade entre a capacidade de fornecimento do contratado e as demandas das unidades participantes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31403F37" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="2C83C6FF" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="2ACA4347" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="2ACA4347" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>DOS CRITÉRIOS DE ACEITAÇÃO DA PROPOSTA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="713A0029" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5675F40F" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
-[...13 lines deleted...]
-          <w:p w14:paraId="0620D1F9" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="0620D1F9" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A PROPOSTA </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>deverá</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">deverá conter </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>o descritivo completo do item cotado, apresentando para este:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3423EDDD" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="3423EDDD" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Apresentação;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6168F7CC" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="6168F7CC" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nome comercial/marca;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12F73603" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="12F73603" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fabricante;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30DFCFF5" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="30DFCFF5" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Quantidade;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1539ACB1" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="1539ACB1" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Preço unitário;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60A2CF1A" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="60A2CF1A" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>País de origem do produto;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60EFF940" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="376709A2" w14:textId="77777777" w:rsidR="00AE24F8" w:rsidRDefault="00550A21" w:rsidP="00AE24F8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:topLinePunct/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Apresentar RMS (Registro no Ministério da Saúde) dentro da validade e/ou protocolo atualizado de solicitação de revalidação;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(quando houver a exigência conforme o material, em caso de não enquadramento suprimir este item);</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="60EFF940" w14:textId="03DFAFC7" w:rsidR="00AE24F8" w:rsidRPr="00AE24F8" w:rsidRDefault="00AE24F8" w:rsidP="00AE24F8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+              </w:tabs>
+              <w:topLinePunct/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="50" w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="010A220A" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="59252505" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="59252505" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DA HABILITAÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="3B43FF6E" w14:textId="77777777">
@@ -2890,263 +2721,263 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.1. Habilitação Jurídica</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AEEDA67" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:ind w:left="196" w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="583D5246" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="583D5246" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pessoa física: cédula de identidade (RG) ou documento equivalente que, por força de lei, tenha validade para fins de identificação em todo o território nacional;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="438A2265" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="438A2265" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Empresário individual: inscrição no Registro Público de Empresas Mercantis, a cargo da Junta Comercial da respectiva sede;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="255643CD" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="255643CD" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Microempreendedor Individual - MEI: Certificado da Condição de Microempreendedor Individual - CCMEI, cuja aceitação ficará condicionada à verificação da autenticidade no sítio </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="7973D168" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="7973D168" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sociedade empresária, sociedade limitada unipessoal – SLU ou sociedade identificada como empresa individual de responsabilidade limitada - EIRELI: inscrição do ato constitutivo, estatuto ou contrato social no Registro Público de Empresas Mercantis, a cargo da Junta Comercial da respectiva sede, acompanhada de documento comprobatório de seus administradores;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B357CFD" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="6B357CFD" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Sociedade simples: inscrição do ato constitutivo no Registro Civil de Pessoas Jurídicas do local de sua sede, acompanhada de documento comprobatório de seus administradores;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E08D9A3" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="7E08D9A3" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Filial, sucursal ou agência de sociedade simples ou empresária: inscrição do ato constitutivo da filial, sucursal ou agência da sociedade simples ou empresária, respectivamente, no Registro Civil das Pessoas Jurídicas ou no Registro Público de Empresas Mercantis onde opera, com averbação no Registro onde tem sede a matriz;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3492396D" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="3492396D" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Sociedade empresária estrangeira: portaria de autorização de funcionamento no Brasil, publicada no Diário Oficial da União e arquivada na Junta Comercial da unidade federativa onde se localizar a filial, agência, sucursal ou estabelecimento, a qual será considerada como sua sede, conforme Instrução Normativa DREI/ME n.º 77, de 18 de março de 2020.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68B1E423" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0B89EEE1" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
             <w:pPr>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3155,480 +2986,459 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Os documentos apresentados deverão estar acompanhados de todas as alterações ou da consolidação respectiva.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="459DF140" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:ind w:left="196" w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="573CF0FA" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="573CF0FA" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Habilitação fiscal, social e trabalhista</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57F580A8" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:ind w:left="196" w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0055A512" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="0055A512" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prova de inscrição no Cadastro Nacional de Pessoas Jurídicas ou no Cadastro de Pessoas Físicas, conforme o caso;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70AA5690" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="70AA5690" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prova de regularidade fiscal perante a Fazenda Nacional, mediante apresentação de certidão expedida conjuntamente pela Secretaria da Receita Federal do Brasil (RFB) e pela Procuradoria-Geral da Fazenda Nacional (PGFN), referente a todos os créditos tributários federais e à Dívida Ativa da União (DAU) por elas administrados, inclusive aqueles relativos à Seguridade Social, nos termos da Portaria Conjunta nº 1.751, de 02 de outubro de 2014, do Secretário da Receita Federal do Brasil e da Procuradora-Geral da Fazenda Nacional.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51C7C6E7" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="51C7C6E7" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Prova de regularidade com o Fundo de Garantia do Tempo de Serviço (FGTS);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7826660E" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="7826660E" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prova de inexistência de débitos inadimplidos perante a Justiça do Trabalho, mediante a apresentação de certidão negativa ou positiva com efeito de negativa, nos termos do Título VII-A da Consolidação das Leis do Trabalho, aprovada pelo Decreto-Lei nº 5.452, de 1º de maio de 1943;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="742614A1" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="742614A1" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prova de inscrição no cadastro de contribuintes [Estadual/Distrital] ou [Municipal/Distrital] relativo ao domicílio ou sede do fornecedor, pertinente ao seu ramo de atividade e compatível com o objeto contratual;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73F253E7" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="73F253E7" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prova de regularidade com a Fazenda [Estadual/Distrital] e [Municipal/Distrital] do domicílio ou sede do fornecedor, relativa à atividade em cujo exercício contrata ou concorre;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3289C905" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
-            <w:pPr>
+          <w:p w14:paraId="3289C905" w14:textId="77777777" w:rsidR="000107A8" w:rsidRPr="00AE24F8" w:rsidRDefault="00550A21" w:rsidP="00AE24F8">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:beforeLines="50"/>
+              <w:ind w:right="-6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE24F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Caso o fornecedor seja considerado isento dos tributos [Estadual/Distrital] ou [Municipal/Distrital] relacionados ao objeto contratual, deverá comprovar tal condição mediante a apresentação de declaração da Fazenda respectiva do seu domicílio ou sede, ou outra equivalente, na forma da lei.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DF99766" w14:textId="3C859D1B" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="00AE24F8">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:beforeLines="50"/>
+              <w:ind w:right="-6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE24F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O fornecedor enquadrado como microempreendedor individual que pretenda auferir os benefícios do tratamento diferenciado previstos na Lei Complementar n. 123, de 2006, estará dispensado da prova de inscrição nos cadastros de contribuintes estadual e municipal.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CE8DAA4" w14:textId="77777777" w:rsidR="00AE24F8" w:rsidRPr="00AE24F8" w:rsidRDefault="00AE24F8" w:rsidP="00AE24F8">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:spacing w:beforeLines="50"/>
+              <w:ind w:left="0" w:right="-6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B3201C9" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:ind w:right="-6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Qualificação econômico-financeira (art. 18º, IX, da Lei 14.133/2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45AF7924" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1200"/>
+              </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...15 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Certidão negativa de insolvência civil expedida pelo distribuidor do domicílio ou sede do licitante, caso se trate de pessoa física, desde que admitida a sua participação na licitação (art. 5º, inciso II, alínea “c”, da Instrução Normativa Seges/ME nº 116, de 2021), ou de sociedade simples;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77C7235B" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1200"/>
+              </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...17 lines deleted...]
-                <w:tab w:val="left" w:pos="480"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Certidão negativa de falência expedida pelo distribuidor da sede do fornecedor - Lei nº 14.133, de 2021, art. 69, caput, inciso II).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B5EB90E" w14:textId="0C28F055" w:rsidR="00AE24F8" w:rsidRDefault="00550A21" w:rsidP="00AE24F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...64 lines deleted...]
-              </w:numPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No presente processo licitatório, considerando-se o baixo risco financeiro envolvido na contratação, a curta duração contratual, objeto de fornecimento padronizado e de fácil execução, e a não complexidade operacional da execução contratual, entende-se desnecessária a exigência de apresentação do balanço patrimonial, demonstração de resultado do exercício (DRE) e demais demonstrações contábeis dos dois últimos exercícios sociais como condição de habilitação. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="199896C4" w14:textId="77777777" w:rsidR="00AE24F8" w:rsidRPr="00AE24F8" w:rsidRDefault="00AE24F8" w:rsidP="00AE24F8">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...94 lines deleted...]
-          <w:p w14:paraId="4025BBE5" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          </w:p>
+          <w:p w14:paraId="4025BBE5" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Qualificação-técnica (art. 18º, IX, da Lei 14.133/2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -3639,55 +3449,55 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="02A62772" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="4AB6290E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="3AAAEF96" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="3AAAEF96" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>FORMA E CRITÉRIOS DE SELEÇÃO DO FORNECEDOR (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3697,55 +3507,55 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “H” DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="0E70F795" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4951D693" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:left="58"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="63A1B318" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="63A1B318" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A forma de seleção se dará por meio de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -3757,55 +3567,55 @@
           </w:p>
           <w:p w14:paraId="4D609CEC" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="3198331A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="1ED6CD8C" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="1ED6CD8C" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DA EXECUÇÃO DO OBJETO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
@@ -3816,349 +3626,264 @@
               </w:rPr>
               <w:t>ART. 6º, XXIII, “E”; ART. 18º, III, e ART. 40º, §1º, II e III, DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="7F46F707" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36ED2B9C" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="43AEDE3B" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="43AEDE3B" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O compromisso será firmado por meio de Ata de Registro de Preço com duração de 12 meses, que poderá ser prorrogada, por igual período, desde que comprovado o preço vantajoso. Para futura e eventual aquisição, conforme especificações e quantitativos previstos no item 1 do presente termo;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BC41AD8" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="0BC41AD8" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A entrega deverá ser efetuada diretamente à Unidade Solicitante, conforme especificação do objeto no(s) endereço(s): </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>(inserir endereço de entrega)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D468FEE" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="7D468FEE" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Funcionários da contratada deverão apresentar-se sempre com identificação e/ou credencial na Unidade Solicitante respeitando as normas de cada instituição;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="170C97E6" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="170C97E6" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O prazo de entrega será</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> de 20 (vinte) </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>após</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">após recebimento, pelo fornecedor, </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...81 lines deleted...]
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>da Autorização de Fornecimento (AF) empenhada</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="592BFE89" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="592BFE89" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">O objeto será recebido, provisoriamente, no ato da entrega, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>de forma sumária, pelo responsável por seu acompanhamento e fiscalização, com verificação posterior da conformidade do material com as exigências contratuais;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07D0BF84" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="07D0BF84" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">O objeto será recebido, definitivamente, em </w:t>
             </w:r>
@@ -4171,358 +3896,338 @@
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>(XX)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> dias, após o recebimento provisório, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>por servidor ou comissão designada pela autoridade competente, mediante termo detalhado que comprove o atendimento das exigências contratuais;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E4FD416" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="6E4FD416" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O recebimento do objeto não exclui a responsabilidade da contratada pelos prejuízos resultantes da incorreta execução do contrato;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0788457C" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="0788457C" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O material deverá indicar na embalagem terciária (transporte) a razão social da Contratada, o número do processo de compra, o número da nota fiscal e o número do documento de fornecimento;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11DE5255" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="11DE5255" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O objeto deverá estar de acordo com as especificações do edital e atender a legislação a ele(s) pertinente(s);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="190947C5" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="190947C5" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O objeto deverá estar com no mínimo 75% do prazo de validade no momento do recebimento;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14130F96" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="14130F96" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Para os produtos em que é exigido pela legislação vigente prazo de validade, </w:t>
-[...22 lines deleted...]
-          <w:p w14:paraId="3A4997C1" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+              <w:t>Para os produtos em que é exigido pela legislação vigente prazo de validade, o mesmo deverá constar na embalagem;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A4997C1" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A embalagem deverá estar íntegra e em perfeitas condições de utilização;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="344F8BAC" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="344F8BAC" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O objeto não será aceito caso não seja transportado e entregue de maneira correta, respeitando as recomendações do fabricante e autoridades sanitárias, de acordo com as legislações vigentes para cada item;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01ED06C9" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="01ED06C9" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>A Contratada, mesmo não sendo a fabricante da matéria-prima empregada na fabricação de seu produto, responderá inteira e solidariamente pela qualidade e autenticidade deste, obrigando-se a substituir, as suas expensas, no todo ou em parte, o objeto desta licitação, em que se verificarem vícios, defeitos, incorreções, resultantes da fabricação ou transporte, constatado visualmente ou em laboratório, correndo estes custos por sua conta;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D29F51A" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="7D29F51A" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O aceite do(s) produto(s) pela Contratante, não exclui a responsabilidade civil da Contratada por vícios de quantidade ou qualidade do produto ou disparidade com as especificações técnicas exigidas no edital ou atribuídas pela Contratada, verificados posteriormente, garantindo-se à Contratante as faculdades previstas no artigo 18, da Lei nº 8.078/90 (Código de Defesa do Consumidor);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DACED78" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="4DACED78" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>A contratada deverá ofertar treinamentos relacionados ao objeto licitado, nas Unidades Solicitantes, mediante demanda da equipe técnica, quando necessário.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E1EEB48" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03352F6F" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
@@ -4568,574 +4273,432 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- Verificar se há necessidade de garantia da execução do contrato, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">nos moldes do </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>nos moldes do Arts 96 a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t>Arts</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">102 da Lei nº 14.133/21, em valor correspondente a </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>XXXX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 96 a</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve"> % do valor total do contrato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (inserir justificativa da exigência da garantia);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="608061D3" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">102 da Lei nº 14.133/21, em valor correspondente a </w:t>
+                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>- Verificar se há necessidade de g</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
-[...218 lines deleted...]
-              <w:t xml:space="preserve"> do produto/serviço, manutenção e assistência técnica (especificar as condições da garantia).</w:t>
+              </w:rPr>
+              <w:t>arantia do produto/serviço, manutenção e assistência técnica (especificar as condições da garantia).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3835B3FE" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:ind w:right="228"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="21E7F315" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="607FCCFD" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="607FCCFD" w14:textId="3E227734" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>DA GESTÃO DO CONTRATO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ART. 6º, XXIII, “F” DA LEI Nº 14.133/2021 E IN 14/2025 SEA)</w:t>
+              <w:t xml:space="preserve">ART. 6º, XXIII, “F” DA LEI Nº 14.133/2021 E IN </w:t>
+            </w:r>
+            <w:r w:rsidR="00514D7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00514D7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SEA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="1FC147CD" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A65390E" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
-[...11 lines deleted...]
-          <w:p w14:paraId="784AB269" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="791E6221" w14:textId="1DA78C7E" w:rsidR="00AE24F8" w:rsidRDefault="00550A21" w:rsidP="00AE24F8">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
-              <w:tabs>
-[...2 lines deleted...]
-              <w:spacing w:before="100"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE24F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As competências do gestor e fiscal </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE24F8" w:rsidRPr="00AE24F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> constam na </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE24F8" w:rsidRPr="00AE24F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>instrução Normativa n.º 07/2026 da SEA e no Decreto 1.561/2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE24F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64AB6EA9" w14:textId="49DE8844" w:rsidR="00AE24F8" w:rsidRPr="00AE24F8" w:rsidRDefault="00AE24F8" w:rsidP="00AE24F8">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-[...49 lines deleted...]
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="077A5DA1" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="54EC475B" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="54EC475B" w14:textId="5FD1F84D" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>DA OBRIGAÇÕES</w:t>
+              <w:t>DA</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE24F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OBRIGAÇÕES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="3D803D3C" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C66AEB8" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A49C2C1" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="0A49C2C1" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Obrigações específicas da contratada:</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="700D6459" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Obriga-se a empresa vencedora:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CCFA1B1" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
@@ -5504,51 +5067,50 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>esponsabilizar-se por quaisquer danos ou prejuízos físicos ou materiais causados à Administração ou a terceiros, pelos seus prepostos, advindos de imperícia, negligência, imprudência ou desrespeito às normas de segurança, quando da execução do fornecimento;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="500593AA" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
@@ -5626,50 +5188,51 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>M</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>anter endereço eletrônico (e-mail) válido para fins de comunicação com a contratante por todo o período de contratação; comunicando, imediatamente, o Contratante em caso de alteração;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A49A800" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -5678,55 +5241,55 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Realizar cadastro no Portal Externo do SGP-e (https://portal.sgpe.sea.sc.gov.br/portal-externo/inicio) para que possa assinar eletronicamente com certificação digital TODOS os documentos firmados com a contratante (como realizar a assinatura digital: https://sgpe.sea.sc.gov.br/capdoc/pergunta_frequente/nova-como-realizar-a-assinatura-digital-via-portal-externo/).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56BEE31D" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="741BA493" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="741BA493" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Obrigações específicas da contratante:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6385A1D2" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
@@ -6115,358 +5678,334 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="27F6D310" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="7BB9F4F2" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="7BB9F4F2" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>DAS INFRAÇÕES ADMINISTRATIVAS E SANÇÕES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="79D9FEFD" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="430BDD10" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="18673961" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="00AE24F8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:ind w:right="124"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A apuração de infrações e aplicação de sanções aos licitantes, aos beneficiários de ata de registro de preços e aos contratados obedecerá ao disposto no decreto estadual nº 441, de 19 de janeiro de 2024.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="392C76E5" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
+          <w:p w14:paraId="392C76E5" w14:textId="3DA5B03F" w:rsidR="00AE24F8" w:rsidRPr="00AE24F8" w:rsidRDefault="00AE24F8" w:rsidP="00AE24F8">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:numPr>
-[...4 lines deleted...]
-                <w:tab w:val="left" w:pos="567"/>
+              <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
-              <w:ind w:right="124"/>
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:ind w:left="620" w:right="124"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="26CD1ECF" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="3B181AE9" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="3B181AE9" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DO CONTRATO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="07739C03" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2623AD96" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="10C12BF3" w14:textId="65F43DC3" w:rsidR="000107A8" w:rsidRPr="00AE24F8" w:rsidRDefault="00550A21" w:rsidP="00AE24F8">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE24F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Ata de Registro de Preços (ARP) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE24F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é um </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE24F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">documento vinculativo e obrigacional, com característica de compromisso para futura contratação. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE24F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O prazo de vigência é de 12 meses contados da publicação no Diário Oficial, na forma do artigo 105 da Lei n° 14.133, de 2021. E </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE24F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">poderá ser prorrogado, por igual período, desde que comprovado o preço vantajoso. </w:t>
+            </w:r>
+            <w:r w:rsidR="003E55C9" w:rsidRPr="00AE24F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os preços inicialmente contratados permanecerão fixos e irreajustáveis pelo prazo de 12 (doze) meses, contado da data do orçamento estimado da contratação, nos termos do art. 25, §7º, da Lei nº 14.133/2021.Decorrido o período de 12 (doze) meses da data do orçamento estimado da contratação, e independentemente de solicitação da contratada, os preços inicialmente contratados poderão ser reajustados pelo contratante, mediante aplicação do Índice Nacional de Preços ao Consumidor Amplo – IPCA, calculado pelo Instituto Brasileiro de Geografia e Estatística – IBGE, ou de outro índice que venha a substituí-lo, incidindo exclusivamente sobre as obrigações iniciadas e concluídas após a ocorrência da anualidade.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56CB7D66" w14:textId="77777777" w:rsidR="003E55C9" w:rsidRDefault="003E55C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="10C12BF3" w14:textId="09D59BC1" w:rsidR="000107A8" w:rsidRDefault="00550A21">
-[...94 lines deleted...]
-          <w:p w14:paraId="5DBFD554" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="5DBFD554" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">instrumento Contratual: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Autorização de fornecimento;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2367DF5E" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="62F0E98B" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="62F0E98B" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Vigência do contrato: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
@@ -6475,55 +6014,55 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Será a soma dos prazos estabelecidos no item 14 do presente termo. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F3C75E0" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:ind w:right="228"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5D83004B" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="5D83004B" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="228"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gestão e Fiscalização:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05AF28FF" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
@@ -6693,122 +6232,116 @@
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="000107A8" w14:paraId="54C7D073" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1554" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7E0F4CD4" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1420" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2C036305" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3729" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="18FA6FFD" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>xxxxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2715" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5AA70716" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="1094B67A" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -6989,122 +6522,116 @@
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="000107A8" w14:paraId="1F5FAC84" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1554" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="66D8354D" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1420" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0F81B9CB" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3729" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7EC16D05" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>xxxxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2715" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5D805592" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="3469FBB3" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -7116,343 +6643,319 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="60E9E142" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="7BF48588" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="7934DC4E" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="7934DC4E" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>CRITÉRIOS DE MEDIÇÃO E PAGAMENTO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “G” e ART. 40º, §1º, II, DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="617BCE7F" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB3B381" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="6EB3B381" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prazos:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EFA5ADD" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="7EFA5ADD" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Prazo de entrega do objeto: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20 dias</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> após recebimento, pelo fornecedor, da Autorização de Fornecimento (AF) empenhada;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="657CCBFD" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="657CCBFD" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prazo de recebimento provisório: no ato;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FAAA4EA" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="7FAAA4EA" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Prazo de recebimento definitivo: </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>xx</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">xx dias, após o recebimento provisório; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50859673" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:beforeLines="50" w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prazo de troca de bens rejeitados: </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> dias, após o recebimento provisório; </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="50859673" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+              <w:t xml:space="preserve">xx dias; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(não afastando a possibilidade de aplicação de multa/sanção)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FE993EB" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prazo de troca de bens rejeitados: </w:t>
-[...34 lines deleted...]
-          <w:p w14:paraId="2FE993EB" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+              <w:t xml:space="preserve">Prazo para liquidação do </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="DejaVu Sans" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>documento fiscal: 5 dias úteis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EDC658E" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="2"/>
-[...32 lines deleted...]
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Prazo de pagamento: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -7483,55 +6986,55 @@
           </w:p>
           <w:p w14:paraId="5830C17D" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="55FEB1E7" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="65ADC22A" w14:textId="48830E02" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="65ADC22A" w14:textId="48830E02" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DO VALOR ESTIMADO (</w:t>
             </w:r>
             <w:r>
@@ -7587,399 +7090,438 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="6F2D34D0" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26FBD34C" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="25E5BF10" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="25E5BF10" w14:textId="78E6BF39" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Os valores foram estimados conforme a Planilha de Pesquisa de Preços (ANEXO II) e Relação de Compras Orçamento.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="79DF81FB" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+              <w:t xml:space="preserve">Os valores foram estimados conforme a Planilha de Pesquisa de Preços (ANEXO </w:t>
+            </w:r>
+            <w:r w:rsidR="002F5458">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) e Relação de Compras Orçamento</w:t>
+            </w:r>
+            <w:r w:rsidR="002F5458">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ANEXO VI.b).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79DF81FB" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Os preços estimados determinados com base em menos de três preços, ou estimados com critérios diferentes de média, mediana ou menor valor num conjunto de menos de três preços, foram devidamente justificados na Planilha de Pesquisa de Preços, com aval do gestor responsável (Diretor) e da autoridade competente (Superintendente), condicionada a assinatura do Termo de Referência.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E8A6ABB" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:ind w:left="66"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="7D575115" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="34500833" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="34500833" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ADEQUAÇÃO ORÇAMENTÁRIA (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “J” DA LEI Nº 14.133/2021 e ART. 4º, VII, DO DECRETO ESTADUAL Nº 47/2023)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="6BBC9A6D" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19CE9A8D" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
-[...10 lines deleted...]
-          <w:p w14:paraId="260BD9E2" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="260BD9E2" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A adequação orçamentária está discriminada em documento emitido pela Superintendência do Fundo Estadual de Saúde.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FB27198" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="059AEA4D" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="3D7D2901" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="3D7D2901" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ANÁLISE DE RISCOS E MAPA DE RISCOS (ART. 18º, X, DA LEI Nº 14.133/2021 e ART. 4º, III, DO DECRETO ESTADUAL Nº 47/2023)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="693A8F3E" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="231B44C5" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
-[...5 lines deleted...]
-          <w:p w14:paraId="682A0744" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="6E4E2270" w14:textId="77777777" w:rsidR="006D08D6" w:rsidRDefault="006D08D6" w:rsidP="006D08D6">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Encontra-se no ANEXO V.</w:t>
+          </w:p>
+          <w:p w14:paraId="682A0744" w14:textId="73B47DE1" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="0043444D">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Encontra-se no ANEXO V</w:t>
+            </w:r>
+            <w:r w:rsidR="0043444D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+            <w:r w:rsidR="0076679F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Análise de Riscos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F65A368" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="47B4B4D4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="06961BC9" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="06961BC9" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DAS PRÁTICAS FRAUDULENTAS E DE CORRUPÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="4B14580B" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A89F570" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="1999D462" w14:textId="77777777" w:rsidR="000107A8" w:rsidRPr="006D08D6" w:rsidRDefault="00550A21" w:rsidP="006D08D6">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D08D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-            </w:pPr>
-[...17 lines deleted...]
-              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>As partes, por seus agentes públicos ou por seus sócios, acionistas, administradores e colaboradores:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D756F78" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:left="363" w:hanging="363"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -8069,55 +7611,55 @@
           <w:p w14:paraId="3C84BB5B" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="343C756F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="66826A7F" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="66826A7F" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>RESPONSÁVEL PELA ELABORAÇÃO DO TERMO DE REFERÊNCIA</w:t>
             </w:r>
@@ -8264,158 +7806,152 @@
                   <w:tcW w:w="3728" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="65AF00A6" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="05B8CFA7" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4077" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1E02EA00" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="1F42B085" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C7A9CE1" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="7CE80A92" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="6DDE1C14" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="6DDE1C14" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>GESTOR RESPONSÁVEL DA UNIDADE REQUISITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8559,158 +8095,152 @@
                   <w:tcW w:w="3715" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="4E013136" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1EC9B491" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4124" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3B20F13F" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="4FFF011F" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04DAD284" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107A8" w14:paraId="65ADBE27" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="505B9D48" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+          <w:p w14:paraId="505B9D48" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21" w:rsidP="005A349E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AUTORIDADE COMPETENTE DA SUPERINTENDÊNCIA REQUISITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8855,118 +8385,112 @@
                   <w:tcW w:w="3740" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="21FC3AA8" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="64630097" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4099" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="451A9E96" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="7EC26E41" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="788311D7" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -9103,316 +8627,298 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="525BAB90" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
       <w:pPr>
         <w:ind w:leftChars="249" w:left="598" w:rightChars="243" w:right="583"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">A validade deste documento está condicionada às assinaturas digitais no Sistema de Gestão de Processos Eletrônicos - </w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>A validade deste documento está condicionada às assinaturas digitais no Sistema de Gestão de Processos Eletrônicos - SGPe.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="21D19E89" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
       <w:pPr>
         <w:ind w:leftChars="249" w:left="598" w:rightChars="191" w:right="458"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01BBC4D7" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
       <w:pPr>
         <w:ind w:leftChars="249" w:left="598" w:rightChars="191" w:right="458"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B7B2222" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
       <w:pPr>
         <w:ind w:leftChars="249" w:left="598" w:rightChars="191" w:right="458"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E568125" w14:textId="7E849E5C" w:rsidR="000107A8" w:rsidRDefault="00550A21">
+    <w:p w14:paraId="6E568125" w14:textId="38A1ADEA" w:rsidR="000107A8" w:rsidRDefault="00550A21">
       <w:pPr>
         <w:ind w:leftChars="249" w:left="598" w:rightChars="191" w:right="458"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Versão nº 1</w:t>
+        <w:t xml:space="preserve">Versão atualizada em </w:t>
       </w:r>
-      <w:r w:rsidR="00526044">
+      <w:r w:rsidR="00524221">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...15 lines deleted...]
-        <w:t>20</w:t>
+        <w:t>31</w:t>
       </w:r>
       <w:r w:rsidR="003E55C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/03/2026</w:t>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00524221">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r w:rsidR="003E55C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000107A8">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="680" w:right="618" w:bottom="280" w:left="618" w:header="567" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1EEE8CE4" w14:textId="77777777" w:rsidR="00153F9E" w:rsidRDefault="00153F9E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4F2A80EC" w14:textId="77777777" w:rsidR="00153F9E" w:rsidRDefault="00153F9E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:altName w:val="PMingLiU-ExtB"/>
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Poppins">
     <w:altName w:val="Liberation Mono"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="020B0603030804020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="sans-serif">
     <w:altName w:val="Liberation Mono"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="57FE3772" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4B0C9764" w14:textId="77777777" w:rsidR="00153F9E" w:rsidRDefault="00153F9E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7A28CF92" w14:textId="77777777" w:rsidR="00153F9E" w:rsidRDefault="00153F9E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1325"/>
       <w:gridCol w:w="8521"/>
     </w:tblGrid>
     <w:tr w:rsidR="000107A8" w14:paraId="60ACE071" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="847"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1325" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="17388085" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="00550A21">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:right="-250"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
@@ -9563,51 +9069,51 @@
             <w:t>DIRETORIA DE PLANEJAMENTO E GESTÃO DE COMPRAS</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="632B28AA" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
     <w:pPr>
       <w:pStyle w:val="Normal2"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="09C3E4E4" w14:textId="77777777" w:rsidR="000107A8" w:rsidRDefault="000107A8">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="84D925E8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="84D925E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
@@ -10001,75 +9507,296 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29640DBF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C1EA3D1F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DCF280D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="52587086"/>
+    <w:lvl w:ilvl="0" w:tplc="0416000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="408D1205"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="408D1205"/>
+    <w:tmpl w:val="B4048458"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="620" w:hanging="620"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="620" w:hanging="620"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="0"/>
+        <w:b/>
+        <w:bCs/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2279" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1003" w:hanging="720"/>
       </w:pPr>
@@ -10117,51 +9844,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DBE67C8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6DBE67C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -10208,230 +9935,386 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="372509983">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79E1098E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="304C2640"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="45688999">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1081441102">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1202474351">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2134056902">
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1075398323">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="719"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00172A27"/>
     <w:rsid w:val="0000447C"/>
     <w:rsid w:val="0000713E"/>
     <w:rsid w:val="000107A8"/>
     <w:rsid w:val="00060C6A"/>
     <w:rsid w:val="00070BD7"/>
+    <w:rsid w:val="00082F62"/>
     <w:rsid w:val="000B1AE5"/>
     <w:rsid w:val="000E1A35"/>
     <w:rsid w:val="000E7D63"/>
     <w:rsid w:val="00104234"/>
     <w:rsid w:val="00115D88"/>
     <w:rsid w:val="00141293"/>
     <w:rsid w:val="0014528A"/>
     <w:rsid w:val="00146510"/>
     <w:rsid w:val="00153F9E"/>
     <w:rsid w:val="00167066"/>
     <w:rsid w:val="0017024D"/>
     <w:rsid w:val="00172A27"/>
     <w:rsid w:val="001750DE"/>
     <w:rsid w:val="001923F7"/>
     <w:rsid w:val="00193748"/>
     <w:rsid w:val="001A1F4A"/>
     <w:rsid w:val="001B1E14"/>
     <w:rsid w:val="001B7589"/>
     <w:rsid w:val="001B795B"/>
     <w:rsid w:val="001E7EA4"/>
     <w:rsid w:val="00201B58"/>
     <w:rsid w:val="00217AB4"/>
     <w:rsid w:val="00227C0D"/>
     <w:rsid w:val="00234093"/>
     <w:rsid w:val="002564EB"/>
     <w:rsid w:val="00281A3F"/>
     <w:rsid w:val="002875E8"/>
     <w:rsid w:val="002C6625"/>
     <w:rsid w:val="002F4302"/>
+    <w:rsid w:val="002F5458"/>
     <w:rsid w:val="00302DE4"/>
     <w:rsid w:val="00350DC7"/>
     <w:rsid w:val="00363F0B"/>
     <w:rsid w:val="00365DAF"/>
     <w:rsid w:val="0038154E"/>
     <w:rsid w:val="00383A51"/>
+    <w:rsid w:val="00396E8F"/>
     <w:rsid w:val="003A227C"/>
     <w:rsid w:val="003B2D51"/>
     <w:rsid w:val="003B3875"/>
     <w:rsid w:val="003C3493"/>
     <w:rsid w:val="003C4369"/>
     <w:rsid w:val="003E3DCD"/>
     <w:rsid w:val="003E55C9"/>
     <w:rsid w:val="003E64B3"/>
     <w:rsid w:val="00406593"/>
     <w:rsid w:val="00430061"/>
+    <w:rsid w:val="0043444D"/>
     <w:rsid w:val="004375A4"/>
+    <w:rsid w:val="004421C6"/>
     <w:rsid w:val="00442EE3"/>
     <w:rsid w:val="0045266F"/>
     <w:rsid w:val="00453F59"/>
     <w:rsid w:val="004742FB"/>
     <w:rsid w:val="00480AF6"/>
+    <w:rsid w:val="004832AA"/>
     <w:rsid w:val="004842E4"/>
     <w:rsid w:val="0049323C"/>
     <w:rsid w:val="004A46CD"/>
     <w:rsid w:val="004B1941"/>
     <w:rsid w:val="004B42B2"/>
     <w:rsid w:val="004B7FA8"/>
     <w:rsid w:val="004E3841"/>
     <w:rsid w:val="004F1DD1"/>
     <w:rsid w:val="00504A1A"/>
+    <w:rsid w:val="00514D7C"/>
+    <w:rsid w:val="00524221"/>
     <w:rsid w:val="00526044"/>
     <w:rsid w:val="005260FF"/>
     <w:rsid w:val="00532A4A"/>
     <w:rsid w:val="00550A21"/>
     <w:rsid w:val="00581199"/>
     <w:rsid w:val="0058781E"/>
     <w:rsid w:val="005879E3"/>
     <w:rsid w:val="00594046"/>
+    <w:rsid w:val="005A349E"/>
     <w:rsid w:val="005B1289"/>
     <w:rsid w:val="005B4C6F"/>
     <w:rsid w:val="005C01C2"/>
     <w:rsid w:val="005D7BD5"/>
     <w:rsid w:val="00600AD2"/>
     <w:rsid w:val="00656753"/>
     <w:rsid w:val="0066401D"/>
     <w:rsid w:val="00672C31"/>
     <w:rsid w:val="00696EED"/>
     <w:rsid w:val="006B12EB"/>
+    <w:rsid w:val="006D08D6"/>
     <w:rsid w:val="006D2929"/>
     <w:rsid w:val="006E5F8F"/>
     <w:rsid w:val="006F00E5"/>
     <w:rsid w:val="006F1280"/>
     <w:rsid w:val="006F2467"/>
     <w:rsid w:val="00711D20"/>
     <w:rsid w:val="00715A69"/>
     <w:rsid w:val="00726C13"/>
     <w:rsid w:val="00736B90"/>
     <w:rsid w:val="007624C3"/>
     <w:rsid w:val="00762895"/>
+    <w:rsid w:val="0076679F"/>
     <w:rsid w:val="00773916"/>
     <w:rsid w:val="008312D8"/>
     <w:rsid w:val="00831C49"/>
     <w:rsid w:val="0085419A"/>
     <w:rsid w:val="00880260"/>
     <w:rsid w:val="008A1BD6"/>
     <w:rsid w:val="008A59C5"/>
     <w:rsid w:val="008B5568"/>
     <w:rsid w:val="008C28CC"/>
     <w:rsid w:val="008F02DA"/>
     <w:rsid w:val="009042F6"/>
     <w:rsid w:val="00916BE0"/>
     <w:rsid w:val="00916CC2"/>
     <w:rsid w:val="00930923"/>
     <w:rsid w:val="00942C0B"/>
     <w:rsid w:val="0095080B"/>
     <w:rsid w:val="00952F7E"/>
     <w:rsid w:val="009636CA"/>
     <w:rsid w:val="00977043"/>
     <w:rsid w:val="00984E7C"/>
     <w:rsid w:val="009B6002"/>
     <w:rsid w:val="009C2F06"/>
     <w:rsid w:val="009D23F1"/>
     <w:rsid w:val="009D362C"/>
     <w:rsid w:val="009E2F5C"/>
     <w:rsid w:val="009E4E31"/>
     <w:rsid w:val="00A17245"/>
     <w:rsid w:val="00A33F7C"/>
     <w:rsid w:val="00A35A84"/>
     <w:rsid w:val="00A43737"/>
     <w:rsid w:val="00A649F5"/>
     <w:rsid w:val="00A65C90"/>
     <w:rsid w:val="00A66BF9"/>
     <w:rsid w:val="00AB71C2"/>
     <w:rsid w:val="00AD5FDE"/>
+    <w:rsid w:val="00AE24F8"/>
     <w:rsid w:val="00AF4B4C"/>
     <w:rsid w:val="00B10D02"/>
     <w:rsid w:val="00B217EE"/>
     <w:rsid w:val="00B41E2F"/>
     <w:rsid w:val="00B520D4"/>
     <w:rsid w:val="00B61680"/>
     <w:rsid w:val="00B73263"/>
     <w:rsid w:val="00B74E61"/>
     <w:rsid w:val="00BB0403"/>
     <w:rsid w:val="00BC30DF"/>
     <w:rsid w:val="00BD088C"/>
     <w:rsid w:val="00BD621A"/>
     <w:rsid w:val="00BD6CFD"/>
     <w:rsid w:val="00BF0329"/>
     <w:rsid w:val="00BF2510"/>
     <w:rsid w:val="00C01857"/>
     <w:rsid w:val="00C03105"/>
     <w:rsid w:val="00C1061D"/>
     <w:rsid w:val="00C16C95"/>
     <w:rsid w:val="00C21EEC"/>
     <w:rsid w:val="00C33FE5"/>
     <w:rsid w:val="00C53EAD"/>
     <w:rsid w:val="00C5455D"/>
     <w:rsid w:val="00C746C4"/>
     <w:rsid w:val="00C917D3"/>
@@ -11120,51 +11003,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7FB14693"/>
   <w15:docId w15:val="{1BF6E251-36AD-4B61-B580-4AE3555AB749}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11902,51 +11785,51 @@
     <w:name w:val="Cabeçalho1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="7143"/>
         <w:tab w:val="right" w:pos="14287"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -12214,78 +12097,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{903B7935-BDF7-4B4C-B776-A7397FA5489C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>3705</Words>
-  <Characters>21754</Characters>
+  <Words>3975</Words>
+  <Characters>21471</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>494</Lines>
-  <Paragraphs>229</Paragraphs>
+  <Lines>178</Lines>
+  <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25230</CharactersWithSpaces>
+  <CharactersWithSpaces>25396</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Carla Giani da Rocha</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-01-27T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2023-01-27T00:00:00Z</vt:filetime>
   </property>