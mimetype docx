--- v0 (2026-05-09)
+++ v1 (2026-07-12)
@@ -1,24200 +1,19504 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/word/_rels/header2.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="3DE6085C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1100"/>
         </w:tabs>
-        <w:ind w:hanging="0" w:left="567" w:right="885"/>
-        <w:jc w:val="both"/>
+        <w:ind w:left="567" w:right="885" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3CDB9168" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1100"/>
         </w:tabs>
-        <w:ind w:hanging="0" w:left="567" w:right="885"/>
-        <w:jc w:val="both"/>
+        <w:ind w:left="567" w:right="885" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4E661068" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>TERMO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>REFERÊNCIA</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3C904684" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1100"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Processo SGPe SES </w:t>
+        <w:t xml:space="preserve">Processo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>SGPe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SES </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>XXXXX/XXXX</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="05EDFC8A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1100"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="0"/>
-        <w:ind w:hanging="336" w:left="336" w:right="0"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="336" w:right="0" w:hanging="336"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="15FDF1A8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1100"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="0"/>
-        <w:ind w:hanging="336" w:left="336" w:right="0"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="336" w:right="0" w:hanging="336"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4A2C845C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1100"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="0"/>
-        <w:ind w:hanging="336" w:left="336" w:right="0"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="336" w:right="0" w:hanging="336"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9570" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...4 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9570"/>
       </w:tblGrid>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="7F71AA98" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="28DE9E75" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>REQUISITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="11ACB2F2" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="46AA7CFC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p>
+          </w:p>
+          <w:p w14:paraId="15899B74" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p>
+          </w:p>
+          <w:p w14:paraId="5B1D64B1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="29599CD2" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1100"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="0"/>
-        <w:ind w:hanging="0" w:left="851" w:right="0"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="851" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9529" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...4 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9529"/>
       </w:tblGrid>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="102FDD10" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6DE1F2E3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. </w:t>
-[...5 lines deleted...]
-                <w:b/>
+              <w:t>1. DO OBJETO (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>DO OBJETO (</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:t xml:space="preserve">ARTS. 6º, XXIII, “A”; 18, II; e </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARTS. 6º, XXIII, “A”; 18, II; e </w:t>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t>40, § 1º, I, DA LEI Nº 14.133/2021</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="72F87242" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="17406630" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Garamond" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          </w:p>
+          <w:p w14:paraId="1C9CFBD5" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:r>
-[...1 lines deleted...]
-          <w:p>
+              <w:t>Solicitação de c</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ontratação dos serviços de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                           </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="4D75DD4A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...33 lines deleted...]
-          <w:p>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DB74197" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:r>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">Nota: Utilizar o mesmo objeto do Documento de Oficialização da Demanda e do Estudo Técnico Preliminar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...15 lines deleted...]
-              </w:rPr>
               <w:t>O objeto da licitação deve ser sucinto e claro.</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="3A5C124D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="786" w:leader="none"/>
+                <w:tab w:val="left" w:pos="786"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="SimSun" w:cs="Arial"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p>
+          </w:p>
+          <w:p w14:paraId="7936E2A5" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="786" w:leader="none"/>
+                <w:tab w:val="left" w:pos="786"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...17 lines deleted...]
-          <w:p>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>As condições de vigência</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e prorrogação constam no item 13.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49A1C981" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
-                <w:rStyle w:val="Fontepargpadro"/>
-[...17 lines deleted...]
-          <w:p>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EBC338D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:numPr>
-[...11 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.1. Especificações e quantidades:</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="75129251" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...53 lines deleted...]
-          <w:p>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6484356B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...16 lines deleted...]
-          <w:p>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Conforme Anexo I.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F023DC9" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...23 lines deleted...]
-          <w:p>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="540921C8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:t>Nota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:r>
-[...135 lines deleted...]
-          <w:p>
+              <w:t xml:space="preserve">: A resposta deve ser apresentada em quadro de itens, seja no Anexo I ou neste campo, não sendo aceita apenas a indicação do número da </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>requisição. Cada item da requisição corresponde a um item da contratação, devendo os itens ser numerados de forma sequencial e contínua, ainda que organizados em lotes, sem reinício da contagem.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D61E6B8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...16 lines deleted...]
-          <w:p>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FDD24B8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.2 Histórico de contratação do objeto:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51D674B2" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B479FF1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.2.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Existe Contr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ato anterior: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ) Sim  (   ) Não.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75CF9AC4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38715694" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2.2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrato anterior: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                     </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="6F132B87" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...25 lines deleted...]
-          <w:p>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D79C9FC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...17 lines deleted...]
-          <w:p>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.3. Do catálogo eletrônico de padronização de compras (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>art. 19, II, da Lei nº 14.133/2021):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5446B0C5" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36F868CF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.3.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="docs-internal-guid-6abf636b-7fff-04c4-ec"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...16 lines deleted...]
-            <w:hyperlink r:id="rId2">
+                <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As especificações contidas nos anexos respeitam o </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catálogo de Materiais e Serviços do Governo do Estado, cuja consulta pode ser feita no </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId7">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cs="Arial" w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif"/>
-[...5 lines deleted...]
-                  <w:dstrike w:val="false"/>
+                  <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
-                  <w:u w:val="single"/>
-[...1 lines deleted...]
-                  <w:shd w:fill="auto" w:val="clear"/>
                 </w:rPr>
                 <w:t>link</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...12 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="72D98E9C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...19 lines deleted...]
-          <w:p>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F40E678" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.3.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...7 lines deleted...]
-          <w:p>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Em caso de divergência entre as descrições e especificações constantes no pre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sente Termo de Referência e no Catálogo, prevalecem as primeiras.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17D63D5F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...18 lines deleted...]
-          <w:p>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10FD2CB2" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.4. Da natureza do objeto (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>art. 20 da Lei nº 14.133/2021 e art. 5º, parágrafo único, do Decreto Estadual nº 2.355/202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="5BA87191" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...32 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6819BDC3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">1.4.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Os </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>serviços</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> objeto desta contratação são caracterizados como comuns</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>com características</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> técnicas e funcionais, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...3 lines deleted...]
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>definid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...3 lines deleted...]
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...3 lines deleted...]
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>s por meio de especificações usuais existentes no mercado.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...7 lines deleted...]
-                <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:p w14:paraId="3E91C5DF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...25 lines deleted...]
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+          </w:p>
+          <w:p w14:paraId="7960C24B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">1.4.2. </w:t>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="docs-internal-guid-783195fb-7fff-6608-21"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...13 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Poppins" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Os serviços não se enquadram como sendo de luxo, nos termos do Decreto Estadual nº 2.355/2022.</w:t>
-[...2 lines deleted...]
-          <w:p>
+              <w:t xml:space="preserve">Os serviços não se enquadram como sendo de luxo, nos termos do Decreto Estadual </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Poppins" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>nº 2.355/2022.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="100A9FA0" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
-                <w:rStyle w:val="Fontepargpadro"/>
-[...3 lines deleted...]
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="029A71A7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              <w:t>1.4.3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
-              </w:rPr>
-[...40 lines deleted...]
-                <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="docs-internal-guid-76c93148-7fff-9625-e0"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...3 lines deleted...]
-                <w:i w:val="false"/>
+                <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Poppins" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
+                <w:bCs/>
                 <w:iCs/>
-                <w:caps w:val="false"/>
-[...9 lines deleted...]
-                <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Não se enquadram como bens de luxo, os quais, conforme definição do art. 2º, II, da Resolução TCU nº 341/2022, são </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...3 lines deleted...]
-                <w:i w:val="false"/>
+                <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Poppins" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
+                <w:bCs/>
                 <w:iCs/>
-                <w:caps w:val="false"/>
-[...16 lines deleted...]
-                <w:rFonts w:eastAsia="Poppins" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">aqueles “de consumo ostentatório, opulento, de abordagem personalizada ou refinada, de elevado grau de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Poppins" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-          <w:p>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>sofisticação, de distribuição seletiva, alto preço, escassez, raridade e exclusividade, com forte apelo estético, de tradição ou história, cuja qualidade supera a das demandas ordinárias das unidades do Tribunal, por haver substitutos com características t</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Poppins" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>écnicas e funcionais equivalentes de qualidade comum”.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A06D3CE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="143671F7" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="40443873" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Fontepargpadro"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Fontepargpadro"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Fontepargpadro"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Fontepargpadro"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>FUNDAMENTAÇÃO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Fontepargpadro"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> DA CONTRATAÇÃO  (</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> DA </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CONTRATAÇÃO  (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “B” DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="3A7844DE" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="07BED093" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:ind w:hanging="0" w:left="0" w:right="228"/>
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:ind w:right="228"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          </w:p>
+          <w:p w14:paraId="3E544196" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-            </w:r>
-[...1 lines deleted...]
-          <w:p>
+              <w:t xml:space="preserve">2.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conforme disposto no Estudo Técnico Preliminar, a contratação se justifica por ____.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4164FB72" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
-[...8 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.1. </w:t>
-[...6 lines deleted...]
-                <w:color w:val="000000"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A0F2A17" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conforme disposto no Estudo Técnico Preliminar, a contratação se justifica por ____. </w:t>
-[...9 lines deleted...]
-                <w:u w:val="single"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                                                              </w:t>
-[...9 lines deleted...]
-                <w:u w:val="single"/>
+              <w:t xml:space="preserve">Nota: Incluir a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                         </w:t>
-[...2 lines deleted...]
-          <w:p>
+              <w:t>justificativa do ETP.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12CEA0DB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial MT" w:cs="Arial"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:color w:val="FF0000"/>
+          </w:p>
+          <w:p w14:paraId="1BFDA5A3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-            </w:r>
-[...9 lines deleted...]
-                <w:color w:val="FF0000"/>
+              <w:t xml:space="preserve">2.2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...37 lines deleted...]
-          <w:p>
+              <w:t>Justificativas adicionais:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CC81AE8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
-[...35 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Garamond" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          </w:p>
+          <w:p w14:paraId="53BD1511" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-            </w:r>
-[...1 lines deleted...]
-          <w:p>
+              <w:t>Nota: Se houver necessidade, caso contrário, retirar esse item.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17DDFE7A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
-[...19 lines deleted...]
-              <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="434EC790" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="32F6DB7B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:shd w:fill="365F91" w:val="clear"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+              </w:rPr>
+              <w:t>3. DA DESCRIÇÃO DA SOLUÇÃO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:shd w:fill="365F91" w:val="clear"/>
-[...7 lines deleted...]
-                <w:b/>
+                <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:shd w:fill="365F91" w:val="clear"/>
-[...10 lines deleted...]
-                <w:shd w:fill="365F91" w:val="clear"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
               </w:rPr>
               <w:t xml:space="preserve">ARTS. 6º, XXIII, “C”, e 18, </w:t>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="docs-internal-guid-68a9f3bc-7fff-f1c6-27"/>
             <w:bookmarkEnd w:id="3"/>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-[...6 lines deleted...]
-                <w:dstrike w:val="false"/>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="none"/>
-[...1 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
               <w:t>§</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:shd w:fill="365F91" w:val="clear"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:shd w:fill="365F91" w:val="clear"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
               </w:rPr>
               <w:t>1º, VII, DA LEI Nº 14.133/2021</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:shd w:fill="365F91" w:val="clear"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="0C55FB81" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="404ABCE6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p>
+          </w:p>
+          <w:p w14:paraId="0E3D9860" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:spacing w:lineRule="auto" w:line="276"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Arial MT" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-6"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">3.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Fontepargpadro"/>
-                <w:rFonts w:eastAsia="Arial MT" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conforme informado no Estudo Técnico Preliminar, </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Arial MT" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:t xml:space="preserve">Conforme informado no Estudo Técnico </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Preliminar, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                                             .</w:t>
-[...2 lines deleted...]
-          <w:p>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                           .</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C0B6607" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="2602D32D" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="599E3923" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="240" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4. DOS REQUISITOS DA CONTRATAÇÃO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “D” DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="6ABC8783" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="556C288F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="240" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          </w:p>
+          <w:p w14:paraId="315CCD2B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
-                <w:tab w:val="left" w:pos="0" w:leader="none"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...90 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1. As propostas apresentadas deverão atender aos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>seguintes requisitos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5037AE95" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03315A4E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
               </w:rPr>
               <w:t>4.1.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...9 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...10 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
               <w:t>Especificações e quantidades do objeto (item 1.1.).</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...66 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+          <w:p w14:paraId="17622374" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AF6C6B3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
               </w:rPr>
               <w:t>4.1.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...9 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...10 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
               <w:t>Critérios de aceitação da proposta (item 6.).</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...62 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+          <w:p w14:paraId="58319C4A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0245A5DE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">4.1.3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...10 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
               <w:t>Critérios de habilitação (item 7.).</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...46 lines deleted...]
-              <w:rPr/>
+          <w:p w14:paraId="44F8E71A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BC6A5CB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="docs-internal-guid-691a6fca-7fff-d671-73"/>
             <w:bookmarkEnd w:id="4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif"/>
                 <w:b/>
-                <w:i w:val="false"/>
-[...8 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
               <w:t>4.1.4.</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif"/>
-                <w:b w:val="false"/>
-[...9 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
               <w:t>Condições de execução do objeto (item 9.).</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-          <w:p>
+          </w:p>
+          <w:p w14:paraId="2ED322F5" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
-[...14 lines deleted...]
-          <w:p>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74F0CC0B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...9 lines deleted...]
-          <w:p>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leis e </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>regulamentações:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54D0C74B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-          <w:p>
+          </w:p>
+          <w:p w14:paraId="687A677A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota: Informar </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>legislações</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> e/ou regulamentações específicas do objeto.</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="3AE0AE5A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p>
+          </w:p>
+          <w:p w14:paraId="588D9646" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4.3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Padrões mínimos de qualidade e desempenho:</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="4ACAE4A1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p>
+          </w:p>
+          <w:p w14:paraId="64B1CF39" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Caso</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> necessário, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>indicar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> padrões mínimos de qualidade e desempenho específicos do objeto. Todos os itens devem constar no Termo de Referência.</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="1467BCA3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="240" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="038BA5B5" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5DA7A5AC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DOS PARÂMETROS DA AQUISIÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="16C7FACE" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1F60CBA6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...20 lines deleted...]
-              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F71704D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="0" w:leader="none"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">5.1. </w:t>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="docs-internal-guid-d411983c-7fff-b8e8-81"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...12 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Do tratamento diferenciado a Microempresas (ME) e Empresas de Pequeno Porte (EPP), conforme o disposto no art. 48 da Lei Complementar nº 123/2006 e art. 4º da Lei nº 14.133/2021: </w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:t xml:space="preserve">Do tratamento diferenciado a Microempresas (ME) e Empresas de Pequeno Porte (EPP), conforme o </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">disposto no art. 48 da Lei Complementar nº 123/2006 e art. 4º da Lei nº </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>14.133/2021:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DEE2160" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="0" w:leader="none"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...20 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53832CD3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
-                <w:tab w:val="left" w:pos="0" w:leader="none"/>
+                <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>5.1.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Não aplicável nas </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...3 lines deleted...]
-                <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>compras</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> diretas, conforme disposto no art. 49, IV, da Lei Complementar nº 123/2006 (alterado pela Lei Complementar nº 147/2014).</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="6A5B8965" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="0" w:leader="none"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...24 lines deleted...]
-              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54B2D35D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>5.2. N</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ecessidade de vistoria prévia (visita técnica)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-                <w:bCs w:val="false"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>ão será exigida.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+          <w:p w14:paraId="6B63714C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="sans-serif" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          </w:p>
+          <w:p w14:paraId="60FE5AA2" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
+              <w:t>Nota: Caso seja necessária a realização de vistoria, deve-se</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informar expressamente essa exigência, bem como os dados de contato, o local, a data e o horário para sua realização. Também é preciso indicar o período em que a vistoria poderá ocorrer, compreendido entre a data de publicação do edital e o dia anterior à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> abertura da sessão.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18E7D398" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10AD206D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>5.2.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...13 lines deleted...]
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Caso seja necessária a realização de vistoria, deve-se informar expressamente essa exigência, bem como os dados de contato, o local, a data e o horário para sua realização. Também é preciso indicar o período em que a vistoria poderá ocorrer, compreendido entre a data de publicação do edital e o dia anterior à abertura da sessão. </w:t>
-[...16 lines deleted...]
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              <w:t>A realização de vistoria prévia será facultativa, não constituindo requisito obrigatório para participação no certame.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>5.2.1</w:t>
-[...24 lines deleted...]
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              <w:t>Todavia, as licitantes declaram-se cientes de que, após a apresentação das propostas, não serão admitidas alegações posteriores de impossibilidade de cumprimento das obrigações contratuais, seja por desconhecimento dos serviços ou por eventuais dificuldade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>A realização de vistoria prévia será facultativa, não constituindo requisito obrigatório para participação no certame.</w:t>
-[...128 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">s técnicas não previstas. Caso a licitante opte por não realizar a vistoria, deverá apresentar a respectiva Declaração de Não Realização de Vistoria, conforme modelo constante do Anexo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:t>X.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> O Atestado de Vistoria, para as empresas que optarem por sua realiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ção, encontra-se no Anexo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-            </w:r>
-[...13 lines deleted...]
-                <w:bCs/>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CC19D88" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AC5637E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nota: Atentar-se à numeração dos </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:eastAsia="Arial MT" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:eastAsia="sans-serif" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>nexos.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...20 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="5186A0A1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34CD21BF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>5.3. P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>articipação de consórcios</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> (art. 18, IX, da Lei 14.133/2021): </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...3 lines deleted...]
-                <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Não será admitida.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="3C946D62" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...23 lines deleted...]
-              </w:numPr>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25353001" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...10 lines deleted...]
-                <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">5.3.1. </w:t>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="docs-internal-guid-214fd639-7fff-397b-58"/>
             <w:bookmarkEnd w:id="6"/>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...33 lines deleted...]
-              <w:jc w:val="both"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A vedação à participação de consórcios de empresas no presente procedimento </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>licitatório não compromete a competitividade. A formação de consórcios mostra-se recomendável apenas em contratações de alta complexidade ou de grande vulto, hipótese que não se aplica ao objeto em análise. Admitir consórcios em contratação de baixa comple</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>xidade e de menor expressão econômica poderia, ao contrário, comprometer o princípio da competitividade, na medida em que possibilitaria a união de potenciais concorrentes que, individualmente, possuem plena capacidade de participar do certame. Tal prática</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> configuraria uma distorção, reduzindo a concorrência efetiva e prejudicando a vantajosidade da contratação para a Administração Pública.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="047F6352" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              </w:numPr>
+          </w:p>
+          <w:p w14:paraId="2611E2CF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>5.4. Subcontratação</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Não será admitida.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="1736E483" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...20 lines deleted...]
-              </w:numPr>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FE929BE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota: Como regra, não será admitida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-[...2 lines deleted...]
-                <w:bCs w:val="false"/>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Excepcionalmente</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">, a critério da unidade e em função das peculiaridades do objeto, poderá ser autorizada. </w:t>
-[...8 lines deleted...]
-              </w:numPr>
+              <w:t xml:space="preserve">, a critério da </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>unidade e em função das peculiaridades do objeto, poderá ser autorizada.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EF321B0" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              </w:numPr>
+          </w:p>
+          <w:p w14:paraId="7060113C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>5.5. Do agrupamento de itens em lotes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:u w:val="single"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">                                     .</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="308222C2" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          </w:p>
+          <w:p w14:paraId="0B7C3EFA" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="1100"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-            </w:r>
-[...7 lines deleted...]
-              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Nota: Obrigatório informar se a contratação será por item ou por lote.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3888AFC6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              </w:numPr>
+          </w:p>
+          <w:p w14:paraId="6ECC062F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...4 lines deleted...]
-                <w:color w:val="FF0000"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-                <w:color w:val="FF0000"/>
+              <w:t xml:space="preserve">5.5.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-            </w:r>
-[...7 lines deleted...]
-              </w:numPr>
+              <w:t xml:space="preserve">Justificativa do </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>agrupam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ento de itens em lotes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="24162F50" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...61 lines deleted...]
-              </w:numPr>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0221DBD2" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="1100"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...3 lines deleted...]
-                <w:b/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota: Caso o agrupamento seja por lote deverá ser apresentada justificativa. Se não for por lote, apenas responder que não se aplica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67FAACE7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:numPr>
-[...48 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="00D48438" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="10ED75FF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="240" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>6. DOS CRITÉRIOS DE ACEITAÇÃO DA PROPOSTA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="3EFC6E23" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="73E0FDE1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="2552" w:leader="none"/>
+                <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="SimSun" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p>
+          </w:p>
+          <w:p w14:paraId="1978A105" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">6.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...5 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...5 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>proposta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...5 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> deverá conter o descritivo completo do item cotado, apresentando:</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="43C5FAA2" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...20 lines deleted...]
-          <w:p>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D2CED13" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...12 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>6.1.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...8 lines deleted...]
-          <w:p>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Descrição do objeto, valor unitário e total, número do Cadastro de Pessoa Física – CPF ou do Cadastro Nacional de Pessoa Jurídica – CNPJ do proponente, endereço físico, endereço eletrônico e telefone de contato, data de emissão e validade, nome completo e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> identificação do responsável.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F8FABAC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...18 lines deleted...]
-          <w:p>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25B9C10C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...28 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.2. Da </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">amostra </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">art. 41, II, da Lei nº 14.133/2021): </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Não será necessária.</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="622FC1D9" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...1 lines deleted...]
-                <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          </w:p>
+          <w:p w14:paraId="5D2C8F87" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:r>
-[...1 lines deleted...]
-          <w:p>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota: Se for necessária, informar a necessidade e acrescentar justificativa, local para entrega, prazo de entrega e formulário de avaliação de amos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tra deverá ser anexado ao termo de referência.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="118B04E3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:spacing w:before="0" w:after="0"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          </w:p>
+          <w:p w14:paraId="1D473FF3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.3. Da garantia dos itens: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Não se aplica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="516D0BB1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F666AE7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Nota:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quando for o caso, incluir o prazo de garantia dos itens do presente contrato, é de XX dias ininterruptos, a partir da data de finalização da execução dos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>serviços.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77200571" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...28 lines deleted...]
-          <w:p>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="227DC4FA" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...19 lines deleted...]
-          <w:p>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.4. Da garantia de proposta (art. 58 da Lei nº 14.133/2021): </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não haverá exigência de garantia.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DFA6749" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...38 lines deleted...]
-          <w:p>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A594BC4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...20 lines deleted...]
-          <w:p>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.4.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Justificativa da solicitação de garantia de proposta: Não se aplica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EBC556C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...101 lines deleted...]
-          <w:p>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A260B6B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="2552" w:leader="none"/>
+                <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="SimSun" w:cs="Arial"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:eastAsia="SimSun" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota: Se for solicitado </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:eastAsia="SimSun" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>garantia de proposta, essa não poderá ser superior a 1% (um por cento) do valor estimado para a contratação. A garantia de proposta será devolvida aos licitantes no prazo de 10 (dez) dias úteis, contado da assinatura do contrato ou da data em que for declarada fracassada a licitação. A solicitação de garantia de proposta deve ser justificada.</w:t>
-[...2 lines deleted...]
-          <w:p>
+              <w:t xml:space="preserve">garantia de proposta, essa não poderá ser </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>superior a 1% (um por cento) do valor estimado para a contratação. A garantia de proposta será devolvida aos licitantes no prazo de 10 (dez) dias úteis, contado da assinatura do contrato ou da data em que for declarada fracassada a licitação. A solicitação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de garantia de proposta deve ser justificada.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3090D307" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="2552" w:leader="none"/>
+                <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="SimSun" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="03EC6C6B" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="751A1033" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:keepNext w:val="true"/>
+              <w:keepNext/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="960" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>7. DA HABILITAÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="07085E0B" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9585" w:type="dxa"/>
               <w:jc w:val="center"/>
-              <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
-              <w:tblCellMar>
-[...4 lines deleted...]
-              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9585"/>
             </w:tblGrid>
-            <w:tr>
-              <w:trPr/>
+            <w:tr w:rsidR="00495198" w14:paraId="1D5AF02A" w14:textId="77777777">
+              <w:trPr>
+                <w:jc w:val="center"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9585" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="2007E9F6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-                      <w:tab w:val="left" w:pos="2552" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="2552"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...5 lines deleted...]
-                  </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="6AA758D5" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Para a habilitação, exige-se que o licitante comprove os seguintes requisitos:</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="3107D4BF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-                      <w:tab w:val="left" w:pos="2552" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="2552"/>
                     </w:tabs>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="14797669" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...24 lines deleted...]
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">7.1. Habilitação </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>j</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>urídica:</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="12C05784" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:tabs>
-[...3 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="77EA0D5C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...20 lines deleted...]
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">7.1.1. </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Pessoa física: </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>C</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>édula de identidade ou documento equivalente que, por força de lei, tenha validade para fins de identificação em todo o território nacional.</w:t>
+                    <w:t xml:space="preserve">édula de identidade ou documento equivalente que, por </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>força de lei, tenha validade para fins de identificação em todo o território nacional.</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="690F7B47" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:tabs>
-[...3 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="11F9528D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...20 lines deleted...]
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>7.1.2.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Empresário individual: Inscrição no Registro Público de Empresas Mercantis, a cargo da Junta Comercial da respectiva sede.</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="24E09316" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:tabs>
-[...3 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="56777EBE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...17 lines deleted...]
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>7.1.3.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Microempreendedor individual – MEI: Certificado da Condição de Microempreendedor Individual – CCMEI, cuja aceitação ficará condicionada à verificação da autenticidade no sítio </w:t>
+                    <w:t xml:space="preserve"> Microempreendedor individual –</w:t>
                   </w:r>
-                  <w:hyperlink r:id="rId3" w:tgtFrame="_top">
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> MEI: Certificado da Condição de Microempreendedor Individual – CCMEI, cuja aceitação ficará condicionada à verificação da autenticidade no sítio </w:t>
+                  </w:r>
+                  <w:hyperlink r:id="rId8" w:tgtFrame="_top">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
-                      <w:t>https://www.gov.br/empresas-e-negocios/pt-br/empreendedor</w:t>
+                      <w:t>https://www.gov.br/emp</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Hyperlink"/>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t>resas-e-negocios/pt-br/empreendedor</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="InternetLink"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="4146315D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="3CE09DAB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>7.1.4.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Sociedade empresária, sociedade limitada unipessoal – SLU ou sociedade identificada como empresa individual de responsabilidade limitada – EIRELI: Inscrição do ato constitutivo, estatuto ou contrato social no Re</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>gistro Público de Empresas Mercantis, a cargo da Junta Comercial da respectiva sede, acompanhada de documento comprobatório de seus administradores.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="100D7DA5" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="7099D238" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
+                      <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
-                    <w:rPr>
-[...4 lines deleted...]
-                    </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>7.1.5.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
+                    <w:t xml:space="preserve"> Sociedade simples: Inscrição do ato constitutivo no Registro Civil de Pessoas Jurídicas do local de</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> sua sede, acompanhada de documento comprobatório de seus administradores.</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="58229FC9" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
+                      <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
-                    <w:rPr/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...18 lines deleted...]
-                  </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="4358BC29" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
+                      <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-                      <w:bCs/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">7.1.6. </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
+                    <w:t>Filial, sucursal ou agência de sociedade simples ou empresária: Inscrição do ato constitutivo da filial, sucursal ou agência da sociedade simples ou empresária, respectivame</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">nte, </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>no Registro Civil das Pessoas Jurídicas ou no Registro Público de Empresas Mercantis onde opera, com averbação no Registro onde tem sede a matriz.</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="3E373814" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-                      <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
-                    <w:rPr/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:bCs/>
+                    </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...18 lines deleted...]
-                  </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="676F202B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-                      <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
-                    <w:rPr>
-[...5 lines deleted...]
-                    </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>7.1.7.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
+                    <w:t xml:space="preserve"> Sociedade empresária estrangeira: Portaria de autorização de funcionamento no Brasil, publicada </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>no Diário Oficial da União e arquivada na Junta Comercial da unidade federativa onde se localizar a filial, agência, sucursal ou estabelecimento, a qual será considerada como sua sede, conforme Instrução Normativa DREI/ME nº 77/2020.</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="2D3207B6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="735E8EC8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Nota: Os documentos a</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>presentados deverão estar acompanhados de todas as alterações ou da consolidação respectiva.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="0D987B4E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-                      <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="0"/>
+                      <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...18 lines deleted...]
-                  </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="2DBF2180" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-                      <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="0"/>
+                      <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-                      <w:bCs/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-                    </w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>7.2. Habilitação fiscal, social e trabalhista:</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="1874EDE4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-                      <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="0"/>
+                      <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
-                    <w:rPr/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="58D6F4C1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>7.1.7.</w:t>
+                    <w:t xml:space="preserve">7.2.1. </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Sociedade empresária estrangeira: Portaria de autorização de funcionamento no Brasil, publicada no Diário Oficial da União e arquivada na Junta Comercial da unidade federativa onde se localizar a filial, agência, sucursal ou estabelecimento, a qual será considerada como sua sede, conforme Instrução Normativa DREI/ME nº 77/2020.</w:t>
+                    <w:t xml:space="preserve">Prova de inscrição no Cadastro Nacional de Pessoas Jurídicas ou no Cadastro de Pessoas Físicas, </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>conforme o caso.</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="49788168" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="2F093ED6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>7.2.2.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
+                    <w:t xml:space="preserve"> Prova de regularidade fiscal perante a Fazenda Nacional, mediante apresentação de certidão expedida conjuntamente pela Secretaria da Receita Federal do Brasil (RFB) e pela Procuradoria-Geral da Fazenda Nacional (PGFN), referente a </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>todos os créditos tributários federais e à Dívida Ativa da União (DAU) por elas administrados, inclusive aqueles relativos à Seguridade Social, nos termos da Portaria Conjunta nº 1.751, de 02 de outubro de 2014, do Secretário da Receita Federal do Brasil e</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> da Procuradora-Geral da Fazenda Nacional.</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="10BC593C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="24B7FCD5" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:eastAsia="SimSun" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">7.2.3. </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Prova de regularidade com o Fundo de Garantia do Tempo de Serviço (FGTS).</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="416B4D66" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="4C85099C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">7.2.4. </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Prova de inexistência de débitos inadimplidos perante a Justiça do Trabalho, mediante a apresentação de certidão </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>negativa ou positiva com efeito de negativa, nos termos do Título VII-A da Consolidação das Leis do Trabalho, aprovada pelo Decreto-Lei nº 5.452/1943.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="26CE916C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="5DAD975A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">7.2.5. </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Prova de inscrição no cadastro de contribuintes [Estadual/Distrital] ou [Municipal/Distrital] rel</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>ativo ao domicílio ou sede do fornecedor, pertinente ao seu ramo de atividade e compatível com o objeto contratual.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="67943D98" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="3D0BF19F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">7.2.6. </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Prova de regularidade com a Fazenda [Estadual/Distrital] e [Municipal/Distrital] do domicílio ou sede do fornecedor, relativa à ativ</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>idade em cujo exercício contrata ou concorre.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="0E412ED7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="75AEABEB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>Nota: Os documentos apresentados deverão estar acompanhados de todas as alterações ou da consolidação respectiva.</w:t>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Nota: Caso o fornecedor seja considerado isento dos tributos [Estadual/Distrital] ou [Municipal/Distrital] relacionados ao objeto contratual, deverá comprovar tal condição mediante a apresentação de declaração</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> da Fazenda Pública respectiva do seu domicílio ou sede, ou outra equivalente, na forma da lei.</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="490650F4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">O fornecedor enquadrado como MEI, que pretenda auferir os benefícios do tratamento diferenciado previstos na Lei Complementar nº 123/2006, estará dispensado da </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>prova de inscrição nos cadastros de contribuintes estadual e municipal.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="125C80C7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                      <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="480"/>
+                      <w:tab w:val="left" w:pos="720"/>
                     </w:tabs>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="01C5077F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                      <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="480"/>
+                      <w:tab w:val="left" w:pos="720"/>
                     </w:tabs>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
-                    <w:rPr>
-[...4 lines deleted...]
-                    </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>7.2. Habilitação fiscal, social e trabalhista:</w:t>
+                    <w:t>7.3. Qualificação econômico-financeira (art. 18, IX, da Lei nº 14.133/2021):</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="7EBD4543" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                      <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="480"/>
+                      <w:tab w:val="left" w:pos="720"/>
                     </w:tabs>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                      <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
-                <w:p>
-[...359 lines deleted...]
-                <w:p>
+                <w:p w14:paraId="3E17090A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                      <w:tab w:val="left" w:pos="720" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="720"/>
+                      <w:tab w:val="left" w:pos="1200"/>
                     </w:tabs>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
-                    <w:rPr>
-[...4 lines deleted...]
-                    </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
+                    <w:t xml:space="preserve">7.3.1. </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Certidão negativa de insolvência civil expedida pelo distribuidor do domicílio ou sede do licitant</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>e, caso se trate de pessoa física, desde que admitida a sua participação na licitação (art. 5º, inciso II, alínea “c”, da Instrução Normativa Seges/ME nº 116/2021), ou de sociedade simples.</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="14C28C31" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                      <w:tab w:val="left" w:pos="720" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="720"/>
+                      <w:tab w:val="left" w:pos="1200"/>
                     </w:tabs>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
-                    <w:rPr/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="0688F930" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                      <w:tab w:val="left" w:pos="720" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="720"/>
+                      <w:tab w:val="left" w:pos="1200"/>
                     </w:tabs>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
-                    <w:rPr>
-[...4 lines deleted...]
-                    </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">7.3.2. </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
+                    <w:t>Certidão negativa de falência expedida pelo distribuidor d</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>a sede do fornecedor, conforme art. 69, caput e inciso II, da Lei nº 14.133/2021.</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="4FCC618E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                      <w:tab w:val="left" w:pos="1200" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="720"/>
+                      <w:tab w:val="left" w:pos="1200"/>
                     </w:tabs>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
-                    <w:rPr/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...18 lines deleted...]
-                  </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="6EC76A7C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                      <w:tab w:val="left" w:pos="1200" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-                      <w:bCs/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
+                    <w:t>7.4. Qualificação técnica (art. 18, IX, da Lei nº 14.133/2021):</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="734D1872" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                      <w:tab w:val="left" w:pos="1200" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="2552"/>
                     </w:tabs>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
-                    <w:rPr/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...18 lines deleted...]
-                  </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="6FAFC1ED" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                      <w:tab w:val="left" w:pos="1200" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
-                    <w:rPr>
-[...3 lines deleted...]
-                    </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-                    </w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>7.4.1.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Comprovação de aptidão para o fornecimento de serviços similares de complexidade tecnológica e operacional equivalente ou superior com o objeto desta contratação, por meio da apresentação de certidões ou atestados, por pessoas jurídicas de direito público</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> ou privado, ou regularmente emitido(s) pelo conselho profissional competente: Não será necessário.</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="44AF8C52" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-                      <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="1DA6FCEF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-                      <w:b/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
-                      <w:sz w:val="22"/>
-[...2 lines deleted...]
-                    <w:t>7.4. Qualificação técnica (art. 18, IX, da Lei nº 14.133/2021):</w:t>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Nota: Caso seja necessária a comprovação de aptidão para execução do objeto, deverá ser expressamente informada essa exigência.</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="2A4219D1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="44E53B38" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">7.4.2. </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Justificativa da necessidade de comprovação de aptidão:</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="291DBA72" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="74867EDA" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Nota: Caso não seja necessário comprovação de aptidão, informar que não se aplica.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="66BD706C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-                      <w:tab w:val="left" w:pos="2552" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                      <w:sz w:val="22"/>
-[...1 lines deleted...]
-                    </w:rPr>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="0C8EC990" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...230 lines deleted...]
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>7.4.3.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:bookmarkStart w:id="7" w:name="docs-internal-guid-b627dd4b-7fff-1328-3c"/>
                   <w:bookmarkEnd w:id="7"/>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-                      <w:b w:val="false"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
-                      <w:i w:val="false"/>
-[...9 lines deleted...]
-                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>O documento de comprovação de aptidão para o fornecimento de serviços deve conter as seguintes informações:</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="5CD7431F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
-                    <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-                    <w:jc w:val="both"/>
+                    <w:pStyle w:val="Corpodetexto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                      <w:b w:val="false"/>
-[...10 lines deleted...]
-                      <w:shd w:fill="auto" w:val="clear"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                      <w:b w:val="false"/>
-[...9 lines deleted...]
-                      <w:shd w:fill="auto" w:val="clear"/>
                     </w:rPr>
                     <w:t>a) prazo contratual – data de início e término;</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="4936E3BD" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
-                    <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-                    <w:jc w:val="both"/>
+                    <w:pStyle w:val="Corpodetexto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                      <w:b w:val="false"/>
-[...10 lines deleted...]
-                      <w:shd w:fill="auto" w:val="clear"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                      <w:b w:val="false"/>
-[...9 lines deleted...]
-                      <w:shd w:fill="auto" w:val="clear"/>
                     </w:rPr>
                     <w:t>b) local da prestação dos serviços;</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="59CB9D94" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
-                    <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-                    <w:jc w:val="both"/>
+                    <w:pStyle w:val="Corpodetexto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                      <w:b w:val="false"/>
-[...10 lines deleted...]
-                      <w:shd w:fill="auto" w:val="clear"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                      <w:b w:val="false"/>
-[...9 lines deleted...]
-                      <w:shd w:fill="auto" w:val="clear"/>
                     </w:rPr>
                     <w:t>c) natureza da prestação dos serviços;</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="73692163" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
-                    <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-                    <w:jc w:val="both"/>
+                    <w:pStyle w:val="Corpodetexto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                      <w:b w:val="false"/>
-[...10 lines deleted...]
-                      <w:shd w:fill="auto" w:val="clear"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                      <w:b w:val="false"/>
-[...9 lines deleted...]
-                      <w:shd w:fill="auto" w:val="clear"/>
                     </w:rPr>
                     <w:t>d) quantidades executadas;</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="2332BF03" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
-                    <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-                    <w:jc w:val="both"/>
+                    <w:pStyle w:val="Corpodetexto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                      <w:b w:val="false"/>
-[...10 lines deleted...]
-                      <w:shd w:fill="auto" w:val="clear"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                      <w:b w:val="false"/>
-[...9 lines deleted...]
-                      <w:shd w:fill="auto" w:val="clear"/>
                     </w:rPr>
                     <w:t>e) caracterização do bom desempenho do licitante; e</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="6CD6AD3B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
-                    <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-                    <w:jc w:val="both"/>
+                    <w:pStyle w:val="Corpodetexto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                      <w:b w:val="false"/>
-[...10 lines deleted...]
-                      <w:shd w:fill="auto" w:val="clear"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                      <w:b w:val="false"/>
-[...11 lines deleted...]
-                    <w:t>f) identificação da pessoa jurídica emitente, bem como o nome e o cargo.</w:t>
+                    </w:rPr>
+                    <w:t xml:space="preserve">f) identificação da pessoa jurídica emitente, bem </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    </w:rPr>
+                    <w:t>como o nome e o cargo.</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="02C093CB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="30F280D4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Nota: Caso não seja necessário comprovação de aptidão, informar que não se aplica.</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="624513B1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
-                    <w:rPr/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="0F115382" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-[...20 lines deleted...]
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>7.4.4.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Para fins da comprovação de que trata o item 7.4.1, os atestados deverão dizer respeito a contratos executados com as seguintes características mínimas:</w:t>
+                    <w:t xml:space="preserve"> Para fins da comprovação de que trata o item 7.4.1, os atestados deverão dizer respeito a contratos executados com as seguintes característic</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>as mínimas:</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="26BD4C6A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="47293C19" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Nota: Caso não seja necessário comprovação de aptidão, informar que não se aplica.</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="13F370C3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="7D39AEF8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>7.4.5.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Parcela de maior relevância:</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="28FA60E6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="28641453" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Nota: Caso não seja necessário comprovação de aptidão, informar que não se aplica.</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="226C738B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-                      <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="35996899" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
-                    <w:pStyle w:val="Normal"/>
-                    <w:suppressAutoHyphens w:val="true"/>
+                    <w:suppressAutoHyphens/>
                     <w:jc w:val="both"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:bookmarkStart w:id="8" w:name="docs-internal-guid-21a2114d-7fff-2f1e-6d"/>
                   <w:bookmarkEnd w:id="8"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:i w:val="false"/>
-[...9 lines deleted...]
-                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>7.4.5.1.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                      <w:b w:val="false"/>
                       <w:bCs/>
-                      <w:caps w:val="false"/>
-[...8 lines deleted...]
-                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Apresentação de comprovante(s) de aptidão emitido(s) por pessoa(s) jurídica(s) de direito público ou privado, em nome do licitante, que comprovem quantitativos razoáveis, assim considerados razoáveis o montante mínimo de </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>XX</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>% (</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>XX</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> por cento), de acordo com objeto da licitação. Ainda, será admitida, para fins de comprovação de quantitativo mínimo, a apresentação e o somatório de diferentes atestados executados de forma concomitante. Os atestados de capacidade técnica poderão ser apresentados em nome da matriz ou da filial do fornecedor.</w:t>
+                    <w:t xml:space="preserve"> por cento), de acordo com o</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">bjeto da licitação. Ainda, será admitida, para fins de comprovação de quantitativo mínimo, a apresentação e o somatório de diferentes atestados executados de forma concomitante. Os atestados de capacidade técnica poderão ser apresentados em nome da matriz </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>ou da filial do fornecedor.</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="594E8BE6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...1 lines deleted...]
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                </w:p>
+                <w:p w14:paraId="3559D9FC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                  </w:r>
-[...7 lines deleted...]
-                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                  </w:pPr>
+                    <w:t>Nota: Conforme art. 67, § 1º, da Lei 14.133/2021, só é possível a exigência de comprovação de aptidão (atestado de capacidade técnica) quanto às parcelas de maior relevância, entendidas essas como as que possuem valor individua</w:t>
+                  </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Nota: Conforme art. 67, § 1º, da Lei 14.133/2021, só é possível a exigência de comprovação de aptidão (atestado de capacidade técnica) quanto às parcelas de maior relevância, entendidas essas como as que possuem valor individual igual ou superior a 4% (quatro por cento) do valor total estimado da contratação. </w:t>
+                    <w:t xml:space="preserve">l igual ou superior a 4% (quatro por cento) do valor total estimado da contratação. </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>E para o</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> § 2º do </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>referido</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> artigo, havendo a previsão de quantitativos mínimos como característica a compor os atestados, observar o limite máximo de 50% (cinquenta por cento) da quantidade que se pretende efetivamente contratar.</w:t>
+                    <w:t xml:space="preserve"> artigo, havendo a previsão de quantitativos mínimos como característica a compor os atestados, observar o limite máximo de 50% (cinquenta por cent</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>o) da quantidade que se pretende efetivamente contratar.</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="530C73CF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="1FC3AF2F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...18 lines deleted...]
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">7.4.6. </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Registro ou inscrição da empresa na entidade profissional: </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:u w:val="single"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">                            .</w:t>
+                    <w:t xml:space="preserve">                          </w:t>
                   </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">  .</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="31244F87" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:u w:val="single"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="590BC363" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-Normal"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...24 lines deleted...]
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Nota: Se não for item necessário, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>informar</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> que não se aplica.</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="33538289" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="25C385E2" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-                      <w:tab w:val="left" w:pos="2552" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="2552"/>
                     </w:tabs>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>7.4.7.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Licença de funcionamento:</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:u w:val="single"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">                                        .</w:t>
+                    <w:t xml:space="preserve">                                      </w:t>
                   </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">  .</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="58F3E6D9" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-                      <w:tab w:val="left" w:pos="2552" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="2552"/>
                     </w:tabs>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:bCs/>
                       <w:u w:val="single"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...5 lines deleted...]
-                  </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="1FEBF211" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Nota: Se não for item necessário, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>informar</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> que não se aplica.</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="39B24AD8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="07EE240D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>7.4.8.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Outras exigências de qualificação técnica: </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:u w:val="single"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">                               .</w:t>
+                    <w:t xml:space="preserve">                             </w:t>
                   </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">  .</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="55E9C98F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="04E64DB1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-                      <w:tab w:val="left" w:pos="2552" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="2552"/>
                     </w:tabs>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:u w:val="none"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Nota: Se não for item necessário, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:u w:val="none"/>
-[...1 lines deleted...]
-                    <w:t>informar</w:t>
+                    </w:rPr>
+                    <w:t>inform</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:u w:val="none"/>
+                    </w:rPr>
+                    <w:t>ar</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> que não se aplica.</w:t>
                   </w:r>
                 </w:p>
-                <w:p>
+                <w:p w14:paraId="123F3182" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-                      <w:tab w:val="left" w:pos="2552" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="2552"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...5 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="44BC4DFB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="2552" w:leader="none"/>
+                <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00495198" w14:paraId="669FA9D3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="90" w:hRule="atLeast"/>
+          <w:trHeight w:val="90"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="670C86E3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="240" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>8. DA FORMA E CRITÉRIOS DE SELEÇÃO DO FORNECEDOR  (</w:t>
-            </w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">8. DA FORMA E CRITÉRIOS DE SELEÇÃO DO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>FORNECEDOR  (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “H” DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00495198" w14:paraId="7236AF5A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="90" w:hRule="atLeast"/>
+          <w:trHeight w:val="90"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1642EB0E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="426" w:leader="none"/>
+                <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          </w:p>
+          <w:p w14:paraId="2040450A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="426" w:leader="none"/>
+                <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...17 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...12 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...13 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forma e critérios:</w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-          <w:p>
+          </w:p>
+          <w:p w14:paraId="5CA55903" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="426" w:leader="none"/>
+                <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...17 lines deleted...]
-          <w:p>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E54B3C3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="426" w:leader="none"/>
+                <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8.1.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A forma de seleção </w:t>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="docs-internal-guid-6ea921d0-7fff-0b76-90"/>
             <w:bookmarkEnd w:id="9"/>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...12 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">dar-se-á </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">por meio de Contratação </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ireta por</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                      .</w:t>
-[...2 lines deleted...]
-          <w:p>
+              <w:t xml:space="preserve">                                    </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="22811A5B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="426" w:leader="none"/>
+                <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p>
+          </w:p>
+          <w:p w14:paraId="4DDCD8B8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="426" w:leader="none"/>
+                <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota: A contratação direta </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">compreende os casos de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">inexigibilidade e de dispensa de licitação, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>com destaque à</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> compra direta </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>em razão do</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> valor </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>nos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> limites dispostos na Lei nº 14.133/2021.</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="2C72E582" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="426" w:leader="none"/>
+                <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p>
+          </w:p>
+          <w:p w14:paraId="4EDB7DD3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="426" w:leader="none"/>
+                <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">8.1.2. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...13 lines deleted...]
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O critério de julgame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nto das propostas será o de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:eastAsia="sans-serif" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
-[...4 lines deleted...]
-          <w:p>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                           </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="5576DA13" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="426" w:leader="none"/>
+                <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
-[...12 lines deleted...]
-          <w:p>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B98DD40" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="426" w:leader="none"/>
+                <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="sans-serif" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Nota: Conforme art. 33, incisos I ao VI, da Lei nº 14.133/2021 (exemplo: menor preço).</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="426CABA1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="426" w:leader="none"/>
+                <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
-[...14 lines deleted...]
-          <w:p>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E010EFC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="426" w:leader="none"/>
+                <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...8 lines deleted...]
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">8.1.3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...3 lines deleted...]
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Será considerado primeiro classificado, o fornecedor que, obedecendo às condições, especificações e procedimentos estabelecidos neste Termo de Referência e no Edital, apresentar o </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:eastAsia="sans-serif" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
-[...9 lines deleted...]
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                     </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="69A8CF08" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="426" w:leader="none"/>
+                <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
-[...14 lines deleted...]
-          <w:p>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C1B5EEB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="426" w:leader="none"/>
+                <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="sans-serif" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
-[...4 lines deleted...]
-          <w:p>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Nota: Conforme a e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>scolha indicada no item 8.1.2, quanto à forma de separação dos itens — por item ou por lote (exemplo: menor preço por item). Todos os itens deverão constar no Termo de Referência.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11151E43" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00495198" w14:paraId="7DF72C21" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="90" w:hRule="atLeast"/>
+          <w:trHeight w:val="90"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="36F206AF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="240" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
-              <w:ind w:hanging="0" w:left="0"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9. DA EXECUÇÃO DO OBJETO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ARTS. 6º, XXIII, “E”; 18, III, e 40, § 1º, II e III, DA LEI Nº 14.133/2021)</w:t>
+              <w:t xml:space="preserve">ARTS. 6º, XXIII, “E”; 18, III, e 40, § 1º, II e </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>III, DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="5FE284DB" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0E64F5E9" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...18 lines deleted...]
-          <w:p>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="523AB24D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
-              <w:numPr>
-[...20 lines deleted...]
-                <w:iCs w:val="false"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="sans-serif"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>9.1. Execução do objeto:</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="30D718D4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
-              <w:numPr>
-[...7 lines deleted...]
-                <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:rPr>
                 <w:rFonts w:eastAsia="sans-serif"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:iCs w:val="false"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
-[...13 lines deleted...]
-          <w:p>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46E04339" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
-              <w:numPr>
-[...13 lines deleted...]
-                <w:iCs w:val="false"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">9.1.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Fontepargpadro"/>
-[...3 lines deleted...]
-                <w:iCs w:val="false"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O serviço é enquadrado como não continuado.</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="247FC31E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
-              <w:numPr>
-[...10 lines deleted...]
-                <w:iCs w:val="false"/>
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-          <w:p>
+          </w:p>
+          <w:p w14:paraId="546D0E78" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...6 lines deleted...]
-                <w:rStyle w:val="Fontepargpadro"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Fontepargpadro"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Fontepargpadro"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">erviço não continuado é aquele </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-[...2 lines deleted...]
-                <w:bCs w:val="false"/>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>prestado de forma pontual ou esporádica</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Fontepargpadro"/>
-[...2 lines deleted...]
-                <w:bCs w:val="false"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, v</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Fontepargpadro"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">inculado a uma necessidade específica e que não se prolonga no tempo. </w:t>
-[...2 lines deleted...]
-          <w:p>
+              <w:t xml:space="preserve">inculado a uma necessidade específica e que não se prolonga no </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tempo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76D0F0C0" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...3 lines deleted...]
-                <w:rStyle w:val="Fontepargpadro"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...205 lines deleted...]
-          <w:p>
+          </w:p>
+          <w:p w14:paraId="48B0E9D0" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...5 lines deleted...]
-          <w:p>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.1.2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O regime de execução da prestação dos serviços será</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                     </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="4606B857" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0ADAAB0A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Preencher conforme o </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">º, XXVIII, XXIX, XXX, XXXI, XXXII, XXXIII e XXXIV, da Lei nº 14.133/2021 (exemplo: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mpreitada por preço </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>global, empreitada por preço unitário ou demais regimes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01E0526A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15C64D54" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">9.1.3. </w:t>
             </w:r>
             <w:bookmarkStart w:id="10" w:name="docs-internal-guid-035efd94-7fff-4520-41"/>
             <w:bookmarkEnd w:id="10"/>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...13 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Os funcionários da CONTRATADA deverão apresentar-se sempre com identificação e/ou credencial nas unidades requisitantes, respeitando as normas de cada instituição.</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-          <w:p>
+          </w:p>
+          <w:p w14:paraId="7391586C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...21 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29FA0DF6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...2 lines deleted...]
-              <w:rPr/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="11" w:name="docs-internal-guid-9b734f1e-7fff-9498-bb"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...13 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">9.1.4. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...28 lines deleted...]
-          <w:p>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O objeto deverá es</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tar de acordo com as especificações do edital e atender a legislação a ele(s) pertinente(s).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78F67167" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...19 lines deleted...]
-          <w:p>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="216970DC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...8 lines deleted...]
-                <w:b/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>9.1.5.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="12" w:name="docs-internal-guid-493fcf68-7fff-06ab-d6"/>
             <w:bookmarkEnd w:id="12"/>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...13 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t>As quantidades licitadas e informadas são estimativas, podendo a CONTRATANTE requisitar quantidades maiores ou menores conforme a efetiva necessidade, respeitando-se os limites estabelecidos pela legislação.</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:t xml:space="preserve">As quantidades licitadas e informadas são estimativas, podendo a CONTRATANTE requisitar quantidades maiores ou menores conforme a efetiva </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-          <w:p>
+              <w:t>necessidade, respeitando-se os limites estabelecidos pela legislação.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="651B65E3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="426" w:leader="none"/>
+                <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-          <w:p>
+          </w:p>
+          <w:p w14:paraId="6720979E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="426" w:leader="none"/>
+                <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="sans-serif" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Nota: No caso de Inexigibilidade de Licitação, não se aplica.</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="686586A7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="426" w:leader="none"/>
+                <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:bCs/>
+          </w:p>
+          <w:p w14:paraId="19EB90FB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.1.6. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A execução contratual observará as rotinas </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">previstas no Anexo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
-[...11 lines deleted...]
-                <w:b/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...54 lines deleted...]
-          <w:p>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D25BEA1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...3 lines deleted...]
-                <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p>
+          </w:p>
+          <w:p w14:paraId="2C0F1156" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nota: Descrição detalhada dos métodos, rotinas, etapas, tecnologias, procedimentos, frequência e periodicidade de execução do trabalho. Este item poderá constar em um Anexo (</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:t xml:space="preserve">Nota: Descrição detalhada dos métodos, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>rotinas, etapas, tecnologias, procedimentos, frequência e periodicidade de execução do trabalho. Este item poderá constar em um Anexo (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>nesse caso</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, informar a numeração do anexo).</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="5918EAFB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p>
+          </w:p>
+          <w:p w14:paraId="2BFB77C0" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">9.1.7. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-                <w:bCs w:val="false"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Endereços de execução:</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="692DCF0C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:shd w:fill="00FF00" w:val="clear"/>
-[...11 lines deleted...]
-            </w:r>
+                <w:shd w:val="clear" w:color="auto" w:fill="00FF00"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="8773" w:type="dxa"/>
-              <w:jc w:val="left"/>
               <w:tblInd w:w="222" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
-              <w:tblCellMar>
-[...4 lines deleted...]
-              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="1650"/>
+              <w:gridCol w:w="1651"/>
               <w:gridCol w:w="2325"/>
               <w:gridCol w:w="2039"/>
               <w:gridCol w:w="2758"/>
             </w:tblGrid>
-            <w:tr>
-              <w:trPr/>
+            <w:tr w:rsidR="00495198" w14:paraId="4579B706" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1650" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="1D6CF872" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Calibri" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>UNIDADE</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2325" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="7883F544" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Calibri" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>ENDEREÇO</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2039" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="79653952" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Calibri" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>TELEFONE</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2758" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="3B54F64D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                      <w:tab w:val="left" w:pos="3000" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="2017"/>
+                      <w:tab w:val="left" w:pos="3000"/>
                     </w:tabs>
-                    <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Calibri" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
-              <w:trPr/>
+            <w:tr w:rsidR="00495198" w14:paraId="6B43801D" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1650" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="696F2CDB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2325" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="6918B8EE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2039" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="747B6776" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2758" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="3D3D1460" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                      <w:tab w:val="left" w:pos="3000" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="2017"/>
+                      <w:tab w:val="left" w:pos="3000"/>
                     </w:tabs>
-                    <w:suppressAutoHyphens w:val="true"/>
-[...2 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
-              <w:trPr/>
+            <w:tr w:rsidR="00495198" w14:paraId="74290B93" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1650" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="1796BF31" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2325" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="0D316896" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2039" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="3B85F54B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2758" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="1D201DEF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                      <w:tab w:val="left" w:pos="3000" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="2017"/>
+                      <w:tab w:val="left" w:pos="3000"/>
                     </w:tabs>
-                    <w:suppressAutoHyphens w:val="true"/>
-[...2 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
-              <w:trPr/>
+            <w:tr w:rsidR="00495198" w14:paraId="26941EB9" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1650" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="65ADF79E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2325" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="5E0153EB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2039" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="73FD514F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2758" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="582535F7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                      <w:tab w:val="left" w:pos="3000" w:leader="none"/>
+                      <w:tab w:val="left" w:pos="2017"/>
+                      <w:tab w:val="left" w:pos="3000"/>
                     </w:tabs>
-                    <w:suppressAutoHyphens w:val="true"/>
-[...2 lines deleted...]
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                    <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p>
-[...27 lines deleted...]
-          <w:p>
+          <w:p w14:paraId="1B6B5874" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="002D2B4B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:ind w:hanging="0" w:left="0" w:right="228"/>
+              <w:ind w:right="228"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="44F80E5E" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="100FB0A3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="240" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
-              <w:ind w:hanging="0" w:left="0"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. </w:t>
-[...5 lines deleted...]
-                <w:b/>
+              <w:lastRenderedPageBreak/>
+              <w:t>10. DA GESTÃO E FISCALIZAÇÃO DO CONTRATO (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>DA GESTÃO E FISCALIZAÇÃO DO CONTRATO (</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:t xml:space="preserve">ART. 6º, XXIII, “F” DA LEI Nº 14.133/2021 E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ART. 6º, XXIII, “F” DA LEI Nº 14.133/2021 E </w:t>
-[...6 lines deleted...]
-                <w:bCs/>
+              <w:t>INSTRUÇÃO NORMATIVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>INSTRUÇÃO NORMATIVA</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:t xml:space="preserve"> Nº </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nº </w:t>
-[...6 lines deleted...]
-                <w:bCs/>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>14</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...10 lines deleted...]
-              </w:rPr>
               <w:t>2025</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/SEA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="0F490B99" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7B4C0BFA" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...59 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F74823D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
               </w:rPr>
               <w:t>10.1. Compete ao gestor do contrato:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...47 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+          <w:p w14:paraId="23B520EC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>iniciar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, instruir, manifestar-se e submeter à autoridade competente para </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>decisão os seguintes atos e procedimentos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76BCD180" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a) prorrogação e suspensão de prazo;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...3 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+          <w:p w14:paraId="44BE1E8D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>b) alterações qualitativas e quantitativas;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...3 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+          <w:p w14:paraId="4CA6D539" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>c) restabelecimento do equilíbrio econômico-financeiro;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...3 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+          <w:p w14:paraId="374EC8EB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>d) processo administrativo sancionador;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...24 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+          <w:p w14:paraId="647EB7B6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e) recomendação de abertura de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>processo licitatório, quando for o caso; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C5AA0E0" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>f) quaisquer outros atos e procedimentos que impliquem na celebração de termo aditivo, apostilamento ou qualquer outro registro;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...24 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+          <w:p w14:paraId="6BDA9075" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>quanto</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à prorrogação e vigência, iniciar, instruir, manifestar-se e </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>submeter à autoridade maior, comunicando a necessidade da prorrogação ou da abertura de nova licitação, atentando-se especialmente para:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AE4C5AD" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a) no caso da prestação de serviços, 180 (cento e oitenta) dias antes do vencimento do contrato:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...24 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+          <w:p w14:paraId="75804A59" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1. consultar o contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ado, tomando por escrito o compromisso de prorrogação; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55B123A1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2. solicitar ao setor competente o levantamento de preços no mercado, para fins de comprovação da vantajosidade; e</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...3 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+          <w:p w14:paraId="07B0B587" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>b) no caso de fornecimento de produtos, quando os saldos se mostrarem insuficientes;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...3 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+          <w:p w14:paraId="2130ADF3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>III - quanto às alterações qualitativas e quantitativas, iniciar, instruir, manifestar-se e submeter à autoridade maior:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...3 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+          <w:p w14:paraId="638DF5B4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a) acréscimos, supressões e alterações de interesse da própria Administração Pública Estadual;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...24 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+          <w:p w14:paraId="5817DD98" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) alterações solicitadas pelo titular </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="269CFCF1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>c) modificações no cronograma físico-financeiro;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...37 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+          <w:p w14:paraId="6FA07287" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>d) substituições de materiais e equipamentos; e</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...3 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+          <w:p w14:paraId="7956A218" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>e) modificações das especificações para melhor adequação técnica;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...36 lines deleted...]
-                <w:rFonts w:eastAsia="SimSun" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="0B957912" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>quanto</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ao restabelecimento do equilíbrio econômico-financeiro, iniciar, ins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>truir, manifestar-se e submeter à autoridade maior todas as intercorrências, em especial:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00524EE1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a) reajustes nos termos fixados em contrato; e</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...16 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="70A8CF13" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>b) revisão e repactuação solicitadas pela Administração Pública Estadual ou pelo titular do contrato;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...66 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+          <w:p w14:paraId="171CF4BB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prossegui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mento aos atos e procedimentos encaminhados pelo fiscal;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CE5704A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dirimir</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dúvidas, orientar tecnicamente, esclarecer ou solucionar questionamentos, falhas, omissões ou alterações no projeto básico, fazendo-o por escrito;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1911B63B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VII - instruir o processo com justifica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tiva e manifestações técnicas necessárias;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5788A5C3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>VIII - manter os registros atualizados nos sistemas informatizados de Governo;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...66 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+          <w:p w14:paraId="304C09C0" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IX - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> controle atualizado e acompanhar os saldos de empenhos e dos pagamentos efetuados, evitando a realização de serviço ou for</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>necimento sem prévio empenho;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="701ED168" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>realizar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o controle do valor e atualização das garantias e informar a unidade de contabilidade e finanças para os devidos registros;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="695467A2" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XI - acompanhar a manutenção, pelo contratado, das condições estabelecidas em edital e co</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ntrato e das exigências legais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66189E92" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XII - promover o atesto de notas fiscais e faturas, em conjunto com o fiscal do contrato, no que couber, para fins de comprovação do cumprimento da obrigação contratual;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...24 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+          <w:p w14:paraId="59883662" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XIII - promover, quando couber, reunião inicial para a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>presentação do modelo de gestão, após a assinatura do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="599B244B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XIV - requerer auxílio às áreas competentes em caso de dúvidas técnicas, administrativas ou jurídicas;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...24 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+          <w:p w14:paraId="2FCC3128" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XV - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atualizadas as estimativas de consumo, tanto para apurar a suficiência do sal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>do até o término do contrato como para orientar as futuras contratações;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47869230" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XVI - receber definitivamente aquisições, obras ou serviços sob sua responsabilidade; e</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...39 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+          <w:p w14:paraId="10A3204B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XVII - qualquer outra que se faça necessária ao desempenho da atividade de gestão.</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="5D1AA374" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...61 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61FD7A8C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">10.1.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...11 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
               <w:t>Compete ao gestor setorial:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...57 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+          <w:p w14:paraId="54532BCB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as atividades de fiscalização técnica, administrativa, setorial e pelo público usuário;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15C3E9E8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> os atos preparatórios à instrução processual relativos ao pagamento, à apuração e aplicação de sanções </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>administrativas e à extinção do instrumento contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17F136FC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>III - assegurar a atualização dos registros de acompanhamento e fiscalização da execução contratual;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...89 lines deleted...]
-                <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+          <w:p w14:paraId="1BD722E3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a manutenção das condições de habilitação da contratada para fins de empenho e pagam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="276220EE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>acompanhar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> os registros efetuados pelos fiscais e comunicar à Diretoria de Gestão de Licitações e Contratos (DGLC) as </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>ocorrências que extrapolem sua competência.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...60 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+          <w:p w14:paraId="7A96025B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67E54A3A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
               </w:rPr>
               <w:t>10.2. Compete ao fiscal do contrato:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...150 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="625D85EF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>identificar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o objeto </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38E80D1F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conhecer</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as condições estabelecidas no contrato, no edital ou nas especificações técnicas para o recebimento do objeto;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="394C3C4C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>III - praticar os atos necessários à verificação do fiel cumprimento das obrigações, exigindo as providências necessári</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>as para tal fim;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB207E0" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>receber</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o objeto contratado, examinar e conferir notas fiscais, faturas ou documentos equivalentes, e proceder ao atesto/certificação da despesa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14E4F52B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>recusar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> produto ou serviço em desacordo com as condições fixadas em edital;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E9E2F77" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> em registro próprio todas as ocorrências relacionadas à execução do contrato, apontando o que for necessário para a regularização das faltas ou dos defeitos observados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="058FAE98" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="720" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...46 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VII - informar a seus superiores, em tempo hábil para a adoção das medidas convenie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ntes, a situação que demandar decisão ou providência que ultrapasse sua competência;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74299FD5" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII - fazer diligências à empresa contratada, se for o caso, adotando controles adequados e suficientes para registro destas </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...10 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ocorrências;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">IX - exigir, por escrito, o refazimento ou correção, comunicando ao gestor do contrato nos casos de não atendimento ou </w:t>
+          <w:p w14:paraId="7BE5AB6E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IX - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exigir</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, por escrito, o refa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zimento ou correção, comunicando ao gestor do contrato nos casos de não atendimento ou </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>quando as soluções ultrapassarem as suas competências;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...45 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+          <w:p w14:paraId="34EEA14F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">X - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>notificar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, por escrito, a contratada quanto ao não cumprimento das obrigações, fixando prazo para cumprimento </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ou apresentação de justificativa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41AF2166" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XI - encaminhar ao gestor do contrato a solicitação de aplicação de sanções e, quando pertinente, a instauração de processo administrativo sancionador, contendo os registros das ocorrências, notificações, defesas e justifi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cativas da contratada, se for o caso, e da documentação necessária;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76A12DC1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XII - aceitar ou rejeitar, motivadamente, a indicação do preposto feita pela empresa contratada;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...3 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+          <w:p w14:paraId="20652DF1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XIII - manter contato com o preposto;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...45 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+          <w:p w14:paraId="64A02E85" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV - desempenhar suas atividades com </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>autonomia e independência fiscalizatória, buscando as condições necessárias para o desempenho da função, comunicando ao gestor do contrato sobre suas necessidades;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70259874" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XV - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sistematicamente a execução do contrato, mantendo registros das ocorrências </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e dos documentos relativos à fiscalização;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D5688CF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XVI - manter os registros de confirmação de recebimento dos comunicados à contratada;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...3 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+          <w:p w14:paraId="2BCB51FB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XVII - assegurar o cumprimento do cronograma físico-financeiro;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...24 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+          <w:p w14:paraId="3214C980" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII - identificada necessidade de modificações </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contratuais, encaminhar ao gestor do contrato com as devidas justificativas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6282F9A2" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XIX - conhecer os prazos de execução contratual e fornecer subsídios para as prorrogações, quando necessárias, ou manifestar-se contrariamente à prorrogação;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...24 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+          <w:p w14:paraId="55AF964A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XX - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assegurar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a pres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ença dos documentos exigidos em contrato para fins de pagamento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C2577F0" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XXI - apontar, por meio de instrumentos de medição, a necessidade de glosas em notas fiscais;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...22 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="547710F9" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXII - solicitar auxílio às áreas técnicas, administrativas, jurídicas ou de controle, quando nec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>essário; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76D2F1AD" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="720" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...37 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XXIII - conhecer os limites de sua atuação na atividade de fiscalização, bem como zelar pela estrita observância das cláusulas contratuais específicas e das normas internas aplicáveis.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="158E7628" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
-                <w:tab w:val="left" w:pos="720" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...38 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15579D33" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="240" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...12 lines deleted...]
-                <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">10.2.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...5 lines deleted...]
-                <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Compete</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...4 lines deleted...]
-                <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...5 lines deleted...]
-                <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>ao fiscal t</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
-[...50 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>écnico setorial acompanhar a exe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>cução do objeto contratual ou da ata de registro de preços, avaliando se a quantidade, a qualidade, o prazo e o modo de execução estão compatíveis com as condições estabelecidas no instrumento, devendo:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D3657A3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registrar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> todas as ocorrências relevantes no hist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>órico de gerenciamento do instrumento contratual, descrevendo as medidas necessárias à regularização de eventuais falhas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08CCE534" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>emitir</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> notificações à contratada, fixando prazo para correção, sempre que constatadas irregularidades ou descumprimentos contratu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3781BF54" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>III - informar ao gestor setorial, em tempo hábil, qualquer situação que demande providências além de sua competência;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...22 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="0795BF47" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> imediatamente ao gestor setorial ocorrências que possam inviabilizar a execução nos prazos estabelecidos;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16D7BE65" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="720" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...87 lines deleted...]
-              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a manutenção das condições de habilitação da contratada, bem como acompanhar o empenho, o pagamento e a formalização de apostilamentos e termos aditivos, podendo solicitar os documentos comprobatórios pertinentes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DAFD39F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D567E0A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="240" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>10.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...4 lines deleted...]
-                <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...8 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Além do disposto acima, a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscalização contratual obedecerá às seguintes rotinas:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A2E021A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="240" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          </w:p>
+          <w:p w14:paraId="62136953" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+              </w:tabs>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-            </w:r>
-[...7 lines deleted...]
-              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Nota: Este item deve ser incluído quando houver necessidade. Caso não seja aplicável, deve-se registrar a informação “não se aplica”.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DBC72BD" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="240" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...30 lines deleted...]
-              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="618A917A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo1"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="240" w:leader="none"/>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="750"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...42 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...5 lines deleted...]
-                <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="SimSun" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>Da extinção contratual:</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="1BFBE6D7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="720" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p>
+          </w:p>
+          <w:p w14:paraId="29D380B3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="836" w:leader="none"/>
+                <w:tab w:val="left" w:pos="836"/>
               </w:tabs>
-              <w:spacing w:before="40" w:after="0"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:spacing w:before="40"/>
+              <w:ind w:left="0" w:right="72"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>10.3.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Fontepargpadro"/>
-[...4 lines deleted...]
-                <w:iCs w:val="false"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Fontepargpadro"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Fontepargpadro"/>
-[...12 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>A rescisão do contrato poderá ser efetuada nos termos dos arts. 137 e 138 da Lei nº 14.133/2021, bem como acarretar as consequências previstas no art. 139 da referida legislação.</w:t>
-[...2 lines deleted...]
-          <w:p>
+              <w:t xml:space="preserve">A rescisão do </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">contrato poderá ser efetuada nos termos dos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>arts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>. 137 e 138 da Lei nº 14.133/2021, bem como acarretar as consequências previstas no art. 139 da referida legislação.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31FD2E84" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="836" w:leader="none"/>
+                <w:tab w:val="left" w:pos="836"/>
               </w:tabs>
-              <w:spacing w:before="40" w:after="0"/>
-[...107 lines deleted...]
-                <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+              <w:spacing w:before="40"/>
+              <w:ind w:left="0" w:right="72"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58EE4F79" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>10.3.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...44 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>O contrato poderá ser rescindido a critério da CONTRATANTE, sem que à CONTRATADA c</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>aiba qualquer indenização ou reclamação nos seguintes casos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="496BC6C6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...9 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...10 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
               <w:t>inobservância das especificações acordadas e/ou rejeição dos serviços prestados;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...39 lines deleted...]
-                <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+          <w:p w14:paraId="46B57066" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>b) inadimplência de qualquer cláusula contratual e/ou da proposta ofertada; e</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...28 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+          <w:p w14:paraId="39A5C40F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...9 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...59 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+              </w:rPr>
+              <w:t xml:space="preserve">falência, liquidação </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>judicial ou extrajudicial, concordata preventiva da fornecedora, requeridas, homologadas ou decretadas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="275F4679" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D1F4D54" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
-                <w:tab w:val="left" w:pos="750" w:leader="none"/>
+                <w:tab w:val="left" w:pos="750"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...24 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>10.3.</w:t>
-[...16 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+              <w:t>10.3.3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...16 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...15 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+              <w:t xml:space="preserve">A CONTRATADA reconhece e aceita os direitos da Administração em caso de rescisão contratual, nos termos do art. 137 da Lei nº </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...22 lines deleted...]
-          <w:p>
+              <w:t>14.133/2021 e demais normativos estaduais aplicáveis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04E639EE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="240" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...18 lines deleted...]
-            </w:r>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="634B1206" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="2A6099" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2A6099"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="004E9F8A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>11. DAS OBRIGAÇÕES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="236604AC" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="51FF666B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p>
+          </w:p>
+          <w:p w14:paraId="4E08F0DC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:numPr>
-[...16 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11.1. Obrigações gerais:</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="480D0788" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:numPr>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          </w:p>
+          <w:p w14:paraId="36E6BD8E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:r>
-[...1 lines deleted...]
-          <w:p>
+              <w:t xml:space="preserve">11.1.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O contrato deverá ser executado fielmente pelas partes, de acordo com as cláusulas avençadas e as normas da Lei nº 14.133/2021, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e c</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ada parte responderá pelas consequências de sua inexecução total ou parcial (art. 115 da Lei nº 14.133/2021).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D02BF8F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:numPr>
-[...110 lines deleted...]
-          <w:p>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D7BBC05" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...15 lines deleted...]
-          <w:p>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.1.2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A inadimplência do contratado em relação aos encargos trabalhistas, fiscais e comerciais não transferirá à Administração a responsabilidade pelo seu pagamento e não poderá onerar o objeto do contrato (art. 121, § 1º, da Lei nº 14.133/2021).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EE8FB50" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...29 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+          </w:p>
+          <w:p w14:paraId="1AFDEA55" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Obrigações específicas da CONTRATADA:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A13702F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="13" w:name="docs-internal-guid-7bd09189-7fff-7e51-74"/>
             <w:bookmarkEnd w:id="13"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...10 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
               <w:t>a) atender a todas as solicitações de contratação efetuadas durante a vigência do contrato, limitada ao quantitativo de cada item;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...78 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+          <w:p w14:paraId="76C3827A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>b) ao fornecimento do objeto, de acordo com as especificações constantes no edital de l</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>icitação, em consonância com a proposta apresentada e com a qualidade e especificações determinadas pela legislação em vigor;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4571867E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>c) responsabilizar-se pela boa execução e eficiência no fornecimento do produto objeto do edital;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...120 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+          <w:p w14:paraId="2F417980" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>d) reparar, corrigir, remover às</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> suas expensas, no todo ou em parte o(s) objeto(s) em que se verifiquem danos em decorrência do transporte, bem como, providenciar a imediata substituição dos mesmos;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DDEE249" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>e) providenciar a imediata correção das deficiências apontadas pelo CONTRATANTE quando da</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> entrega do produto;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A9C12F6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>f) apresentar, sempre que solicitado documentos que comprovem a procedência do produto fornecido, assim como amostra para análise pela Administração, sem qualquer ônus adicional;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...78 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+          <w:p w14:paraId="00905EBB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>g) manter, durante a vigência do contrato, todas as cond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>ições de habilitação e qualificação exigidas na licitação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D8EECF9" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>h) estender aos contratos objeto, os benefícios e promoções oferecidas aos demais clientes da CONTRATADA;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
               <w:br/>
-              <w:t>i) responsabilizar-se por quaisquer danos ou prejuízos físicos ou materiais causados à  Administração ou a terceiros, pelos seus prepostos, advindos de imperícia, negligência, imprudência ou desrespeito às normas de segurança, quando da execução do fornecimento;</w:t>
-[...44 lines deleted...]
-          <w:p>
+              <w:t>i) responsabilizar-se por quaisquer danos ou prejuízos físicos ou materiais causados à  Adm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>inistração ou a terceiros, pelos seus prepostos, advindos de imperícia, negligência, imprudência ou desrespeito às normas de segurança, quando da execução do fornecimento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F25D969" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">j) responsabilizar-se por todas e quaisquer despesas, inclusive despesa de natureza </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>previdenciária, fiscal, trabalhista ou civil, bem como emolumentos, ônus ou encargos de qualquer espécie e origem, pertinentes à execução do objeto contratado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A1264FD" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:i w:val="false"/>
-[...4 lines deleted...]
-                <w:dstrike w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>k) mesmo não sendo a fabricante responderá inteira e solidariamente pela qualidade e autenticida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de destes, obrigando-se a substituir, às suas expensas, no todo ou em parte, o objeto desta licitação, em que se verificarem vícios, defeitos, incorreções, resultantes da fabricação ou transporte, constatado visualmente ou em laboratório, correndo estes cu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>stos por sua conta;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EB92191" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>l) manter endereço eletrônico de e-mail válido para fins de comunicação com a CONTRATANTE por todo o período de contratação, com a comunicação imediata à CONTRATANTE em caso de alteração;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F49817A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">m) realizar cadastro no </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://po</w:instrText>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">rtal.sgpe.sea.sc.gov.br/portal-externo/inicio" \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...14 lines deleted...]
-                <w:dstrike w:val="false"/>
+              </w:rPr>
+              <w:t>Portal Externo do SGP-e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...22 lines deleted...]
-                <w:dstrike w:val="false"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">para que possa </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://sgpe.sea.sc.gov.br/capdoc/pergunta_frequente/nova-como-realizar-a-assinatura-digital-via-portal-externo/" \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...14 lines deleted...]
-                <w:dstrike w:val="false"/>
+              </w:rPr>
+              <w:t>assinar eletronicamente com certificação digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...68 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...66 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
               <w:t>todos os documentos firmados com a CONTRATANTE; e</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...40 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="71F9224C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n) não subcontratar, ceder </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>ou transferir, total ou parcialmente, o objeto do contrato.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DA5BCE9" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="222" w:leader="none"/>
+                <w:tab w:val="left" w:pos="222"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="SimSun" w:cs="Arial"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="SimSun" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          </w:p>
+          <w:p w14:paraId="5A4D27DC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="222"/>
+              </w:tabs>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:t>Nota: No tópico “n”, caso o item 5.4 indique a existência de subcontratação, este tópico deverá ser removido.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CFF0E71" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="222" w:leader="none"/>
+                <w:tab w:val="left" w:pos="222"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...17 lines deleted...]
-                <w:dstrike w:val="false"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Nota: No tópico “n”, caso o item 5.4 indique a existência de subcontratação, este tópico deverá ser removido.</w:t>
-[...45 lines deleted...]
-          <w:p>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FD9F7FE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...11 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. Obrigações específicas da CONTRATANTE:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...6 lines deleted...]
-              <w:rPr/>
+          <w:p w14:paraId="280B972D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:bookmarkStart w:id="14" w:name="docs-internal-guid-4f07382d-7fff-e34a-4f"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-[...43 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) comunicar à </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CONTRATADA </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>quaisquer ocorrências</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> relacionadas aos objetos entregues;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FB37343" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>b) efetuar o pagamento da CONTRATADA de acordo com a forma de pagamento estipulada na licitação e no contrato;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...54 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+          <w:p w14:paraId="0259A9FC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c) promover o acompanhamento e a fiscalização do fornecimento e/ou prestação dos serviç</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>os, sob os aspectos qualitativo e quantitativo, anotando em registro próprio as falhas e solicitando as medidas corretivas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44DAD774" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>d) rejeitar, no todo ou em parte, o objeto entregue pela CONTRATADA fora das especificações do contrato;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...31 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="1A884BBF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e) observar para que durant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e a vigência do contrato sejam cumpridas as obrigações assumidas pela CONTRATADA, bem como sejam mantidas todas as condições de habilitação e qualificação exigidas na licitação; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79CE9741" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="222" w:leader="none"/>
+                <w:tab w:val="left" w:pos="222"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...27 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>f) aplicar as sanções administrativas, quando se fizerem necessárias; e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:br/>
-              <w:t>g) prestar informações e esclarecimentos que venham a ser solicitados.</w:t>
-[...23 lines deleted...]
-          <w:p>
+              <w:t>g) p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>restar informações e esclarecimentos que venham a ser solicitados.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="058D93A6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="4A92B579" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1BCE0B42" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="240" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
-              <w:ind w:hanging="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>12. DAS INFRAÇÕES E SANÇÕES ADMINISTRATIVAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="03A459E9" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...6 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="7948BC45" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...23 lines deleted...]
-              <w:shd w:val="clear" w:fill="auto"/>
+              <w:ind w:left="620"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="766B90AF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="618" w:leader="none"/>
+                <w:tab w:val="left" w:pos="618"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="false"/>
-[...13 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:ind w:left="624" w:right="113" w:hanging="624"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>puração e aplicação de penalidades aos licitantes:</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="179A7FE4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:widowControl w:val="false"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="-140" w:leader="none"/>
+                <w:tab w:val="left" w:pos="-140"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...19 lines deleted...]
-          <w:p>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D28FA1D" w14:textId="6F913A26" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:keepNext w:val="false"/>
-[...6 lines deleted...]
-              <w:shd w:val="clear" w:fill="auto"/>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...13 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:ind w:left="624" w:right="113" w:hanging="624"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">12.2.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="false"/>
-[...7 lines deleted...]
-          <w:p>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A apuração de infrações e a aplicação de sanções </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">administrativas serão realizadas de acordo com o art. 155 e seguintes da Lei nº 14.133/2021 e com o Decreto Estadual nº </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD36F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1560/2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, sem prejuízo da aplicação de eventuais normas pertinentes ao caso concreto.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="480FEB6C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:widowControl w:val="false"/>
-[...3 lines deleted...]
-              </w:numPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-              <w:ind w:hanging="0" w:left="620" w:right="0"/>
+              <w:ind w:left="620"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...39 lines deleted...]
-                <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          </w:p>
+          <w:p w14:paraId="25C7739D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="15" w:name="docs-internal-guid-1625bc49-7fff-498c-6a"/>
             <w:bookmarkEnd w:id="15"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial MT" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...24 lines deleted...]
-                <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
               <w:t>12.2. Recurso e pedido de reconsideração:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...81 lines deleted...]
-                <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:p w14:paraId="6FAB1EA8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="620" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12C3FDF5" w14:textId="6431E46B" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>12.2.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial MT" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...76 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A apresentação de recurso ou pedido de reconsideração dar-se-á na forma e prazos previstos no Decreto Estadual nº </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD36F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>1560/2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>, sem prejuízo da aplicação de eventuais normas pertinentes ao caso concreto.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03F25B47" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="620" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="24828A18" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5319EC14" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="240" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13. DO CONTRATO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="31F25C57" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3EF8717E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="240" w:leader="none"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p>
+          </w:p>
+          <w:p w14:paraId="5C26C025" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...8 lines deleted...]
-                <w:iCs w:val="false"/>
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:iCs w:val="false"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">13.1. Instrumento Contratual: </w:t>
-[...2 lines deleted...]
-          <w:p>
+              <w:t xml:space="preserve">13.1. Instrumento </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Contratual:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55A62F52" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...9 lines deleted...]
-                <w:iCs w:val="false"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-                <w:iCs w:val="false"/>
+          </w:p>
+          <w:p w14:paraId="63723B7F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Nvel2-Red"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:r>
-[...17 lines deleted...]
-                <w:iCs w:val="false"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="none"/>
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.1.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="none"/>
-[...15 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
               <w:t>Contrato e Autorização de Fornecimento ou Ordem de Fornecimento.</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="306167C1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="240" w:leader="none"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:spacing w:val="-5"/>
+          </w:p>
+          <w:p w14:paraId="23D6312E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="western"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-            </w:r>
-[...1 lines deleted...]
-          <w:p>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Nos casos em que o serviço tiver prazo de execução superior a 30 (trinta) dias, o instrumento formal será o contrato acompanhado da autorização de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>fornecimento. Para serviços com prazo de execução igual ou inferior a 30 (trinta) dias, o instrumento aplicável será a ordem de fornecimento.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B2971EC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="western"/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...34 lines deleted...]
-                <w:iCs w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-                <w:iCs w:val="false"/>
+          </w:p>
+          <w:p w14:paraId="30045E20" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Nvel2-Red"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...3 lines deleted...]
-          <w:p>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13.1.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> O serviço é enquadrado como não continuado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="329BC0FA" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
-              <w:numPr>
-[...12 lines deleted...]
-                <w:iCs w:val="false"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...8 lines deleted...]
-                <w:iCs w:val="false"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C46F803" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Nvel2-Red"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...9 lines deleted...]
-                <w:iCs w:val="false"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...4 lines deleted...]
-          <w:p>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>13.1.3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Vigência: ____________________.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69A53F9D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
-              <w:numPr>
-[...12 lines deleted...]
-                <w:iCs w:val="false"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...95 lines deleted...]
-          <w:p>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0386508B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...22 lines deleted...]
-          <w:p>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gestor:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52CC8431" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9360" w:type="dxa"/>
-              <w:jc w:val="left"/>
-              <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
-              <w:tblCellMar>
-[...4 lines deleted...]
-              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2444"/>
-              <w:gridCol w:w="1920"/>
+              <w:gridCol w:w="1921"/>
               <w:gridCol w:w="1816"/>
               <w:gridCol w:w="3179"/>
             </w:tblGrid>
-            <w:tr>
+            <w:tr w:rsidR="00495198" w14:paraId="1F28833A" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="493" w:hRule="atLeast"/>
+                <w:trHeight w:val="493"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2444" w:type="dxa"/>
+                  <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="0AF81F46" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>NOME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1920" w:type="dxa"/>
+                  <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="6BD4813E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="526F05EF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>SETOR</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="08437692" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>TELEFONE / E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="00495198" w14:paraId="54B3317E" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="344" w:hRule="atLeast"/>
+                <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2444" w:type="dxa"/>
+                  <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="703F06C8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1920" w:type="dxa"/>
+                  <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="3CF42822" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="7DB47564" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:eastAsia="Garamond" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="0F0883C1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="00495198" w14:paraId="081B070E" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="344" w:hRule="atLeast"/>
+                <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2444" w:type="dxa"/>
+                  <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="797E9951" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1920" w:type="dxa"/>
+                  <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="08CCC3DF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="3282F6D6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="65444BC1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="00495198" w14:paraId="730A0C59" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="379" w:hRule="atLeast"/>
+                <w:trHeight w:val="379"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2444" w:type="dxa"/>
+                  <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="0FEA52B2" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1920" w:type="dxa"/>
+                  <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="2B732964" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="7C07BA0A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="4F79143B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
-                    <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                    <w:ind w:hanging="0" w:left="0" w:right="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p>
+          <w:p w14:paraId="6388A844" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...18 lines deleted...]
-          <w:p>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CAC3550" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...11 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13.3. Fiscal:</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="4585F429" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9360" w:type="dxa"/>
-              <w:jc w:val="left"/>
-              <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
-              <w:tblCellMar>
-[...4 lines deleted...]
-              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2444"/>
-              <w:gridCol w:w="1920"/>
+              <w:gridCol w:w="1921"/>
               <w:gridCol w:w="1816"/>
               <w:gridCol w:w="3179"/>
             </w:tblGrid>
-            <w:tr>
+            <w:tr w:rsidR="00495198" w14:paraId="33850F7D" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="493" w:hRule="atLeast"/>
+                <w:trHeight w:val="493"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2444" w:type="dxa"/>
+                  <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="3EF4A847" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>NOME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1920" w:type="dxa"/>
+                  <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="4AE88E66" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="56ABBA64" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>SETOR</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="151A7848" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>TELEFONE / E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="00495198" w14:paraId="70CE85A7" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="344" w:hRule="atLeast"/>
+                <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2444" w:type="dxa"/>
+                  <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="12B00422" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1920" w:type="dxa"/>
+                  <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="059B380A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="2EC18724" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:eastAsia="Garamond" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="516A29B2" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="00495198" w14:paraId="6CCBBE0E" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="344" w:hRule="atLeast"/>
+                <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2444" w:type="dxa"/>
+                  <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="3DEA3867" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1920" w:type="dxa"/>
+                  <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="5D828E13" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="749153C1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="0646FFB0" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="00495198" w14:paraId="6EB45598" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="344" w:hRule="atLeast"/>
+                <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2444" w:type="dxa"/>
+                  <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="5F4704FD" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1920" w:type="dxa"/>
+                  <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="429738F3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="3E70905A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="7F5EB0DF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Garamond" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p>
+          <w:p w14:paraId="1744885B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
-[...8 lines deleted...]
-                <w:iCs w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="4472C4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-          <w:p>
+          </w:p>
+          <w:p w14:paraId="3B2FC055" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...2863 lines deleted...]
-      <w:tr>
+      <w:tr w:rsidR="00495198" w14:paraId="11098125" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="90" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="39CD38D1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:bCs/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-                <w:bCs/>
+              <w:lastRenderedPageBreak/>
+              <w:t>14. DOS CRITÉRIOS DE MEDIÇÃO E PAGAMENTO (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>19. DO(S) RESPONSÁVEL(IS) PELA ELABORAÇÃO DO TERMO DE REFERÊNCIA</w:t>
+              <w:t xml:space="preserve">ARTS. 6º, XXIII, “G” e 40, § 1º, II, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DA  LEI</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00495198" w14:paraId="4CDA01E3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1100" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="34AC2C67" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C303B97" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.1. Critérios de medição:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="716AF754" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F9F4BCD" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Nota:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Medir significa verificar se a etapa ou a parte do serviço prestado pelo contratado foi executada corretamente, considerando aspectos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>quantitativos, qualitativos e temporais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Um exemplo de critério de medição é a utilização de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>lista de checagem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D2BBBBC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>A medição</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> é aplicada principalmente em </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>obras de grande complexidade ou vulto, ou seja:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61CDE0FA" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="1100"/>
+                <w:tab w:val="left" w:pos="707"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Para obras comuns com </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>uma única prestação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (por exemplo, elaboração de um projeto em etapa única), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>não há medição</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> apenas o recebimento do objeto; nesse caso, informar </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“não se </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>aplica”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="323CD42D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="1100"/>
+                <w:tab w:val="left" w:pos="707"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Para </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>serviços não contínuos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (como manutenção pontual de equipamento), também informar </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>“não se aplica”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62A497C4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F5F16BD" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.2. Prazos e recebimento:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DF83703" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16634C94" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.2.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Prazo de início da execução:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XX </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) dias, a partir </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="7A7D7F1D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B8261F6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Os serviços serão recebidos provisoriamente, no prazo de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>) dias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, pelo responsável pelo seu acompanhamento e fiscalização, com verificação posterior da conformidade do material com as exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13F4FFE6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3909D2C0" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Trata-se do prazo para verificação do cumprimento de todas as exigências contratuais aplicáveis. O recebimento provisório consiste apenas na transferência da posse do bem ou do resultado. Dependendo da complexidade do objeto, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pode não haver necessida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de de recebimento provisório</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; nesse caso, não há prazo específico e deve-se informar que o recebimento será realizado </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>no ato da entrega do serviço</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cabendo à Administração proceder diretamente ao recebimento definitivo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48E6F26E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EEF4844" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O prazo da disposição acima</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> será contado da comunicação do contratado acerca da conclusão do serviço.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CB43E88" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49CFBB7A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.4. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ONTRATAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fica obrigad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a reparar, corrigir, remover, reconstruir ou substituir, às suas expensas, no todo ou em parte, o objeto em que se verificarem vícios, defeitos ou incorreções resultantes da execução ou materiais empregados, cabendo à fiscalização não atestar a última e/o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>u única medição de serviços até que sejam sanadas todas as eventuais pendências que possam vir a ser apontadas no recebimento provisório.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41580984" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6971F0C1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.5. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os serviços poderão ser rejeitados, no todo ou em parte, quando em desacordo com as especificações constantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> neste Termo de Referência e na proposta, sem prejuízo da aplicação das penalidades.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="532E1A37" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AB0A4B8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.6. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Os serviços serão recebidos, definitivamente, no prazo de 30 (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>trinta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>) dias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>por servidor ou comissão designada pela autoridade competente, mediante termo detalhad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>o que comprove o atendimento das exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55AC0088" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="429D4B81" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Nota: Quando houver recebimento provisório, informar que os serviços serão recebidos, definitivamente, no prazo de 30 (trinta) dias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> contados a partir do recebimento provisório, por servidor ou comissão designada pela autoridade competente, mediante termo detalhado que comprove o atendimento das exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2766757F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20B6569D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.2.7.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Método de recebimento:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E2597D6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="533E9534" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Os métodos de recebimento sã</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o utilizados para avaliar se o objeto contratado atende às disposições contratuais. No recebimento provisório de serviços, esses métodos verificam o cumprimento das exigências de caráter técnico. No recebimento definitivo, eles avaliam a conformidade com </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>odas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as exigências contratuais aplicáveis. Exemplos de métodos incluem a utilização de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>listas de checagem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>relatórios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>. Esses métodos se aplicam a todos os serviços.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22EEC907" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DA2E2EA" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.8. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>O recebimento provisório ou definitivo não excluirá a responsabilidade civil pela</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> solidez e pela segurança do serviço nem a responsabilidade ético-profissional pela perfeita execução do contrato.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CE80EE4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D8FF92C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.2.9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prazo para liquidação do </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>documento fiscal: 5 (cinco) dias úteis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7756FD99" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F4BD702" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.2.10.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prazo de pagamento: até </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="sans-serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 (trinta) dias após o recebimento definitivo do objeto com a respectiva </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="sans-serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="sans-serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ota </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="sans-serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="sans-serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>iscal, fatura ou documento legalmente equivalente.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B844E73" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Nivel2"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="sans-serif"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DC2931B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>14.3. Do reajuste (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>art. 92, V, da Lei nº 14.133/2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C923A11" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20CA6E0D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>14.3.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Os preços inicialmente contratados são fixos e </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>irreajustáveis no prazo de 1 (um) ano, contado da data do orçamento estimado. A partir desse prazo, os preços serão reajustados conforme Índice Nacional de Preços ao Consumidor Amplo (IPCA).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10ECB454" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63CEB88E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>14.3.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>O reajuste será realizado por apostilamento.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C8B08B7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00495198" w14:paraId="79682C17" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="62873E26" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>15. DO VA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>LOR ESTIMADO (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ART. 6º, XXIII, “I”; ART. 18º, IV, E ART. 23º E 24º DA LEI Nº 14.133/2021 E INSTRUÇÃO NORMATIVA Nº 09/2024/SEA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00495198" w14:paraId="56D67308" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C706AF6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:ind w:right="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FC43BE7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="16" w:name="docs-internal-guid-cc80b772-7fff-e2c4-63"/>
+            <w:bookmarkEnd w:id="16"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Garamond" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O valor indicado na requisição trata-se apenas de estimativa. A análise detalhada de preços – compreendendo a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Garamond" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>planilha e a instrução de pesquisa – será realizada, em momento oportuno, pela Diretoria de Planejamento e Gestão de Compras (DPGC).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="563AF345" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E937CB4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:ind w:right="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Em processos de obras a precificação é realizada pela Gerência de Obras e </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Manutenção (GEOMA). Nesses casos, o texto </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acima deve ser editado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B23C8AD" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:ind w:right="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00495198" w14:paraId="55304297" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C07E02E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>16. DA ADEQUAÇÃO ORÇAMENTÁRIA (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ART. 6º, XXIII, “J” DA LEI Nº 14.133/2021 e ART. 4º, VII, DO DECRETO ESTADUAL Nº 47/2023)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00495198" w14:paraId="4D3CA35F" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37777AB1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DAA97FD" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A contratação seguirá após </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a declaração de disponibilidade </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>orçamentário-financeira</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> emitida pela Superintendência do Fundo Estadual de Saúde em documento apensado ao processo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1495ADE3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00495198" w14:paraId="01DD0834" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A545F69" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17. DA ANÁLISE DE RISCOS E MAPA DE RISCOS (ART. 18, X, DA LEI Nº 14.133/2021 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ART. 4º, III, DO DECRETO ESTADUAL Nº 47/2023)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00495198" w14:paraId="0BFF4482" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17906A31" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:ind w:left="66"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A468F3B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Conforme documento de Análise de Riscos (</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:t>Anexo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:r>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FF1821C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F191E14" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>: Manter o texto e numerar o Anexo. Não esquecer que a análise de r</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>isco deve ser anexada ao processo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51A397B1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00495198" w14:paraId="5C214479" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF3F595" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18. DAS PRÁTICAS FRAUDULENTAS E DE CORRUPÇÃO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00495198" w14:paraId="7DCA74A6" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="034CACA7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F883C37" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>18.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>As partes, por seus agentes públicos ou por seus sócios, acionistas, administradores e colaboradores:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="187AD0A5" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) declaram que têm conhecimento das normas previstas na </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>legislação, entre as quais nas Leis n°s 8.429/1992 e 12.846/2013, seus regulamentos e eventuais outras aplicáveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AA2F912" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>b) comprometem-se a não adotar práticas ou procedimentos que se enquadrem nas hipóteses previstas nas leis e regulamentos mencionados no inci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>so anterior e se comprometem em exigir o mesmo pelos terceiros por elas contratados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="193A0B0C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>c) comprometem-se a notificar à Controladoria Geral do Estado (CGE) qualquer irregularidade que tiverem conhecimento acerca da execução do contrato; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62C6873A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d) declaram que </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>têm ciência que a violação de qualquer das obrigações previstas na Instrução Normativa Conjunta CGE/SEA nº 01/2020, além de outras, é causa para a rescisão unilateral do contrato, sem prejuízo da cobrança das perdas e danos, inclusive danos potenciais, cau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>sados à parte inocente e das multas pactuadas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="753E9AED" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00495198" w14:paraId="5D8B0EAE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE9FC90" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>19. DO(S) RESPONSÁVEL(IS) PELA ELABORAÇÃO DO TERMO DE REFERÊNCIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00495198" w14:paraId="741269C2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1100"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3ABF1868" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9345" w:type="dxa"/>
-              <w:jc w:val="left"/>
-              <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
-              <w:tblCellMar>
-[...4 lines deleted...]
-              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="3727"/>
+              <w:gridCol w:w="3726"/>
               <w:gridCol w:w="1600"/>
-              <w:gridCol w:w="4018"/>
+              <w:gridCol w:w="4019"/>
             </w:tblGrid>
-            <w:tr>
+            <w:tr w:rsidR="00495198" w14:paraId="71AFCB79" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="308" w:hRule="atLeast"/>
+                <w:trHeight w:val="308"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3727" w:type="dxa"/>
+                  <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="50181689" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>NOME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="47256DEB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4018" w:type="dxa"/>
+                  <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="01F6BCA6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">TELEFONE / </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:i w:val="false"/>
-                      <w:iCs w:val="false"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="00495198" w14:paraId="0B2086C9" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="318" w:hRule="atLeast"/>
+                <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3727" w:type="dxa"/>
+                  <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="001DD062" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:shd w:fill="FFFFFF" w:val="clear"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:shd w:fill="FFFFFF" w:val="clear"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="12CFE78B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4018" w:type="dxa"/>
+                  <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="4CF26BDB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="00495198" w14:paraId="7E5C9235" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="318" w:hRule="atLeast"/>
+                <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3727" w:type="dxa"/>
+                  <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="79DF8AFB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:shd w:fill="FFFFFF" w:val="clear"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="0FE3C7B5" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4018" w:type="dxa"/>
+                  <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="30711C6F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="4061EAD3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          </w:p>
+          <w:p w14:paraId="077A65F7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:r>
-[...1 lines deleted...]
-          <w:p>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota: Informações de quem elaborou o termo de referência.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DA668E1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="FF0000"/>
-[...29 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="49375E68" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="01703895" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>20. DO GESTOR RESPONSÁVEL DA UNIDADE REQUISITANTE</w:t>
+              <w:t xml:space="preserve">20. DO GESTOR </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>RESPONSÁVEL DA UNIDADE REQUISITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="3426E835" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6C2D910C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p>
+          </w:p>
+          <w:p w14:paraId="2B2279CA" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9345" w:type="dxa"/>
-              <w:jc w:val="left"/>
-              <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
-              <w:tblCellMar>
-[...4 lines deleted...]
-              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="3727"/>
+              <w:gridCol w:w="3726"/>
               <w:gridCol w:w="1600"/>
-              <w:gridCol w:w="4018"/>
+              <w:gridCol w:w="4019"/>
             </w:tblGrid>
-            <w:tr>
+            <w:tr w:rsidR="00495198" w14:paraId="4ADDA3D9" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="308" w:hRule="atLeast"/>
+                <w:trHeight w:val="308"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3727" w:type="dxa"/>
+                  <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="64A6FABF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>NOME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="74EE4C59" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4018" w:type="dxa"/>
+                  <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="74F3DFCD" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">TELEFONE / </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:i w:val="false"/>
-                      <w:iCs w:val="false"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="00495198" w14:paraId="417DEACC" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="318" w:hRule="atLeast"/>
+                <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3727" w:type="dxa"/>
+                  <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="33E396B9" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:shd w:fill="FFFFFF" w:val="clear"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:shd w:fill="FFFFFF" w:val="clear"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="3D19F759" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4018" w:type="dxa"/>
+                  <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="2832D764" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p>
-[...31 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="16A57B4A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65777DED" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="485596C4" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="365F91" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="53A6FD70" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="480" w:leader="none"/>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21. DA AUTORIDADE COMPETENTE DA SUPERINTENDÊNCIA REQUISITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00495198" w14:paraId="1DD909B0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1237" w:hRule="atLeast"/>
+          <w:trHeight w:val="1237"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1685B852" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9345" w:type="dxa"/>
-              <w:jc w:val="left"/>
-              <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
-              <w:tblCellMar>
-[...4 lines deleted...]
-              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="3727"/>
+              <w:gridCol w:w="3726"/>
               <w:gridCol w:w="1600"/>
-              <w:gridCol w:w="4018"/>
+              <w:gridCol w:w="4019"/>
             </w:tblGrid>
-            <w:tr>
+            <w:tr w:rsidR="00495198" w14:paraId="2FB278F4" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="308" w:hRule="atLeast"/>
+                <w:trHeight w:val="308"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3727" w:type="dxa"/>
+                  <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="22FCD079" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>NOME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="57D66BA7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4018" w:type="dxa"/>
+                  <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="DEE6EF" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="57ECBA43" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">TELEFONE / </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:i w:val="false"/>
-                      <w:iCs w:val="false"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="00495198" w14:paraId="00982CA7" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="318" w:hRule="atLeast"/>
+                <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3727" w:type="dxa"/>
+                  <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="6CD6EF98" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
-                    <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:shd w:fill="FFFFFF" w:val="clear"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rStyle w:val="DefaultParagraphFont"/>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:shd w:fill="FFFFFF" w:val="clear"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="0CB29AF3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4018" w:type="dxa"/>
+                  <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="3AEF1227" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="00495198" w14:paraId="40ED6FE6" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="318" w:hRule="atLeast"/>
+                <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3727" w:type="dxa"/>
+                  <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="68F5A4E8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
-                      <w:shd w:fill="FFFFFF" w:val="clear"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="32C458DC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4018" w:type="dxa"/>
+                  <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p>
+                <w:p w14:paraId="3191C98A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p>
-[...8 lines deleted...]
-          <w:p>
+          <w:p w14:paraId="6FEAB04E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198"/>
+          <w:p w14:paraId="197A93CE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Indicar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> o Superintendente da área, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>o qual deve obrigatoriamente assinar o Termo de Referência.</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="0E84F5DE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="zh-CN"/>
-[...10 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="2A5555B8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="26C630D6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1C4C560A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:suppressAutoHyphens w:val="true"/>
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="378D7E5F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:suppressAutoHyphens w:val="true"/>
-        <w:ind w:hanging="0" w:left="0" w:right="624"/>
+        <w:ind w:right="624"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Local, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>data a assinatura digital.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4A35D9F4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851" w:leader="none"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:ind w:hanging="0" w:left="851" w:right="0"/>
+        <w:ind w:left="851" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0EF73E82" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851" w:leader="none"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:ind w:hanging="0" w:left="851" w:right="0"/>
+        <w:ind w:left="851" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3E25C509" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851" w:leader="none"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:ind w:hanging="0" w:left="851" w:right="0"/>
+        <w:ind w:left="851" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4A04D2DE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851" w:leader="none"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:ind w:hanging="0" w:left="851" w:right="0"/>
+        <w:ind w:left="851" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="361A7E5E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="851" w:right="0"/>
+        <w:ind w:left="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="316EAF52" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:suppressAutoHyphens w:val="true"/>
-        <w:ind w:hanging="0" w:left="567" w:right="0"/>
+        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">Versão nº </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>, atualizada em 25/10/2026.</w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="7E48A817" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+      <w:pPr>
+        <w:pStyle w:val="LO-Normal"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
-        <w:t xml:space="preserve">, atualizada em </w:t>
-[...13 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="44656940" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:hanging="0" w:left="567" w:right="0"/>
+        <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">A validade deste documento está condicionada às assinaturas digitais no Sistema de Gestão de Processos Eletrônicos – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SGPe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="01838F80" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:hanging="0" w:left="567" w:right="567"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F24CD69" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+      <w:pPr>
+        <w:pStyle w:val="LO-Normal"/>
+        <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">A validade deste documento está condicionada às assinaturas digitais no Sistema de Gestão de Processos Eletrônicos – SGPe. </w:t>
+        <w:t xml:space="preserve">As notas que estão em vermelho foram acrescentadas para auxiliar no preenchimento do </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ermo de Referência, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">devem ser retiradas do </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finalizado.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="31E8F98E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:hanging="0" w:left="567" w:right="0"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51BA9BB5" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+      <w:pPr>
+        <w:pStyle w:val="LO-Normal"/>
+        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>As partes em destaque são editáveis.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7EF44C26" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:hanging="0" w:left="567" w:right="567"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D1A4AC8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+      <w:pPr>
+        <w:pStyle w:val="LO-Normal"/>
+        <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...70 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...87 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Há restrições de edição neste documento, dessa forma caso seja necessária alguma alteração em partes restritas, solicitamos entrar em contato com DPGC/NASER, por meio do contato telefônico </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
-        <w:t>(48) 3664-8789.</w:t>
+        <w:t>(48) 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>664-8789.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="74B3D9F5" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="32BD7D39" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2A79B8DE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1AB5E93A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4FC121F9" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3F41275F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="41904027" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="55F9ED6F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7016B049" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3175CF1D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0F976946" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3EAE5ED3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="42788790" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="24F58105" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="79637142" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="76FCE603" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5F10F6CD" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="28D8FE1A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ANEXO I</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2798E6F1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2FE06792" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4EF21279" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="37BB7BE8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
-        <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-        <w:rPr/>
+        <w:ind w:left="624"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1. DAS ESPECIFICAÇÕES E QUANTIDADES</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2E8D45DB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7CBD9C7A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10838" w:type="dxa"/>
-        <w:jc w:val="left"/>
         <w:tblInd w:w="-26" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...4 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="753"/>
-        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="754"/>
+        <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1536"/>
         <w:gridCol w:w="2202"/>
         <w:gridCol w:w="1140"/>
-        <w:gridCol w:w="796"/>
+        <w:gridCol w:w="797"/>
         <w:gridCol w:w="1590"/>
-        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1700"/>
       </w:tblGrid>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="67D29189" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10836" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="999999" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="999999"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1128DDD3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>LOTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00495198" w14:paraId="5A546EEF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="CCCCCC" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="14262338" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ITEM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="CCCCCC" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1621C4C8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">CÓDIGO </w:t>
+              <w:t>CÓDIGO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="CCCCCC" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2886F14B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>REQUISIÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="CCCCCC" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5BE38C68" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DESCRIÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="CCCCCC" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="438E5A88" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>QNT. MENSAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="797" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="CCCCCC" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4733EAB3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">QNT. </w:t>
+              <w:t>QNT.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="CCCCCC" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2DBF9FF5" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>FREQUÊNCIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="CCCCCC" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2B68460F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DEMANDANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00495198" w14:paraId="45E9BC3E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="554" w:hRule="atLeast"/>
+          <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7430BD95" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0CE5F983" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6DA1DE25" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="75D41D2F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="65709C11" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="797" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2C202C17" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6948481E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="150397F8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
-              <w:rPr/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="32E76460" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="72028625" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="65E14063" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0D6FF50D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1B18BA75" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1EB5DFF7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="425DC8D1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="22EDDBB6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="0" w:left="598" w:right="583"/>
+        <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr>
-[...6 lines deleted...]
-      <w:type w:val="nextPage"/>
+    <w:sectPr w:rsidR="00495198">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="618" w:right="618" w:gutter="0" w:header="567" w:top="680" w:footer="0" w:bottom="1134"/>
-[...3 lines deleted...]
-      <w:docGrid w:type="default" w:linePitch="600" w:charSpace="40960"/>
+      <w:pgMar w:top="680" w:right="618" w:bottom="1134" w:left="618" w:header="567" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:formProt w:val="0"/>
+      <w:docGrid w:linePitch="600" w:charSpace="40960"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="089CA58B" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00AD36F7">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7649A254" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00AD36F7">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:panose1 w:val="05010000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OpenSymbol">
-    <w:altName w:val="Arial Unicode MS"/>
+  <w:font w:name="Poppins">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial;sans-serif">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Liberation Sans">
-    <w:altName w:val="Arial"/>
+  <w:font w:name="sans-serif">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...10 lines deleted...]
-  <w:font w:name="Calibri">
+  <w:font w:name="DejaVu Sans">
+    <w:panose1 w:val="020B0603030804020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="18E70BB1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-      <w:rPr/>
+      <w:pStyle w:val="Rodap"/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1FD182B1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-      <w:spacing w:lineRule="auto" w:line="9"/>
+      <w:pStyle w:val="Corpodetexto"/>
+      <w:spacing w:line="7" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="66EE31B8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-      <w:spacing w:lineRule="auto" w:line="9"/>
+      <w:pStyle w:val="Corpodetexto"/>
+      <w:spacing w:line="7" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1A128A2B" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00AD36F7">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6A68B3EB" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00AD36F7">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5B6F8596" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-      <w:rPr/>
+      <w:pStyle w:val="Cabealho"/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="143B079D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
-      <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-      <w:ind w:firstLine="1417" w:left="0" w:right="0"/>
+      <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
-      <w:rPr/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="49">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="333D9264" wp14:editId="5C25DDC5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>175895</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-34925</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="676910" cy="646430"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Figura2" descr=""/>
+          <wp:docPr id="1" name="Figura2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Figura2" descr=""/>
+                  <pic:cNvPr id="1" name="Figura2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="676910" cy="646430"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="DefaultParagraphFont"/>
-[...22 lines deleted...]
-        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Secretaria de estado da saúde</w:t>
+      <w:t>Estado de santa catarinA</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="379FBC38" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
-      <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-      <w:ind w:firstLine="1417" w:left="0" w:right="0"/>
+      <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
-      <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="DefaultParagraphFont"/>
-        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:caps/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Secretaria de estado da </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:caps/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>saúde</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0604944D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+    <w:pPr>
+      <w:pStyle w:val="LO-Normal"/>
+      <w:ind w:firstLine="1417"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Superintendência de AQUISIÇÕES E CONTRATOS</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="78BA0D49" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="719"/>
-        <w:tab w:val="left" w:pos="10800" w:leader="none"/>
+        <w:tab w:val="left" w:pos="10800"/>
       </w:tabs>
-      <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-      <w:ind w:firstLine="1417" w:left="0" w:right="0"/>
+      <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="DefaultParagraphFont"/>
-        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>DIRETORIA DE planejamento e gestão em compras</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="149C9605" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
     <w:pPr>
       <w:pStyle w:val="Normal2"/>
-      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="5633F1E4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+    <w:pPr>
+      <w:pStyle w:val="Normal2"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="21D39AE3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+    <w:pPr>
+      <w:pStyle w:val="Corpodetexto"/>
+      <w:spacing w:line="7" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
-      <w:rPr/>
-[...18 lines deleted...]
-      <w:rPr/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="32">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="33B9A76F" wp14:editId="74591122">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="679450" cy="256540"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="PowerPlusWaterMarkObject84727"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="679320" cy="256680"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
-                        <a:srgbClr val="c0c0c0">
+                        <a:srgbClr val="C0C0C0">
                           <a:alpha val="20000"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln w="12600">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
-                      <a:lnRef idx="0"/>
-[...1 lines deleted...]
-                      <a:effectRef idx="0"/>
+                      <a:lnRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:effectRef>
                       <a:fontRef idx="minor"/>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w14:paraId="2FC33865" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                           <w:pPr>
                             <w:pStyle w:val="Contedodoquadro"/>
-                            <w:overflowPunct w:val="false"/>
-[...4 lines deleted...]
-                            <w:rPr/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
-                              <w:rFonts w:cs="Segoe UI" w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
-[...7 lines deleted...]
-                              <w:dstrike w:val="false"/>
+                              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                               <w:color w:val="C0C0C0"/>
-                              <w:spacing w:val="0"/>
-[...2 lines deleted...]
-                              <w:sz w:val="36"/>
                               <w:sz w:val="36"/>
                               <w:szCs w:val="36"/>
-                              <w:u w:val="none"/>
-[...1 lines deleted...]
-                              <w:lang w:val="pt-BR"/>
                             </w:rPr>
                             <w:t>Original</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr anchor="t">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect id="PowerPlusWaterMarkObject84727" o:spid="shape_0" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="silver" stroked="f" o:allowincell="f" style="position:absolute;margin-left:240pt;margin-top:0pt;width:53.45pt;height:23.75pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin">
-[...1 lines deleted...]
-              <v:stroke color="#3465a4" weight="12600" joinstyle="round" endcap="flat"/>
+            <v:rect w14:anchorId="33B9A76F" id="PowerPlusWaterMarkObject84727" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:53.5pt;height:20.2pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3xkfMBgIAAF0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcG3vdNkmjOKtqV9tL&#10;2412W/VMMMS0wCAgsfPvO4CT7cdpqyoS4WPeG96bwevr0WhyFD4osC29mtWUCMuhU3bf0q9f7l4t&#10;KQmR2Y5psKKlJxHo9ebli/XgVqKBHnQnPEESG1aDa2kfo1tVVeC9MCzMwAmLhxK8YRGXfl91ng3I&#10;bnTV1PW8GsB3zgMXIeDubTmkm8wvpeDxXsogItEtxbvFPPo87tJYbdZstffM9YpP12D/cAvDlMWk&#10;F6pbFhk5ePUXlVHcQwAZZxxMBVIqLrIGVHNV/6HmsWdOZC1oTnAXm8L/o+Wfj1tPVNfShhLLDJZo&#10;C4PwW30I31gU/hPzP+5339HI5ZtFs0iGDS6sEPfotn5aBZwm9aP0Jv2jLjJmk08Xk8UYCcfN+eLd&#10;6wZLwfGoeTufL3MRqiew8yF+EGBImrTUY+psLTt+DBETYug5JOUKoFV3p7TOC7/f3WhPjgzrfVOn&#10;X8Fq17Oyi11Tn1OGEp45f+PRlgzYzs0cQxOvhZShJNcW45MHRXWexZMWKU7bByHRziw+X4hPNyo9&#10;h48CpZ87D5VkQAqUyP9M7ARJaJFb/Zn4CyjnBxsveKMs+FTqorOoS0LjuBunmu+gO2HrMMt7QHGl&#10;RhbeHyJIleuUACVqIsIezlZP7y09kl/XOerpq7D5CQAA//8DAFBLAwQUAAYACAAAACEAuQKryNoA&#10;AAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaM2EH6axqkACW4gtbQHbpt4&#10;iQPxOsRuG94elwtcRhrNaubbYjm6TuxpCK1nDeczBYK49qblRsPm9fHsFkSIyAY7z6ThmwIsy8lJ&#10;gbnxB17Rfh0bkUo45KjBxtjnUobaksMw8z1xyt794DAmOzTSDHhI5a6TF0pdS4ctpwWLPT1Yqj/X&#10;O6ehv/yoru6fvrYv7DK7QvecvdFc69PpeLcAEWmMf8dwxE/oUCamyu/YBNFpSI/EXz1m6ibZSkOm&#10;MpBlIf/Dlz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAN8ZHzAYCAABdBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAuQKryNoAAAAEAQAADwAA&#10;AAAAAAAAAAAAAABgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;" o:allowincell="f" fillcolor="silver" stroked="f" strokeweight=".35mm">
+              <v:fill opacity="13107f"/>
               <v:textbox>
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="2FC33865" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
-                      <w:overflowPunct w:val="false"/>
-[...4 lines deleted...]
-                      <w:rPr/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:rFonts w:cs="Segoe UI" w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
-[...7 lines deleted...]
-                        <w:dstrike w:val="false"/>
+                        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                         <w:color w:val="C0C0C0"/>
-                        <w:spacing w:val="0"/>
-[...2 lines deleted...]
-                        <w:sz w:val="36"/>
                         <w:sz w:val="36"/>
                         <w:szCs w:val="36"/>
-                        <w:u w:val="none"/>
-[...1 lines deleted...]
-                        <w:lang w:val="pt-BR"/>
                       </w:rPr>
                       <w:t>Original</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="none"/>
+              <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="74AC44AE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
-      <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-      <w:ind w:firstLine="1417" w:left="0" w:right="0"/>
+      <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
-      <w:rPr/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="49">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17F32DF4" wp14:editId="6736B2FE">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>175895</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-34925</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="676910" cy="646430"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Figura2" descr=""/>
+          <wp:docPr id="3" name="Figura2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="3" name="Figura2" descr=""/>
+                  <pic:cNvPr id="3" name="Figura2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="676910" cy="646430"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="DefaultParagraphFont"/>
-        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>Estado de santa catarinA</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="0FD3CEC2" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
-      <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-      <w:ind w:firstLine="1417" w:left="0" w:right="0"/>
+      <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
-      <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="DefaultParagraphFont"/>
-        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Secretaria de estado da saúde</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="4BAFB295" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
-      <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-      <w:ind w:firstLine="1417" w:left="0" w:right="0"/>
+      <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
-      <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="DefaultParagraphFont"/>
-        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Superintendência de AQUISIÇÕES E CONTRATOS</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="2E62CA42" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="719"/>
-        <w:tab w:val="left" w:pos="10800" w:leader="none"/>
+        <w:tab w:val="left" w:pos="10800"/>
       </w:tabs>
-      <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-      <w:ind w:firstLine="1417" w:left="0" w:right="0"/>
+      <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="DefaultParagraphFont"/>
-        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>DIRETORIA DE planejamento e gestão em compras</w:t>
+      <w:t xml:space="preserve">DIRETORIA DE planejamento e gestão em </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:caps/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>compras</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="1EF60E6F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
     <w:pPr>
       <w:pStyle w:val="Normal2"/>
-      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="60948499" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+    <w:pPr>
+      <w:pStyle w:val="Normal2"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="3CAFDE57" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+    <w:pPr>
+      <w:pStyle w:val="Corpodetexto"/>
+      <w:spacing w:line="7" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
-      <w:rPr/>
-[...18 lines deleted...]
-      <w:rPr/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="32">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="387DB3CF" wp14:editId="4967D780">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="679450" cy="256540"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="PowerPlusWaterMarkObject84727"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="679320" cy="256680"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
-                        <a:srgbClr val="c0c0c0">
+                        <a:srgbClr val="C0C0C0">
                           <a:alpha val="20000"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln w="12600">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
-                      <a:lnRef idx="0"/>
-[...1 lines deleted...]
-                      <a:effectRef idx="0"/>
+                      <a:lnRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:effectRef>
                       <a:fontRef idx="minor"/>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w14:paraId="0355C276" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                           <w:pPr>
                             <w:pStyle w:val="Contedodoquadro"/>
-                            <w:overflowPunct w:val="false"/>
-[...4 lines deleted...]
-                            <w:rPr/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
-                              <w:rFonts w:cs="Segoe UI" w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
-[...7 lines deleted...]
-                              <w:dstrike w:val="false"/>
+                              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                               <w:color w:val="C0C0C0"/>
-                              <w:spacing w:val="0"/>
-[...2 lines deleted...]
-                              <w:sz w:val="36"/>
                               <w:sz w:val="36"/>
                               <w:szCs w:val="36"/>
-                              <w:u w:val="none"/>
-[...1 lines deleted...]
-                              <w:lang w:val="pt-BR"/>
                             </w:rPr>
                             <w:t>Original</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr anchor="t">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect id="PowerPlusWaterMarkObject84727" o:spid="shape_0" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="silver" stroked="f" o:allowincell="f" style="position:absolute;margin-left:240pt;margin-top:0pt;width:53.45pt;height:23.75pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin">
-[...1 lines deleted...]
-              <v:stroke color="#3465a4" weight="12600" joinstyle="round" endcap="flat"/>
+            <v:rect w14:anchorId="387DB3CF" id="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:53.5pt;height:20.2pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDOeDhACgIAAGQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcGzvuNptGcVbVrraX&#10;tht1W/VMMMS0wCAgsfPvO4CT7cdpqyoS4WPeG96bweub0WhyFD4osC2dz2pKhOXQKbtv6dcv96+W&#10;lITIbMc0WNHSkwj0ZvPyxXpwK9FAD7oTniCJDavBtbSP0a2qKvBeGBZm4ITFQwnesIhLv686zwZk&#10;N7pq6npRDeA754GLEHD3rhzSTeaXUvD4IGUQkeiW4t1iHn0ed2msNmu22nvmesWna7B/uIVhymLS&#10;C9Udi4wcvPqLyijuIYCMMw6mAikVF1kDqpnXf6h57JkTWQuaE9zFpvD/aPmn49YT1bX0ihLLDJZo&#10;C4PwW30I31gU/iPzPx5239HI5dV1c50MG1xYIe7Rbf20CjhN6kfpTfpHXWTMJp8uJosxEo6bi+u3&#10;rxssBcej5s1iscxFqJ7Azof4XoAhadJSj6mztez4IURMiKHnkJQrgFbdvdI6L/x+d6s9OTKs922d&#10;fgWrXc/KLnZNfU4ZSnjm/I1HWzJgOzcLDE28FlKGklxbjE8eFNV5Fk9apDhtPwuJdmbx+UJ8ulHp&#10;OXwUKP3ceagkA1KgRP5nYidIQovc6s/EX0A5P9h4wRtlwadSF51FXRIax92Yu2V+boQddCfsIGZ5&#10;D6ixlMrCu0MEqXK5Eq5ETXzYytnx6dmlt/LrOkc9fRw2PwEAAP//AwBQSwMEFAAGAAgAAAAhALkC&#10;q8jaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3GjNhB+msapAAluILW0&#10;B26beIkD8TrEbhveHpcLXEYazWrm22I5uk7saQitZw3nMwWCuPam5UbD5vXx7BZEiMgGO8+k4ZsC&#10;LMvJSYG58Qde0X4dG5FKOOSowcbY51KG2pLDMPM9ccre/eAwJjs00gx4SOWukxdKXUuHLacFiz09&#10;WKo/1zunob/8qK7un762L+wyu0L3nL3RXOvT6Xi3ABFpjH/HcMRP6FAmpsrv2ATRaUiPxF89Zuom&#10;2UpDpjKQZSH/w5c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM54OEAKAgAAZAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALkCq8jaAAAABAEA&#10;AA8AAAAAAAAAAAAAAAAAZAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" o:allowincell="f" fillcolor="silver" stroked="f" strokeweight=".35mm">
+              <v:fill opacity="13107f"/>
               <v:textbox>
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="0355C276" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
-                      <w:overflowPunct w:val="false"/>
-[...4 lines deleted...]
-                      <w:rPr/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:rFonts w:cs="Segoe UI" w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
-[...7 lines deleted...]
-                        <w:dstrike w:val="false"/>
+                        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                         <w:color w:val="C0C0C0"/>
-                        <w:spacing w:val="0"/>
-[...2 lines deleted...]
-                        <w:sz w:val="36"/>
                         <w:sz w:val="36"/>
                         <w:szCs w:val="36"/>
-                        <w:u w:val="none"/>
-[...1 lines deleted...]
-                        <w:lang w:val="pt-BR"/>
                       </w:rPr>
                       <w:t>Original</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="none"/>
+              <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29C64340"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4F04A8E2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="300A193E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1A348F5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A620530"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7E8AF24E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Nivel3"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="999" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
-        <w:dstrike w:val="false"/>
-        <w:strike w:val="false"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="auto"/>
         <w:sz w:val="20"/>
-        <w:i w:val="false"/>
+        <w:szCs w:val="20"/>
         <w:u w:val="none"/>
-        <w:b w:val="false"/>
-[...1 lines deleted...]
-        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="3198" w:hanging="504"/>
       </w:pPr>
       <w:rPr>
-        <w:dstrike w:val="false"/>
-        <w:strike w:val="false"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="auto"/>
         <w:sz w:val="20"/>
-        <w:i w:val="false"/>
-        <w:b w:val="false"/>
         <w:szCs w:val="20"/>
-        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="2491" w:hanging="648"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="2232" w:hanging="792"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="2736" w:hanging="936"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-[...130 lines deleted...]
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E313117"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ECC03A42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="707"/>
         </w:tabs>
         <w:ind w:left="707" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1414"/>
         </w:tabs>
         <w:ind w:left="1414" w:hanging="283"/>
@@ -24287,1431 +19591,1528 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5656"/>
         </w:tabs>
         <w:ind w:left="5656" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6363"/>
         </w:tabs>
         <w:ind w:left="6363" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47ED160E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="940647F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Ttulo1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="85"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="719"/>
-  <w:autoHyphenation w:val="true"/>
+  <w:autoHyphenation/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00495198"/>
+    <w:rsid w:val="00495198"/>
+    <w:rsid w:val="00AD36F7"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="332AB78D"/>
+  <w15:docId w15:val="{26B9D28D-7406-4422-A4AA-3B02640D9AC3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:suppressAutoHyphens w:val="true"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="false"/>
-[...9 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:suppressAutoHyphens w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-      <w:imprint w:val="false"/>
       <w:color w:val="000000"/>
-      <w:spacing w:val="0"/>
-[...10 lines deleted...]
-      <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-    <w:name w:val="Heading 1"/>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:next w:val="LO-Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
-        <w:ilvl w:val="0"/>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:hanging="425" w:left="1193" w:right="0"/>
+      <w:ind w:left="1193" w:hanging="425"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fontepargpadro">
-[...2 lines deleted...]
-    <w:rPr/>
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Forte">
-    <w:name w:val="Forte"/>
+    <w:name w:val="Strong"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentReference">
     <w:name w:val="Comment Reference"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="InternetLink">
+  <w:style w:type="character" w:customStyle="1" w:styleId="InternetLink">
     <w:name w:val="Internet Link"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT" w:eastAsia="Arial MT" w:cs="Arial MT"/>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
       <w:lang w:val="pt-PT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT" w:eastAsia="Arial MT" w:cs="Arial MT"/>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
       <w:lang w:val="pt-PT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="MenoPendente1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente1">
     <w:name w:val="Menção Pendente1"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="605E5C"/>
-      <w:shd w:fill="E1DFDD" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Forte1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Forte1">
     <w:name w:val="Forte1"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="MenoPendente">
-    <w:name w:val="Menção Pendente"/>
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="605E5C"/>
-      <w:shd w:fill="E1DFDD" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="InternetLink1">
+    <w:name w:val="Internet Link1"/>
+    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO1LVL1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO1LVL1">
     <w:name w:val="WW_CharLFO1LVL1"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO1LVL2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO1LVL2">
     <w:name w:val="WW_CharLFO1LVL2"/>
     <w:qFormat/>
     <w:rPr>
-      <w:b w:val="false"/>
-[...2 lines deleted...]
-      <w:dstrike w:val="false"/>
+      <w:b w:val="0"/>
+      <w:i w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
       <w:color w:val="auto"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO1LVL3">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO1LVL3">
     <w:name w:val="WW_CharLFO1LVL3"/>
     <w:qFormat/>
     <w:rPr>
-      <w:b w:val="false"/>
-[...2 lines deleted...]
-      <w:dstrike w:val="false"/>
+      <w:b w:val="0"/>
+      <w:i w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
       <w:color w:val="auto"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO2LVL2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO2LVL2">
     <w:name w:val="WW_CharLFO2LVL2"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO3LVL1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO3LVL1">
     <w:name w:val="WW_CharLFO3LVL1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO3LVL2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO3LVL2">
     <w:name w:val="WW_CharLFO3LVL2"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:b w:val="false"/>
-      <w:bCs w:val="false"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO3LVL3">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO3LVL3">
     <w:name w:val="WW_CharLFO3LVL3"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO4LVL2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO4LVL2">
     <w:name w:val="WW_CharLFO4LVL2"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO5LVL2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO5LVL2">
     <w:name w:val="WW_CharLFO5LVL2"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO5LVL3">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO5LVL3">
     <w:name w:val="WW_CharLFO5LVL3"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO6LVL1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO6LVL1">
     <w:name w:val="WW_CharLFO6LVL1"/>
     <w:qFormat/>
     <w:rPr>
-      <w:b w:val="false"/>
-      <w:bCs w:val="false"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO9LVL1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO9LVL1">
     <w:name w:val="WW_CharLFO9LVL1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:b w:val="false"/>
-      <w:bCs w:val="false"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO10LVL1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO10LVL1">
     <w:name w:val="WW_CharLFO10LVL1"/>
     <w:qFormat/>
     <w:rPr>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
+      <w:vertAlign w:val="baseline"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO10LVL2">
+    <w:name w:val="WW_CharLFO10LVL2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:position w:val="0"/>
       <w:sz w:val="20"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO10LVL2">
-    <w:name w:val="WW_CharLFO10LVL2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO10LVL3">
+    <w:name w:val="WW_CharLFO10LVL3"/>
     <w:qFormat/>
     <w:rPr>
-      <w:b w:val="false"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:position w:val="0"/>
-      <w:sz w:val="20"/>
       <w:sz w:val="20"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO10LVL3">
-[...11 lines deleted...]
-  <w:style w:type="character" w:styleId="WWCharLFO10LVL4">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO10LVL4">
     <w:name w:val="WW_CharLFO10LVL4"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
-      <w:sz w:val="20"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO10LVL5">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO10LVL5">
     <w:name w:val="WW_CharLFO10LVL5"/>
     <w:qFormat/>
     <w:rPr>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
-      <w:sz w:val="20"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO10LVL6">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO10LVL6">
     <w:name w:val="WW_CharLFO10LVL6"/>
     <w:qFormat/>
     <w:rPr>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
-      <w:sz w:val="20"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO10LVL7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO10LVL7">
     <w:name w:val="WW_CharLFO10LVL7"/>
     <w:qFormat/>
     <w:rPr>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
-      <w:sz w:val="20"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO10LVL8">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO10LVL8">
     <w:name w:val="WW_CharLFO10LVL8"/>
     <w:qFormat/>
     <w:rPr>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
-      <w:sz w:val="20"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO10LVL9">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO10LVL9">
     <w:name w:val="WW_CharLFO10LVL9"/>
     <w:qFormat/>
     <w:rPr>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
-      <w:sz w:val="20"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO11LVL1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO11LVL1">
     <w:name w:val="WW_CharLFO11LVL1"/>
     <w:qFormat/>
     <w:rPr>
-      <w:b w:val="false"/>
-      <w:bCs w:val="false"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WWCharLFO12LVL2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO12LVL2">
     <w:name w:val="WW_CharLFO12LVL2"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="MenoPendente2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente2">
     <w:name w:val="Menção Pendente2"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="605E5C"/>
-      <w:shd w:fill="E1DFDD" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
-[...13 lines deleted...]
-  <w:style w:type="character" w:styleId="Caracteresdenotaderodap">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Caracteresdenotaderodap">
     <w:name w:val="Caracteres de nota de rodapé"/>
     <w:qFormat/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="Caracteresdenotadefim">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Caracteresdenotadefim">
     <w:name w:val="Caracteres de nota de fim"/>
     <w:qFormat/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="HiperlinkVisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:rPr>
       <w:color w:val="800000"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Marcas">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Marcas">
     <w:name w:val="Marcas"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="OpenSymbol" w:cs="OpenSymbol"/>
+      <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       <w:color w:val="FF0000"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
-    <w:name w:val="Título"/>
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="BodyText"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
-      <w:suppressAutoHyphens w:val="false"/>
+      <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="MS Gothic" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="MS Gothic" w:hAnsi="Liberation Sans" w:cs="Tahoma"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Corpodetexto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="false"/>
-[...7 lines deleted...]
-      <w:shd w:val="clear" w:fill="auto"/>
+      <w:widowControl w:val="0"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="719"/>
-        <w:tab w:val="left" w:pos="1100" w:leader="none"/>
+        <w:tab w:val="left" w:pos="1100"/>
       </w:tabs>
-      <w:suppressAutoHyphens w:val="true"/>
-[...4 lines deleted...]
-      <w:ind w:hanging="624" w:left="624" w:right="113"/>
+      <w:ind w:left="624" w:right="113" w:hanging="624"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT" w:eastAsia="Arial MT" w:cs="Arial MT"/>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="List">
+  <w:style w:type="paragraph" w:styleId="Lista">
     <w:name w:val="List"/>
-    <w:basedOn w:val="BodyText"/>
-    <w:pPr/>
+    <w:basedOn w:val="Corpodetexto"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
-    <w:name w:val="Caption"/>
+  <w:style w:type="paragraph" w:styleId="Legenda">
+    <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ndice">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ndice">
     <w:name w:val="Índice"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="LO-Normal">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LO-Normal">
     <w:name w:val="LO-Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...11 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-      <w:imprint w:val="false"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="000000"/>
-      <w:spacing w:val="0"/>
-[...3 lines deleted...]
-      <w:sz w:val="24"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:u w:val="none"/>
-[...3 lines deleted...]
-      <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
-    <w:name w:val="TOC 2"/>
+  <w:style w:type="paragraph" w:styleId="Sumrio2">
+    <w:name w:val="toc 2"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:next w:val="LO-Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:hanging="0" w:left="220" w:right="0"/>
+      <w:ind w:left="220"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText">
     <w:name w:val="Comment Text"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="false"/>
-[...9 lines deleted...]
-      <w:ind w:hanging="0" w:left="-113" w:right="113"/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="-113" w:right="113"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-      <w:imprint w:val="false"/>
       <w:color w:val="000000"/>
-      <w:spacing w:val="0"/>
-[...4 lines deleted...]
-      <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
-      <w:u w:val="none"/>
-[...3 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CabealhoeRodap">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CabealhoeRodap">
     <w:name w:val="Cabeçalho e Rodapé"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
-      <w:suppressAutoHyphens w:val="false"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cabealhoerodap1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Cabealhoerodap1">
     <w:name w:val="Cabeçalho e rodapé1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="Header"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Cabealhoerodap2">
+    <w:name w:val="Cabeçalho e rodapé2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cabealho">
+    <w:name w:val="header"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:autoRedefine/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:suppressAutoHyphens w:val="true"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentSubject">
     <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-    <w:name w:val="Footer"/>
+  <w:style w:type="paragraph" w:styleId="Rodap">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:autoRedefine/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:suppressAutoHyphens w:val="true"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodebalo">
-    <w:name w:val="Texto de balão"/>
+    <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="LO-Normal"/>
-    <w:autoRedefine/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
-    <w:name w:val="TOC 1"/>
+  <w:style w:type="paragraph" w:styleId="Sumrio1">
+    <w:name w:val="toc 1"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:next w:val="LO-Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:hanging="0" w:left="376" w:right="0"/>
+      <w:spacing w:before="233"/>
+      <w:ind w:left="376"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal2">
     <w:name w:val="Normal2"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:pPr>
-[...11 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-      <w:imprint w:val="false"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="000000"/>
-      <w:spacing w:val="0"/>
-[...3 lines deleted...]
-      <w:sz w:val="24"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:u w:val="none"/>
-[...3 lines deleted...]
-      <w:lang w:val="pt-BR" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
-    <w:name w:val="Parágrafo da Lista"/>
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="LO-Normal"/>
-    <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:spacing w:before="120"/>
+      <w:ind w:left="798"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT" w:eastAsia="Arial MT" w:cs="Arial MT"/>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
       <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableParagraph">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:hanging="0" w:left="177" w:right="168"/>
+      <w:ind w:left="177" w:right="168"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="dou-paragraph">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="dou-paragraph">
     <w:name w:val="dou-paragraph"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="true"/>
       <w:spacing w:before="100" w:after="100"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:pPr>
-[...11 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-      <w:imprint w:val="false"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="000000"/>
-      <w:spacing w:val="0"/>
-[...3 lines deleted...]
-      <w:sz w:val="24"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:u w:val="none"/>
-[...3 lines deleted...]
-      <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nivel2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nivel2">
     <w:name w:val="Nivel 2"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="true"/>
-      <w:spacing w:lineRule="auto" w:line="276" w:before="120" w:after="120"/>
+      <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nvel2-Red">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nvel2-Red">
     <w:name w:val="Nível 2 -Red"/>
     <w:basedOn w:val="Nivel2"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="true"/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="FF0000"/>
-      <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ou">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ou">
     <w:name w:val="ou"/>
     <w:basedOn w:val="PargrafodaLista"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:spacing w:before="0" w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="FF0000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="western">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="western">
     <w:name w:val="western"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="false"/>
-[...9 lines deleted...]
-      <w:ind w:hanging="0" w:left="0" w:right="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
-[...10 lines deleted...]
-      <w:imprint w:val="false"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Liberation Serif" w:hAnsi="Arial" w:cs="Liberation Serif"/>
       <w:color w:val="FF0000"/>
-      <w:spacing w:val="0"/>
-[...3 lines deleted...]
-      <w:sz w:val="24"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:u w:val="none"/>
-[...3 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nivel3">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nivel3">
     <w:name w:val="Nivel 3"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
-        <w:ilvl w:val="0"/>
         <w:numId w:val="2"/>
       </w:numPr>
-      <w:suppressAutoHyphens w:val="true"/>
-      <w:spacing w:lineRule="auto" w:line="276" w:before="120" w:after="120"/>
+      <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Contedodatabela">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contedodatabela">
     <w:name w:val="Conteúdo da tabela"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="false"/>
+      <w:widowControl w:val="0"/>
       <w:suppressLineNumbers/>
-      <w:suppressAutoHyphens w:val="false"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cabealho1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Cabealho1">
     <w:name w:val="Cabeçalho1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:shd w:val="clear" w:fill="FFFFFF"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="719"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="14287" w:leader="none"/>
+        <w:tab w:val="center" w:pos="7143"/>
+        <w:tab w:val="right" w:pos="14287"/>
       </w:tabs>
-      <w:suppressAutoHyphens w:val="true"/>
+      <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun"/>
-      <w:color w:val="000000"/>
       <w:sz w:val="22"/>
-      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalTable">
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabelanormal1">
+    <w:name w:val="Tabela normal1"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="false"/>
-[...10 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:suppressAutoHyphens w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-      <w:imprint w:val="false"/>
       <w:color w:val="000000"/>
-      <w:spacing w:val="0"/>
-[...10 lines deleted...]
-      <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...29 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Contedodalista">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contedodalista">
     <w:name w:val="Conteúdo da lista"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:hanging="0" w:left="567" w:right="0"/>
+      <w:ind w:left="567"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulodetabela">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ttulodetabela">
     <w:name w:val="Título de tabela"/>
     <w:basedOn w:val="Contedodatabela"/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressLineNumbers/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Contedodoquadro">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contedodoquadro">
     <w:name w:val="Conteúdo do quadro"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="LFO1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO1">
     <w:name w:val="LFO1"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="18a303"/>
+        <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="0369a3"/>
+        <a:srgbClr val="0369A3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="a33e03"/>
+        <a:srgbClr val="A33E03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8e03a3"/>
+        <a:srgbClr val="8E03A3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="c99c00"/>
+        <a:srgbClr val="C99C00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="c9211e"/>
+        <a:srgbClr val="C9211E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000ee"/>
+        <a:srgbClr val="0000EE"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="551a8b"/>
+        <a:srgbClr val="551A8B"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
-[...1 lines deleted...]
-        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="DejaVu Sans"/>
+        <a:cs typeface="DejaVu Sans"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
-[...1 lines deleted...]
-        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="DejaVu Sans"/>
+        <a:cs typeface="DejaVu Sans"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
           <a:miter/>
         </a:ln>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
           <a:miter/>
         </a:ln>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
@@ -25720,67 +21121,76 @@
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/24.2.6.2$Windows_X86_64 LibreOffice_project/ef66aa7e36a1bb8e65bfbc63aba53045a14d0871</Application>
+  <Pages>17</Pages>
+  <Words>6409</Words>
+  <Characters>34611</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>288</Lines>
+  <Paragraphs>81</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>40939</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
-  <Pages>16</Pages>
-[...3 lines deleted...]
-  <Paragraphs>362</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Carla Giani da Rocha</dc:creator>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pt-BR</dc:language>
-  <cp:lastModifiedBy/>
-[...4 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
     <vt:lpwstr>2AD201FDCE1148268A132C0AA2CE97E6_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
     <vt:lpwstr>1046-12.2.0.16731</vt:lpwstr>
   </property>
 </Properties>
 </file>