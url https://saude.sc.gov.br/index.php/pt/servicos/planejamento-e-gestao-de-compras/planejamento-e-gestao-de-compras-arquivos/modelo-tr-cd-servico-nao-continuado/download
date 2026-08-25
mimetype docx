--- v1 (2026-07-12)
+++ v2 (2026-08-25)
@@ -1,44 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="3DE6085C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1100"/>
         </w:tabs>
         <w:ind w:left="567" w:right="885" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
@@ -511,59 +509,51 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7936E2A5" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="786"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>As condições de vigência</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> e prorrogação constam no item 13.</w:t>
+              <w:t>As condições de vigência e prorrogação constam no item 13.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49A1C981" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5EBC338D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -615,69 +605,51 @@
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="540921C8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nota</w:t>
-[...17 lines deleted...]
-              <w:t>requisição. Cada item da requisição corresponde a um item da contratação, devendo os itens ser numerados de forma sequencial e contínua, ainda que organizados em lotes, sem reinício da contagem.</w:t>
+              <w:t>Nota: A resposta deve ser apresentada em quadro de itens, seja no Anexo I ou neste campo, não sendo aceita apenas a indicação do número da requisição. Cada item da requisição corresponde a um item da contratação, devendo os itens ser numerados de forma sequencial e contínua, ainda que organizados em lotes, sem reinício da contagem.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D61E6B8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2FDD24B8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -706,59 +678,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B479FF1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.2.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Existe Contr</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">ato anterior: </w:t>
+              <w:t xml:space="preserve"> Existe Contrato anterior: </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(  </w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ) Sim  (   ) Não.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75CF9AC4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -881,59 +845,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.3.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="docs-internal-guid-6abf636b-7fff-04c4-ec"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">As especificações contidas nos anexos respeitam o </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Catálogo de Materiais e Serviços do Governo do Estado, cuja consulta pode ser feita no </w:t>
+              <w:t xml:space="preserve">As especificações contidas nos anexos respeitam o Catálogo de Materiais e Serviços do Governo do Estado, cuja consulta pode ser feita no </w:t>
             </w:r>
             <w:hyperlink r:id="rId7">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>link</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72D98E9C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
@@ -959,113 +915,87 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.3.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Em caso de divergência entre as descrições e especificações constantes no pre</w:t>
-[...7 lines deleted...]
-              <w:t>sente Termo de Referência e no Catálogo, prevalecem as primeiras.</w:t>
+              <w:t>Em caso de divergência entre as descrições e especificações constantes no presente Termo de Referência e no Catálogo, prevalecem as primeiras.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17D63D5F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="10FD2CB2" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.4. Da natureza do objeto (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>art. 20 da Lei nº 14.133/2021 e art. 5º, parágrafo único, do Decreto Estadual nº 2.355/202</w:t>
-[...17 lines deleted...]
-              <w:t>):</w:t>
+              <w:t>art. 20 da Lei nº 14.133/2021 e art. 5º, parágrafo único, do Decreto Estadual nº 2.355/2022):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BA87191" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6819BDC3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1178,73 +1108,64 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7960C24B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">1.4.2. </w:t>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="docs-internal-guid-783195fb-7fff-6608-21"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Poppins" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Os serviços não se enquadram como sendo de luxo, nos termos do Decreto Estadual </w:t>
-[...9 lines deleted...]
-              <w:t>nº 2.355/2022.</w:t>
+              <w:t>Os serviços não se enquadram como sendo de luxo, nos termos do Decreto Estadual nº 2.355/2022.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="100A9FA0" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="029A71A7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1275,75 +1196,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="docs-internal-guid-76c93148-7fff-9625-e0"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Poppins" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Não se enquadram como bens de luxo, os quais, conforme definição do art. 2º, II, da Resolução TCU nº 341/2022, são </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Poppins" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">aqueles “de consumo ostentatório, opulento, de abordagem personalizada ou refinada, de elevado grau de </w:t>
-[...23 lines deleted...]
-              <w:t>écnicas e funcionais equivalentes de qualidade comum”.</w:t>
+              <w:t>aqueles “de consumo ostentatório, opulento, de abordagem personalizada ou refinada, de elevado grau de sofisticação, de distribuição seletiva, alto preço, escassez, raridade e exclusividade, com forte apelo estético, de tradição ou história, cuja qualidade supera a das demandas ordinárias das unidades do Tribunal, por haver substitutos com características técnicas e funcionais equivalentes de qualidade comum”.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A06D3CE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00495198" w14:paraId="143671F7" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -1510,62 +1407,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A0F2A17" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Incluir a </w:t>
-[...10 lines deleted...]
-              <w:t>justificativa do ETP.</w:t>
+              <w:t>Nota: Incluir a justificativa do ETP.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12CEA0DB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1BFDA5A3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1904,130 +1790,111 @@
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="315CCD2B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">4.1. As propostas apresentadas deverão atender aos </w:t>
-[...6 lines deleted...]
-              <w:t>seguintes requisitos:</w:t>
+              <w:t>4.1. As propostas apresentadas deverão atender aos seguintes requisitos:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5037AE95" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03315A4E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>4.1.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t>Especificações e quantidades do objeto (item 1.1.).</w:t>
+              <w:t xml:space="preserve"> Especificações e quantidades do objeto (item 1.1.).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17622374" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2AF6C6B3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>4.1.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t>Critérios de aceitação da proposta (item 6.).</w:t>
+              <w:t xml:space="preserve"> Critérios de aceitação da proposta (item 6.).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58319C4A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0245A5DE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">4.1.3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -2077,160 +1944,112 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74F0CC0B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>4.</w:t>
-[...19 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>4.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leis e </w:t>
-[...9 lines deleted...]
-              <w:t>regulamentações:</w:t>
+              <w:t>Leis e regulamentações:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54D0C74B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="687A677A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Informar </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> e/ou regulamentações específicas do objeto.</w:t>
+              <w:t>Nota: Informar legislações e/ou regulamentações específicas do objeto.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AE0AE5A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="588D9646" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
@@ -2281,91 +2100,51 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="64B1CF39" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> padrões mínimos de qualidade e desempenho específicos do objeto. Todos os itens devem constar no Termo de Referência.</w:t>
+              <w:t>Nota: Caso necessário, indicar padrões mínimos de qualidade e desempenho específicos do objeto. Todos os itens devem constar no Termo de Referência.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1467BCA3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00495198" w14:paraId="038BA5B5" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2439,137 +2218,102 @@
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">5.1. </w:t>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="docs-internal-guid-d411983c-7fff-b8e8-81"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Do tratamento diferenciado a Microempresas (ME) e Empresas de Pequeno Porte (EPP), conforme o </w:t>
-[...20 lines deleted...]
-              <w:t>14.133/2021:</w:t>
+              <w:t>Do tratamento diferenciado a Microempresas (ME) e Empresas de Pequeno Porte (EPP), conforme o disposto no art. 48 da Lei Complementar nº 123/2006 e art. 4º da Lei nº 14.133/2021:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DEE2160" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53832CD3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>5.1.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Não aplicável nas </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> diretas, conforme disposto no art. 49, IV, da Lei Complementar nº 123/2006 (alterado pela Lei Complementar nº 147/2014).</w:t>
+              <w:t>Não aplicável nas compras diretas, conforme disposto no art. 49, IV, da Lei Complementar nº 123/2006 (alterado pela Lei Complementar nº 147/2014).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A5B8965" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54B2D35D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
@@ -2618,160 +2362,118 @@
           </w:p>
           <w:p w14:paraId="6B63714C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="60FE5AA2" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Nota: Caso seja necessária a realização de vistoria, deve-se</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Nota: Caso seja necessária a realização de vistoria, deve-se informar expressamente essa exigência, bem como os dados de contato, o local, a data e o horário para sua realização. Também é preciso indicar o período em que a vistoria poderá ocorrer, compreendido entre a data de publicação do edital e o dia anterior à abertura da sessão.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18E7D398" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="FF0000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10AD206D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> informar expressamente essa exigência, bem como os dados de contato, o local, a data e o horário para sua realização. Também é preciso indicar o período em que a vistoria poderá ocorrer, compreendido entre a data de publicação do edital e o dia anterior à</w:t>
+              <w:t>5.2.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="FF0000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> abertura da sessão.</w:t>
-[...5 lines deleted...]
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:t>A realização de vistoria prévia será facultativa, não constituindo requisito obrigatório para participação no certame.</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...13 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>5.2.1</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">s técnicas não previstas. Caso a licitante opte por não realizar a vistoria, deverá apresentar a respectiva Declaração de Não Realização de Vistoria, conforme modelo constante do Anexo </w:t>
+              <w:t xml:space="preserve"> Todavia, as licitantes declaram-se cientes de que, após a apresentação das propostas, não serão admitidas alegações posteriores de impossibilidade de cumprimento das obrigações contratuais, seja por desconhecimento dos serviços ou por eventuais dificuldades técnicas não previstas. Caso a licitante opte por não realizar a vistoria, deverá apresentar a respectiva Declaração de Não Realização de Vistoria, conforme modelo constante do Anexo </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>X.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> O Atestado de Vistoria, para as empresas que optarem por sua realiza</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">ção, encontra-se no Anexo </w:t>
+              <w:t xml:space="preserve"> O Atestado de Vistoria, para as empresas que optarem por sua realização, encontra-se no Anexo </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CC19D88" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2890,75 +2592,51 @@
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">5.3.1. </w:t>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="docs-internal-guid-214fd639-7fff-397b-58"/>
             <w:bookmarkEnd w:id="6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">A vedação à participação de consórcios de empresas no presente procedimento </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> configuraria uma distorção, reduzindo a concorrência efetiva e prejudicando a vantajosidade da contratação para a Administração Pública.</w:t>
+              <w:t>A vedação à participação de consórcios de empresas no presente procedimento licitatório não compromete a competitividade. A formação de consórcios mostra-se recomendável apenas em contratações de alta complexidade ou de grande vulto, hipótese que não se aplica ao objeto em análise. Admitir consórcios em contratação de baixa complexidade e de menor expressão econômica poderia, ao contrário, comprometer o princípio da competitividade, na medida em que possibilitaria a união de potenciais concorrentes que, individualmente, possuem plena capacidade de participar do certame. Tal prática configuraria uma distorção, reduzindo a concorrência efetiva e prejudicando a vantajosidade da contratação para a Administração Pública.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="047F6352" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2611E2CF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -3012,59 +2690,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota: Como regra, não será admitida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Excepcionalmente</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">, a critério da </w:t>
-[...7 lines deleted...]
-              <w:t>unidade e em função das peculiaridades do objeto, poderá ser autorizada.</w:t>
+              <w:t>, a critério da unidade e em função das peculiaridades do objeto, poderá ser autorizada.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EF321B0" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
               </w:tabs>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7060113C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
@@ -3163,57 +2833,51 @@
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">5.5.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Justificativa do </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>agrupam</w:t>
-[...5 lines deleted...]
-              <w:t>ento de itens em lotes</w:t>
+              <w:t>agrupamento de itens em lotes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">                                  </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">  .</w:t>
             </w:r>
@@ -3350,232 +3014,184 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">6.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">A </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> deverá conter o descritivo completo do item cotado, apresentando:</w:t>
+              <w:t>A proposta deverá conter o descritivo completo do item cotado, apresentando:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43C5FAA2" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D2CED13" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>6.1.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Descrição do objeto, valor unitário e total, número do Cadastro de Pessoa Física – CPF ou do Cadastro Nacional de Pessoa Jurídica – CNPJ do proponente, endereço físico, endereço eletrônico e telefone de contato, data de emissão e validade, nome completo e</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> Descrição do objeto, valor unitário e total, número do Cadastro de Pessoa Física – CPF ou do Cadastro Nacional de Pessoa Jurídica – CNPJ do proponente, endereço físico, endereço eletrônico e telefone de contato, data de emissão e validade, nome completo e identificação do responsável.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F8FABAC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> identificação do responsável.</w:t>
-[...11 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="25B9C10C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">6.2. Da </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">amostra </w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> (</w:t>
+              <w:t>amostra  (</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">art. 41, II, da Lei nº 14.133/2021): </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Não será necessária.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="622FC1D9" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5D2C8F87" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nota: Se for necessária, informar a necessidade e acrescentar justificativa, local para entrega, prazo de entrega e formulário de avaliação de amos</w:t>
-[...8 lines deleted...]
-              <w:t>tra deverá ser anexado ao termo de referência.</w:t>
+              <w:t>Nota: Se for necessária, informar a necessidade e acrescentar justificativa, local para entrega, prazo de entrega e formulário de avaliação de amostra deverá ser anexado ao termo de referência.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="118B04E3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D473FF3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3616,61 +3232,51 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Nota:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quando for o caso, incluir o prazo de garantia dos itens do presente contrato, é de XX dias ininterruptos, a partir da data de finalização da execução dos </w:t>
-[...9 lines deleted...]
-              <w:t>serviços.</w:t>
+              <w:t>Quando for o caso, incluir o prazo de garantia dos itens do presente contrato, é de XX dias ininterruptos, a partir da data de finalização da execução dos serviços.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77200571" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="227DC4FA" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -3752,69 +3358,51 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota: Se for solicitado </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">garantia de proposta, essa não poderá ser </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> de garantia de proposta deve ser justificada.</w:t>
+              <w:t>garantia de proposta, essa não poderá ser superior a 1% (um por cento) do valor estimado para a contratação. A garantia de proposta será devolvida aos licitantes no prazo de 10 (dez) dias úteis, contado da assinatura do contrato ou da data em que for declarada fracassada a licitação. A solicitação de garantia de proposta deve ser justificada.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3090D307" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00495198" w14:paraId="03EC6C6B" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3928,132 +3516,87 @@
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="14797669" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">7.1. Habilitação </w:t>
-[...17 lines deleted...]
-                    <w:t>urídica:</w:t>
+                    <w:t>7.1. Habilitação jurídica:</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="12C05784" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="77EA0D5C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">7.1.1. </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Pessoa física: </w:t>
-[...26 lines deleted...]
-                    <w:t>força de lei, tenha validade para fins de identificação em todo o território nacional.</w:t>
+                    <w:t>Pessoa física: Cédula de identidade ou documento equivalente que, por força de lei, tenha validade para fins de identificação em todo o território nacional.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="690F7B47" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="11F9528D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
@@ -4081,343 +3624,279 @@
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="56777EBE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>7.1.3.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Microempreendedor individual –</w:t>
-[...8 lines deleted...]
-                    <w:t xml:space="preserve"> MEI: Certificado da Condição de Microempreendedor Individual – CCMEI, cuja aceitação ficará condicionada à verificação da autenticidade no sítio </w:t>
+                    <w:t xml:space="preserve"> Microempreendedor individual – MEI: Certificado da Condição de Microempreendedor Individual – CCMEI, cuja aceitação ficará condicionada à verificação da autenticidade no sítio </w:t>
                   </w:r>
                   <w:hyperlink r:id="rId8" w:tgtFrame="_top">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
-                      <w:t>https://www.gov.br/emp</w:t>
-[...8 lines deleted...]
-                      <w:t>resas-e-negocios/pt-br/empreendedor</w:t>
+                      <w:t>https://www.gov.br/empresas-e-negocios/pt-br/empreendedor</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="InternetLink"/>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="4146315D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="3CE09DAB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>7.1.4.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Sociedade empresária, sociedade limitada unipessoal – SLU ou sociedade identificada como empresa individual de responsabilidade limitada – EIRELI: Inscrição do ato constitutivo, estatuto ou contrato social no Re</w:t>
-[...8 lines deleted...]
-                    <w:t>gistro Público de Empresas Mercantis, a cargo da Junta Comercial da respectiva sede, acompanhada de documento comprobatório de seus administradores.</w:t>
+                    <w:t xml:space="preserve"> Sociedade empresária, sociedade limitada unipessoal – SLU ou sociedade identificada como empresa individual de responsabilidade limitada – EIRELI: Inscrição do ato constitutivo, estatuto ou contrato social no Registro Público de Empresas Mercantis, a cargo da Junta Comercial da respectiva sede, acompanhada de documento comprobatório de seus administradores.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="100D7DA5" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="7099D238" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>7.1.5.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Sociedade simples: Inscrição do ato constitutivo no Registro Civil de Pessoas Jurídicas do local de</w:t>
-[...8 lines deleted...]
-                    <w:t xml:space="preserve"> sua sede, acompanhada de documento comprobatório de seus administradores.</w:t>
+                    <w:t xml:space="preserve"> Sociedade simples: Inscrição do ato constitutivo no Registro Civil de Pessoas Jurídicas do local de sua sede, acompanhada de documento comprobatório de seus administradores.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="58229FC9" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="4358BC29" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">7.1.6. </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>Filial, sucursal ou agência de sociedade simples ou empresária: Inscrição do ato constitutivo da filial, sucursal ou agência da sociedade simples ou empresária, respectivame</w:t>
-[...8 lines deleted...]
-                    <w:t xml:space="preserve">nte, </w:t>
+                    <w:t xml:space="preserve">Filial, sucursal ou agência de sociedade simples ou empresária: Inscrição do ato constitutivo da filial, sucursal ou agência da sociedade simples ou empresária, respectivamente, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t>no Registro Civil das Pessoas Jurídicas ou no Registro Público de Empresas Mercantis onde opera, com averbação no Registro onde tem sede a matriz.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3E373814" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="676F202B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>7.1.7.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Sociedade empresária estrangeira: Portaria de autorização de funcionamento no Brasil, publicada </w:t>
-[...8 lines deleted...]
-                    <w:t>no Diário Oficial da União e arquivada na Junta Comercial da unidade federativa onde se localizar a filial, agência, sucursal ou estabelecimento, a qual será considerada como sua sede, conforme Instrução Normativa DREI/ME nº 77/2020.</w:t>
+                    <w:t xml:space="preserve"> Sociedade empresária estrangeira: Portaria de autorização de funcionamento no Brasil, publicada no Diário Oficial da União e arquivada na Junta Comercial da unidade federativa onde se localizar a filial, agência, sucursal ou estabelecimento, a qual será considerada como sua sede, conforme Instrução Normativa DREI/ME nº 77/2020.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="2D3207B6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="735E8EC8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>Nota: Os documentos a</w:t>
-[...9 lines deleted...]
-                    <w:t>presentados deverão estar acompanhados de todas as alterações ou da consolidação respectiva.</w:t>
+                    <w:t>Nota: Os documentos apresentados deverão estar acompanhados de todas as alterações ou da consolidação respectiva.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="0D987B4E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="0"/>
                       <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="2DBF2180" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="0"/>
                       <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
@@ -4454,114 +3933,87 @@
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="58D6F4C1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">7.2.1. </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Prova de inscrição no Cadastro Nacional de Pessoas Jurídicas ou no Cadastro de Pessoas Físicas, </w:t>
-[...8 lines deleted...]
-                    <w:t>conforme o caso.</w:t>
+                    <w:t>Prova de inscrição no Cadastro Nacional de Pessoas Jurídicas ou no Cadastro de Pessoas Físicas, conforme o caso.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="49788168" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="2F093ED6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>7.2.2.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Prova de regularidade fiscal perante a Fazenda Nacional, mediante apresentação de certidão expedida conjuntamente pela Secretaria da Receita Federal do Brasil (RFB) e pela Procuradoria-Geral da Fazenda Nacional (PGFN), referente a </w:t>
-[...17 lines deleted...]
-                    <w:t xml:space="preserve"> da Procuradora-Geral da Fazenda Nacional.</w:t>
+                    <w:t xml:space="preserve"> Prova de regularidade fiscal perante a Fazenda Nacional, mediante apresentação de certidão expedida conjuntamente pela Secretaria da Receita Federal do Brasil (RFB) e pela Procuradoria-Geral da Fazenda Nacional (PGFN), referente a todos os créditos tributários federais e à Dívida Ativa da União (DAU) por elas administrados, inclusive aqueles relativos à Seguridade Social, nos termos da Portaria Conjunta nº 1.751, de 02 de outubro de 2014, do Secretário da Receita Federal do Brasil e da Procuradora-Geral da Fazenda Nacional.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="10BC593C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="24B7FCD5" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
@@ -4589,227 +4041,180 @@
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="4C85099C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">7.2.4. </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Prova de inexistência de débitos inadimplidos perante a Justiça do Trabalho, mediante a apresentação de certidão </w:t>
-[...8 lines deleted...]
-                    <w:t>negativa ou positiva com efeito de negativa, nos termos do Título VII-A da Consolidação das Leis do Trabalho, aprovada pelo Decreto-Lei nº 5.452/1943.</w:t>
+                    <w:t>Prova de inexistência de débitos inadimplidos perante a Justiça do Trabalho, mediante a apresentação de certidão negativa ou positiva com efeito de negativa, nos termos do Título VII-A da Consolidação das Leis do Trabalho, aprovada pelo Decreto-Lei nº 5.452/1943.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="26CE916C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="5DAD975A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">7.2.5. </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>Prova de inscrição no cadastro de contribuintes [Estadual/Distrital] ou [Municipal/Distrital] rel</w:t>
-[...8 lines deleted...]
-                    <w:t>ativo ao domicílio ou sede do fornecedor, pertinente ao seu ramo de atividade e compatível com o objeto contratual.</w:t>
+                    <w:t>Prova de inscrição no cadastro de contribuintes [Estadual/Distrital] ou [Municipal/Distrital] relativo ao domicílio ou sede do fornecedor, pertinente ao seu ramo de atividade e compatível com o objeto contratual.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="67943D98" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="3D0BF19F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">7.2.6. </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>Prova de regularidade com a Fazenda [Estadual/Distrital] e [Municipal/Distrital] do domicílio ou sede do fornecedor, relativa à ativ</w:t>
-[...8 lines deleted...]
-                    <w:t>idade em cujo exercício contrata ou concorre.</w:t>
+                    <w:t>Prova de regularidade com a Fazenda [Estadual/Distrital] e [Municipal/Distrital] do domicílio ou sede do fornecedor, relativa à atividade em cujo exercício contrata ou concorre.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="0E412ED7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="75AEABEB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>Nota: Caso o fornecedor seja considerado isento dos tributos [Estadual/Distrital] ou [Municipal/Distrital] relacionados ao objeto contratual, deverá comprovar tal condição mediante a apresentação de declaração</w:t>
-[...9 lines deleted...]
-                    <w:t xml:space="preserve"> da Fazenda Pública respectiva do seu domicílio ou sede, ou outra equivalente, na forma da lei.</w:t>
+                    <w:t>Nota: Caso o fornecedor seja considerado isento dos tributos [Estadual/Distrital] ou [Municipal/Distrital] relacionados ao objeto contratual, deverá comprovar tal condição mediante a apresentação de declaração da Fazenda Pública respectiva do seu domicílio ou sede, ou outra equivalente, na forma da lei.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="490650F4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">O fornecedor enquadrado como MEI, que pretenda auferir os benefícios do tratamento diferenciado previstos na Lei Complementar nº 123/2006, estará dispensado da </w:t>
-[...9 lines deleted...]
-                    <w:t>prova de inscrição nos cadastros de contribuintes estadual e municipal.</w:t>
+                    <w:t>O fornecedor enquadrado como MEI, que pretenda auferir os benefícios do tratamento diferenciado previstos na Lei Complementar nº 123/2006, estará dispensado da prova de inscrição nos cadastros de contribuintes estadual e municipal.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="125C80C7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="480"/>
                       <w:tab w:val="left" w:pos="720"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="01C5077F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="480"/>
                       <w:tab w:val="left" w:pos="720"/>
                     </w:tabs>
@@ -4844,202 +4249,176 @@
                 <w:p w14:paraId="3E17090A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="720"/>
                       <w:tab w:val="left" w:pos="1200"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">7.3.1. </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>Certidão negativa de insolvência civil expedida pelo distribuidor do domicílio ou sede do licitant</w:t>
-[...8 lines deleted...]
-                    <w:t>e, caso se trate de pessoa física, desde que admitida a sua participação na licitação (art. 5º, inciso II, alínea “c”, da Instrução Normativa Seges/ME nº 116/2021), ou de sociedade simples.</w:t>
+                    <w:t>Certidão negativa de insolvência civil expedida pelo distribuidor do domicílio ou sede do licitante, caso se trate de pessoa física, desde que admitida a sua participação na licitação (art. 5º, inciso II, alínea “c”, da Instrução Normativa Seges/ME nº 116/2021), ou de sociedade simples.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="14C28C31" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="720"/>
                       <w:tab w:val="left" w:pos="1200"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="0688F930" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="720"/>
                       <w:tab w:val="left" w:pos="1200"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">7.3.2. </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>Certidão negativa de falência expedida pelo distribuidor d</w:t>
-[...8 lines deleted...]
-                    <w:t>a sede do fornecedor, conforme art. 69, caput e inciso II, da Lei nº 14.133/2021.</w:t>
+                    <w:t>Certidão negativa de falência expedida pelo distribuidor da sede do fornecedor, conforme art. 69, caput e inciso II, da Lei nº 14.133/2021.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="4FCC618E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="720"/>
                       <w:tab w:val="left" w:pos="1200"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="6EC76A7C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>7.4. Qualificação técnica (art. 18, IX, da Lei nº 14.133/2021):</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="734D1872" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="2552"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="6FAFC1ED" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>7.4.1.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Comprovação de aptidão para o fornecimento de serviços similares de complexidade tecnológica e operacional equivalente ou superior com o objeto desta contratação, por meio da apresentação de certidões ou atestados, por pessoas jurídicas de direito público</w:t>
-[...8 lines deleted...]
-                    <w:t xml:space="preserve"> ou privado, ou regularmente emitido(s) pelo conselho profissional competente: Não será necessário.</w:t>
+                    <w:t xml:space="preserve"> Comprovação de aptidão para o fornecimento de serviços similares de complexidade tecnológica e operacional equivalente ou superior com o objeto desta contratação, por meio da apresentação de certidões ou atestados, por pessoas jurídicas de direito público ou privado, ou regularmente emitido(s) pelo conselho profissional competente: Não será necessário.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="44AF8C52" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="1DA6FCEF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
@@ -5245,57 +4624,51 @@
                     <w:pStyle w:val="Corpodetexto"/>
                     <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                     </w:rPr>
                     <w:t>e) caracterização do bom desempenho do licitante; e</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="6CD6AD3B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="Corpodetexto"/>
                     <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">f) identificação da pessoa jurídica emitente, bem </w:t>
-[...5 lines deleted...]
-                    <w:t>como o nome e o cargo.</w:t>
+                    <w:t>f) identificação da pessoa jurídica emitente, bem como o nome e o cargo.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="02C093CB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="30F280D4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5320,60 +4693,51 @@
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="0F115382" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>7.4.4.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Para fins da comprovação de que trata o item 7.4.1, os atestados deverão dizer respeito a contratos executados com as seguintes característic</w:t>
-[...8 lines deleted...]
-                    <w:t>as mínimas:</w:t>
+                    <w:t xml:space="preserve"> Para fins da comprovação de que trata o item 7.4.1, os atestados deverão dizer respeito a contratos executados com as seguintes características mínimas:</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="26BD4C6A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="47293C19" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5519,166 +4883,88 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>% (</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>XX</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> por cento), de acordo com o</w:t>
-[...17 lines deleted...]
-                    <w:t>ou da filial do fornecedor.</w:t>
+                    <w:t xml:space="preserve"> por cento), de acordo com objeto da licitação. Ainda, será admitida, para fins de comprovação de quantitativo mínimo, a apresentação e o somatório de diferentes atestados executados de forma concomitante. Os atestados de capacidade técnica poderão ser apresentados em nome da matriz ou da filial do fornecedor.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="594E8BE6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="3559D9FC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>Nota: Conforme art. 67, § 1º, da Lei 14.133/2021, só é possível a exigência de comprovação de aptidão (atestado de capacidade técnica) quanto às parcelas de maior relevância, entendidas essas como as que possuem valor individua</w:t>
-[...59 lines deleted...]
-                    <w:t>o) da quantidade que se pretende efetivamente contratar.</w:t>
+                    <w:t>Nota: Conforme art. 67, § 1º, da Lei 14.133/2021, só é possível a exigência de comprovação de aptidão (atestado de capacidade técnica) quanto às parcelas de maior relevância, entendidas essas como as que possuem valor individual igual ou superior a 4% (quatro por cento) do valor total estimado da contratação. E para o § 2º do referido artigo, havendo a previsão de quantitativos mínimos como característica a compor os atestados, observar o limite máximo de 50% (cinquenta por cento) da quantidade que se pretende efetivamente contratar.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="530C73CF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="1FC3AF2F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
@@ -5732,71 +5018,51 @@
                       <w:u w:val="single"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="590BC363" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Nota: Se não for item necessário, </w:t>
-[...19 lines deleted...]
-                    <w:t xml:space="preserve"> que não se aplica.</w:t>
+                    <w:t>Nota: Se não for item necessário, informar que não se aplica.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="33538289" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="25C385E2" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="2552"/>
                     </w:tabs>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
@@ -5860,71 +5126,51 @@
                       <w:u w:val="single"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="1FEBF211" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Nota: Se não for item necessário, </w:t>
-[...19 lines deleted...]
-                    <w:t xml:space="preserve"> que não se aplica.</w:t>
+                    <w:t>Nota: Se não for item necessário, informar que não se aplica.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="39B24AD8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="07EE240D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5992,81 +5238,51 @@
                 </w:p>
                 <w:p w14:paraId="04E64DB1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="2552"/>
                     </w:tabs>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Nota: Se não for item necessário, </w:t>
-[...29 lines deleted...]
-                    <w:t xml:space="preserve"> que não se aplica.</w:t>
+                    <w:t>Nota: Se não for item necessário, informar que não se aplica.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="123F3182" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="2552"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="44BC4DFB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:jc w:val="both"/>
@@ -6241,75 +5457,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8.1.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A forma de seleção </w:t>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="docs-internal-guid-6ea921d0-7fff-0b76-90"/>
             <w:bookmarkEnd w:id="9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">dar-se-á </w:t>
-[...23 lines deleted...]
-              <w:t>ireta por</w:t>
+              <w:t>dar-se-á por meio de Contratação Direta por</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">                                    </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  .</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="22811A5B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
@@ -6324,173 +5516,92 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4DDCD8B8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: A contratação direta </w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve"> limites dispostos na Lei nº 14.133/2021.</w:t>
+              <w:t>Nota: A contratação direta compreende os casos de inexigibilidade e de dispensa de licitação, com destaque à compra direta em razão do valor nos limites dispostos na Lei nº 14.133/2021.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C72E582" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4EDB7DD3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">8.1.2. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>O critério de julgame</w:t>
-[...8 lines deleted...]
-              <w:t>nto das propostas será o de</w:t>
+              <w:t>O critério de julgamento das propostas será o de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                           </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -6634,61 +5745,51 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0C1B5EEB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Nota: Conforme a e</w:t>
-[...9 lines deleted...]
-              <w:t>scolha indicada no item 8.1.2, quanto à forma de separação dos itens — por item ou por lote (exemplo: menor preço por item). Todos os itens deverão constar no Termo de Referência.</w:t>
+              <w:t>Nota: Conforme a escolha indicada no item 8.1.2, quanto à forma de separação dos itens — por item ou por lote (exemplo: menor preço por item). Todos os itens deverão constar no Termo de Referência.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11151E43" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00495198" w14:paraId="7DF72C21" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
@@ -6703,61 +5804,51 @@
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9. DA EXECUÇÃO DO OBJETO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARTS. 6º, XXIII, “E”; 18, III, e 40, § 1º, II e </w:t>
-[...9 lines deleted...]
-              <w:t>III, DA LEI Nº 14.133/2021)</w:t>
+              <w:t>ARTS. 6º, XXIII, “E”; 18, III, e 40, § 1º, II e III, DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00495198" w14:paraId="5FE284DB" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E64F5E9" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -6833,112 +5924,82 @@
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="546D0E78" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">erviço não continuado é aquele </w:t>
+              <w:t xml:space="preserve">Nota: Serviço não continuado é aquele </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>prestado de forma pontual ou esporádica</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, v</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">inculado a uma necessidade específica e que não se prolonga no </w:t>
-[...9 lines deleted...]
-              <w:t>tempo.</w:t>
+              <w:t>inculado a uma necessidade específica e que não se prolonga no tempo.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76D0F0C0" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="48B0E9D0" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
@@ -7001,126 +6062,62 @@
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0ADAAB0A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Preencher conforme o </w:t>
-[...19 lines deleted...]
-              <w:t>. 6</w:t>
+              <w:t>Nota: Preencher conforme o art. 6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">º, XXVIII, XXIX, XXX, XXXI, XXXII, XXXIII e XXXIV, da Lei nº 14.133/2021 (exemplo: </w:t>
-[...43 lines deleted...]
-              <w:t>).</w:t>
+              <w:t>º, XXVIII, XXIX, XXX, XXXI, XXXII, XXXIII e XXXIV, da Lei nº 14.133/2021 (exemplo: empreitada por preço global, empreitada por preço unitário ou demais regimes).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01E0526A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="15C64D54" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -7175,60 +6172,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="11" w:name="docs-internal-guid-9b734f1e-7fff-9498-bb"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">9.1.4. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>O objeto deverá es</w:t>
-[...8 lines deleted...]
-              <w:t>tar de acordo com as especificações do edital e atender a legislação a ele(s) pertinente(s).</w:t>
+              <w:t>O objeto deverá estar de acordo com as especificações do edital e atender a legislação a ele(s) pertinente(s).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78F67167" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="216970DC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
@@ -7251,61 +6239,51 @@
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>9.1.5.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="12" w:name="docs-internal-guid-493fcf68-7fff-06ab-d6"/>
             <w:bookmarkEnd w:id="12"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t xml:space="preserve">As quantidades licitadas e informadas são estimativas, podendo a CONTRATANTE requisitar quantidades maiores ou menores conforme a efetiva </w:t>
-[...9 lines deleted...]
-              <w:t>necessidade, respeitando-se os limites estabelecidos pela legislação.</w:t>
+              <w:t>As quantidades licitadas e informadas são estimativas, podendo a CONTRATANTE requisitar quantidades maiores ou menores conforme a efetiva necessidade, respeitando-se os limites estabelecidos pela legislação.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="651B65E3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6720979E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
@@ -7411,81 +6389,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C0F1156" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Descrição detalhada dos métodos, </w:t>
-[...29 lines deleted...]
-              <w:t>, informar a numeração do anexo).</w:t>
+              <w:t>Nota: Descrição detalhada dos métodos, rotinas, etapas, tecnologias, procedimentos, frequência e periodicidade de execução do trabalho. Este item poderá constar em um Anexo (nesse caso, informar a numeração do anexo).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5918EAFB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2BFB77C0" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
@@ -7987,5522 +6935,5470 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="002D2B4B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:ind w:right="228"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="44F80E5E" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="44F80E5E" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="100FB0A3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="100FB0A3" w14:textId="3AA3017D" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>10. DA GESTÃO E FISCALIZAÇÃO DO CONTRATO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ART. 6º, XXIII, “F” DA LEI Nº 14.133/2021 E </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>INSTRUÇÃO NORMATIVA</w:t>
+              <w:t>INSTRUÇÃO NORMATIVA SEA Nº 7/2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nº </w:t>
-[...39 lines deleted...]
-              <w:t>/SEA)</w:t>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="0F490B99" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="0F490B99" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B4C0BFA" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
-[...11 lines deleted...]
-          <w:p w14:paraId="2F74823D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="7976712F" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>10.1. Compete ao gestor do contrato:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23B520EC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="4FE10B03" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">I - </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>iniciar</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="76BCD180" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, instruir, manifestar-se e submeter à autoridade competente para decisão os seguintes atos e procedimentos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07706482" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="44BE1E8D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) prorrogação e suspensão de prazo; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DCC90B6" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="4CA6D539" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) alterações qualitativas e quantitativas; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BD88CE1" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="374EC8EB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c) revisão, reequilíbrio e repactuação dos preços registrados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DA169D5" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="647EB7B6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d) processo administrativo sancionador; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2465DEE8" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="6C5AA0E0" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e) recomendação de abertura de processo licitatório, quando for o caso; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73252B8A" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="6BDA9075" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>f) quaisquer outros atos e procedimentos que impliquem a celebração de termo aditivo, apostilamento ou qualquer outro registro;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74045559" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>g) cancelamento de ARP e extinção do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="654B4039" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>h) apuração e restituição de danos, prejuízos e indenizações à Administração Pública;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12EBC584" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">II - </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>quanto</w:t>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar, orientar</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="3AE4C5AD" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e supervisionar a atuação dos fiscais do contrato ou da ARP, promovendo a integração das informações necessárias à adequada execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A0527A0" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="75804A59" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>III - acompanhar a execução orçamentária e financeira da contratação, adotando as providências necessárias para assegurar a disponibilidade de recursos durante toda a vigência contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32CE1AB0" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="55B123A1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> controle atualizado e acompanhar os saldos de empenhos e dos pagamentos efetuados, evitando a realização de serviço ou fornecimento sem prévio empenho; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27E2ABA1" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="07B0B587" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>realizar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o controle do valor e atualização das garantias e informar a unidade de contabilidade e finanças para os devidos registros; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DDF0339" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="2130ADF3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a manutenção, pelo contratado, das condições estabelecidas no edital e contrato e das exigências legais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F8B8357" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="638DF5B4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII - promover o encaminhamento da documentação necessária à liquidação e ao pagamento, após o atesto da execução pelo fiscal do contrato, quando exigido; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="163A6E16" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="5817DD98" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII - promover, quando couber, reunião inicial para apresentação do modelo de gestão, após a assinatura do contrato; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A9DEE6C" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="269CFCF1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IX - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>requerer</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> auxílio às áreas competentes em caso de dúvidas técnicas, administrativas ou jurídicas; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77D09A6B" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="6FA07287" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atualizadas as estimativas de consumo, tanto para apurar a suficiência do saldo até o término do contrato como para orientar as futuras contratações; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18C0FE5F" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="7956A218" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>XI - acompanhar a execução do Plano de Fiscalização, quando houver, bem como monitorar os riscos identificados na fase de planejamento da contratação, propondo medidas preventivas e corretivas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EEB53F6" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="0B957912" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XII - consolidar as informações produzidas pelos fiscais, promovendo o acompanhamento sistemático da execução contratual e registrando as ocorrências relevantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6500C8DA" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XIII - formalizar as comunicações oficiais com a contratada relativas à gestão administrativa do contrato, ressalvadas as atribuições específicas do fiscal;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A262DC8" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XIV - acompanhar o cumprimento das determinações decorrentes de notificações, glosas, sanções administrativas e demais medidas adotadas durante a execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55B742A6" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XV - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>elaborar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> relatório conclusivo da execução contratual ou da ARP, contendo avaliação do desempenho da contratada, das ocorrências registradas, das medidas adotadas e das recomendações para futuras contratações;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7284B0D8" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XVI - propor à autoridade competente medidas destinadas ao aperfeiçoamento da execução contratual, à mitigação de riscos e à prevenção da reincidência de falhas verificadas durante a execução;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="678146CD" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII - receber definitivamente aquisições, obras ou serviços sob sua responsabilidade; e </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65861BE2" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XVIII - qualquer outra que se faça necessária ao desempenho da atividade de gestão.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64E89F24" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Compete ao gestor setorial:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B2E1373" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> administrativamente a execução da ARP compartilhada e do contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41AD07C8" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a execução das contratações realizadas pelos órgãos e entidades participantes, consolidando as informações encaminhadas pelos respectivos gestores setoriais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="261057CD" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>III - monitorar os saldos, a vigência e a utilização da ata, adotando as providências necessárias para sua adequada gestão;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C052CA3" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">IV - </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>quanto</w:t>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>promover</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="00524EE1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a instrução dos processos relativos à alteração, revisão, reequilíbrio econômico-financeiro, prorrogação, cancelamento, extinção e demais atos de gestão da ata, submetendo-os à autoridade competente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D8E48E6" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="70A8CF13" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prestar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> orientação técnica aos gestores e fiscais setoriais quanto à execução das contratações decorrentes da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="668F77AB" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="171CF4BB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>analisar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as ocorrências comunicadas pelos órgãos e entidades participantes e deliberar quanto às providências administrativas cabíveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28EECC57" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...34 lines deleted...]
-          <w:p w14:paraId="4CE5704A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VII - acompanhar o cumprimento das decisões administrativas relacionadas à ARP compartilhada e ao contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C21EAB0" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...340 lines deleted...]
-          <w:p w14:paraId="61FD7A8C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VIII - exercer outras atribuições necessárias ao gerenciamento da ARP compartilhada e do contrato compartilhado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C354DE8" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...460 lines deleted...]
-            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53FAB3BE" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>10.2. Compete ao fiscal do contrato:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53CE609B" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="74299FD5" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>identificar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o objeto contratado; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F5CF952" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="7BE5AB6E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conhecer</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as condições estabelecidas no contrato, na ARP, no edital e nas especificações técnicas para o recebimento do objeto;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CD57E8E" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III - praticar os atos necessários à verificação do fiel cumprimento das obrigações, exigindo as providências necessárias para tal fim; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4564D72A" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a conformidade da execução do objeto com as especificações técnicas, quantitativos, níveis mínimos de desempenho, indicadores de qualidade e demais requisitos previstos no edital, contrato ou ARP;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="489F4E55" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>receber</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o objeto contratado, examinar e conferir notas fiscais, faturas ou documentos equivalentes e proceder ao atesto ou à certificação da despesa; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="228CF82F" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>recusar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> produto ou serviço em desacordo com as condições fixadas em edital;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1519ECBB" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VII - anotar em registro próprio todas as ocorrências relacionadas à execução do contrato, apontando o que for necessário para a regularização das faltas ou dos defeitos observados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E9B8A9E" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VIII - manter organizado e atualizado o histórico da fiscalização, incluindo relatórios, fotografias, registros eletrônicos, notificações, comunicações e demais documentos produzidos durante a execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50218A37" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">IX - </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>exigir</w:t>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informar</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...24 lines deleted...]
-          <w:p w14:paraId="34EEA14F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a seus superiores, em tempo hábil para a adoção das medidas convenientes, a situação que demandar decisão ou providência que ultrapasse sua competência; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31C05060" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> imediatamente ao gestor toda situação que possa ocasionar risco à continuidade da execução contratual, prejuízo ao interesse público ou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dano</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ao erário;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39D83809" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XI - fazer diligências à empresa contratada, se for o caso, adotando controles adequados e suficientes para registro destas ocorrências;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36EA7DD9" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XII - exigir, por escrito, o refazimento ou correção, comunicando ao gestor do contrato nos casos de não atendimento ou quando as soluções ultrapassarem as suas competências;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CEAB9BC" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIII - notificar, por escrito, a contratada quanto ao não cumprimento das obrigações, fixando prazo para cumprimento ou apresentação de justificativa; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33E43B36" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XIV - encaminhar ao gestor do contrato a solicitação de instauração de processo administrativo sancionador, contendo os registros das ocorrências, notificações, defesas e justificativas da contratada, bem como a documentação necessária;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55C05F42" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XV - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aceitar ou rejeitar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, motivadamente, a indicação do preposto feita pela empresa contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50133C3F" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVI - manter contato com o preposto; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CFB0B7D" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII - desempenhar suas atividades com autonomia e independência fiscalizatória, buscando as condições necessárias para o desempenho da função, comunicando ao gestor do contrato suas necessidades; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15F482A5" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII - acompanhar sistematicamente a execução do contrato, mantendo registros das ocorrências e dos documentos relativos à fiscalização; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6044AB50" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIX - manter os registros de confirmação de recebimento dos comunicados à contratada; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="456CFED1" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XX - Elaborar relatórios periódicos de fiscalização, contendo a avaliação da execução contratual, as ocorrências verificadas, as providências adotadas e as recomendações encaminhadas ao gestor do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01788134" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXI - assegurar o cumprimento do cronograma físico-financeiro;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0701633D" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXII - encaminhar ao gestor do contrato, quando identificada a necessidade de modificação contratual, a respectiva proposta, acompanhada das devidas justificativas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B48C93E" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXIII - conhecer os prazos de execução contratual e fornecer subsídios para as prorrogações, quando necessárias, ou manifestar-se contrariamente à prorrogação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="125D29B4" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXIV - assegurar a presença dos documentos exigidos em contrato para fins de pagamento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B1595D7" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXV - verificar, quando cabível, a manutenção das condições de habilitação, regularidade fiscal, trabalhista e previdenciária exigidas contratualmente, comunicando ao gestor eventual irregularidade;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26221C78" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXVI - apontar, por meio de instrumentos de medição, a necessidade de glosas em notas fiscais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05AAE663" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXVII - verificar o cumprimento das garantias técnicas, prazos de garantia, assistência técnica e demais obrigações pós-entrega previstas contratualmente, quando aplicáveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08551FB0" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXVIII - fiscalizar o cumprimento das normas de segurança do trabalho, proteção ambiental, acessibilidade e demais exigências legais incidentes sobre a execução contratual, quando compatíveis com o objeto contratado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44AD4D7F" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIX - solicitar auxílio às áreas técnicas, administrativas, jurídicas ou de controle, quando necessário; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4782E192" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXX - acompanhar o cumprimento das determinações expedidas pelo gestor do contrato e informar sobre sua efetiva implementação; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03146F1E" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXXI - conhecer os limites de sua atuação na atividade de fiscalização, bem como zelar pela estrita observância das cláusulas contratuais específicas e das normas internas aplicáveis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41F7738B" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D186454" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.3. Da Gestão das Atas de Registro de Preços Compartilhadas e dos Contratos Compartilhados</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BCDCA46" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60D5BE83" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.3.1. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Compete ao gestor da unidade gerenciadora</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02FA94B1" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I - Coordenar administrativamente a execução da ARP compartilhada e do contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6226E965" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">X - </w:t>
-[...28 lines deleted...]
-          <w:p w14:paraId="41AF2166" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t>II - Acompanhar a execução das contratações realizadas pelos órgãos e entidades participantes, consolidando as informações encaminhadas pelos respectivos gestores setoriais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09D4B026" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="76A12DC1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>III - monitorar os saldos, a vigência e a utilização da ata, adotando as providências necessárias para sua adequada gestão;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F764DDD" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="20652DF1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IV - Promover a instrução dos processos relativos à alteração, revisão, reequilíbrio econômico-financeiro, prorrogação, cancelamento, extinção e demais atos de gestão da ata, submetendo-os à autoridade competente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3895E9A2" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="64A02E85" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V - Prestar orientação técnica aos gestores e fiscais setoriais quanto à execução das contratações decorrentes da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A30B73A" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="70259874" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VI - Analisar as ocorrências comunicadas pelos órgãos e entidades participantes e deliberar quanto às providências administrativas cabíveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69F221EE" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...34 lines deleted...]
-          <w:p w14:paraId="6D5688CF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VII - acompanhar o cumprimento das decisões administrativas relacionadas à ARP compartilhada e ao contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="090C9CF4" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="2BCB51FB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VIII - exercer outras atribuições necessárias ao gerenciamento da ARP compartilhada e do contrato compartilhado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43EDE8EC" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="3214C980" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          </w:p>
+          <w:p w14:paraId="190D8CFD" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="007E6634" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="6282F9A2" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.3.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>. Compete ao fiscal da unidade gerenciadora da ARP compartilhada e do contrato compartilhado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37E684ED" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="55AF964A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I - Acompanhar a execução das contratações decorrentes da ARP compartilhada e do contrato compartilhado, observando as informações prestadas pelos fiscais setoriais dos órgãos e entidades participantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="218648B9" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...34 lines deleted...]
-          <w:p w14:paraId="4C2577F0" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>II - Prestar suporte técnico e orientações aos fiscais setoriais quanto à correta fiscalização da execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37A0A5C4" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="547710F9" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>III - consolidar e manter atualizados os registros de ocorrências, notificações, comunicações e demais informações relacionadas à execução da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="290431C3" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IV - Acompanhar o cumprimento das providências determinadas em decorrência das irregularidades identificadas pelos órgãos e entidades participantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20F5CC59" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V - Comunicar ao gestor as irregularidades que possam comprometer a execução da ata ou demandem providências administrativas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10AD4941" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VI - Subsidiar a instrução dos processos de alteração, revisão, cancelamento e demais atos relacionados à gestão da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62DFEAB3" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VII - manter intercâmbio permanente com os fiscais setoriais, promovendo a uniformização dos procedimentos de fiscalização;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="433BB5AF" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VIII - exercer outras atribuições relacionadas ao acompanhamento da execução da ARP compartilhada e do contrato compartilhado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64B5E08D" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3074633B" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="007E6634" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.3.3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Verificada irregularidade na execução das contratações decorrentes de ARP compartilhada e de contrato compartilhado, nos termos do Decreto estadual nº 1.560, de 11 de junho de 2026, deverão ser observadas as seguintes instruções:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C0F9862" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I - O fiscal setorial da unidade participante:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D55F284" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a) notificará a contratada para regularização e apresentação de justificativa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6545A929" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b) comunicará à unidade gerenciadora, no ato da notificação; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C7789CC" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c) solicitará a apuração de infração administrativa ao gestor setorial, por meio de relatório técnico, quando cabível;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50EE3345" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>II - O gestor setorial da unidade participante:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D31C7F0" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a) analisará os fatos relatados pelo fiscal; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59D03547" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b) solicitará a instauração de processo administrativo sancionador à unidade gerenciadora;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2398BEA2" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>III - O fiscal da unidade gerenciadora:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35D61E86" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a) analisará as informações e os documentos encaminhados pela unidade participante;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="725DD411" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b) verificará, junto aos demais órgãos e entidades participantes, a existência de ocorrências relacionadas à mesma ARP ou contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="149D84C4" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c) reunirá os processos administrativos relacionados aos fatos para subsidiar a análise conjunta; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79FB1EF4" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>d) elaborará manifestação técnica e a encaminhará ao gestor da unidade gerenciadora, sugerindo, quando cabível, a instauração de processo administrativo sancionador;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31DF68FB" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IV - O gestor da unidade gerenciadora:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62CB4637" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a) realizará o juízo de admissibilidade;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B518E70" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b) decidirá pela instauração do processo administrativo sancionador, quando cabível;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72D22C16" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c) avaliará demais providências administrativas que deverão ser adotadas em processos autônomos; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03F23A30" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>d) avaliará medidas que devam ser adotadas pela Administração, objetivando evitar a repetição de fatos ou de irregularidades semelhantes às apuradas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EAEF004" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-              <w:suppressAutoHyphens/>
-[...17 lines deleted...]
-          <w:p w14:paraId="158E7628" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="183ACC95" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="1100"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="15579D33" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22C71ED0" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...256 lines deleted...]
-          <w:p w14:paraId="6DAFD39F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.3.4. Além do disposto acima, a fiscalização contratual obedecerá às seguintes rotinas:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BF5CB42" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="0D567E0A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F837792" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...47 lines deleted...]
-          <w:p w14:paraId="4A2E021A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota: Este item deve ser incluído quando houver necessidade. Caso não seja aplicável, deve-se registrar a informação “não se aplica”.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="618EF8A6" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44E5E5A0" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="750"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10.4. Da extinção contratual:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42A7057D" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="776"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="FF0000"/>
-[...8 lines deleted...]
-              <w:pStyle w:val="PargrafodaLista"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="13" w:name="docs-internal-guid-237276fb-7fff-6c8d-10"/>
+            <w:bookmarkEnd w:id="13"/>
+          </w:p>
+          <w:p w14:paraId="1C8A6880" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>10.4.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A rescisão do contrato poderá ser efetuada nos termos dos arts. 137 e 138 da Lei nº 14.133/2021, bem como acarretar as consequências previstas no art. 139 da referida legislação.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04D7B30C" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61FC7DD8" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>10.4.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> O contrato poderá ser rescindido a critério da CONTRATANTE, sem que à CONTRATADA caiba qualquer indenização ou reclamação nos seguintes casos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E74A0EF" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>a) inobservância das especificações acordadas e/ou rejeição dos serviços prestados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B4EC604" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>b) inadimplência de qualquer cláusula contratual e/ou da proposta ofertada; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="280F7573" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>c) falência, liquidação judicial ou extrajudicial, concordata preventiva da fornecedora, requeridas, homologadas ou decretadas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74198920" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12AE945A" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="240"/>
-[...41 lines deleted...]
-                <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="750"/>
               </w:tabs>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...315 lines deleted...]
-          <w:p w14:paraId="04E639EE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>10.4.3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A CONTRATADA reconhece e aceita os direitos da Administração em caso de rescisão contratual, nos termos do art. 137 da Lei nº 14.133/2021 e demais normativos estaduais aplicáveis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04E639EE" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="634B1206" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="634B1206" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="2A6099"/>
           </w:tcPr>
-          <w:p w14:paraId="004E9F8A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="004E9F8A" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>11. DAS OBRIGAÇÕES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="236604AC" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="236604AC" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51FF666B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="51FF666B" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4E08F0DC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="4E08F0DC" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11.1. Obrigações gerais:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="480D0788" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="480D0788" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="36E6BD8E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="36E6BD8E" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">11.1.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">O contrato deverá ser executado fielmente pelas partes, de acordo com as cláusulas avençadas e as normas da Lei nº 14.133/2021, </w:t>
-[...18 lines deleted...]
-          <w:p w14:paraId="4D02BF8F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:t>O contrato deverá ser executado fielmente pelas partes, de acordo com as cláusulas avençadas e as normas da Lei nº 14.133/2021, e cada parte responderá pelas consequências de sua inexecução total ou parcial (art. 115 da Lei nº 14.133/2021).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D02BF8F" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7D7BBC05" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="7D7BBC05" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">11.1.2. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A inadimplência do contratado em relação aos encargos trabalhistas, fiscais e comerciais não transferirá à Administração a responsabilidade pelo seu pagamento e não poderá onerar o objeto do contrato (art. 121, § 1º, da Lei nº 14.133/2021).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EE8FB50" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="0EE8FB50" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1AFDEA55" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="1AFDEA55" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">11.2. </w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="1A13702F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t>11.2. Obrigações específicas da CONTRATADA:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A13702F" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="docs-internal-guid-7bd09189-7fff-7e51-74"/>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkStart w:id="14" w:name="docs-internal-guid-7bd09189-7fff-7e51-74"/>
+            <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>a) atender a todas as solicitações de contratação efetuadas durante a vigência do contrato, limitada ao quantitativo de cada item;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76C3827A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="76C3827A" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>b) ao fornecimento do objeto, de acordo com as especificações constantes no edital de l</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="4571867E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t>b) ao fornecimento do objeto, de acordo com as especificações constantes no edital de licitação, em consonância com a proposta apresentada e com a qualidade e especificações determinadas pela legislação em vigor;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4571867E" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>c) responsabilizar-se pela boa execução e eficiência no fornecimento do produto objeto do edital;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F417980" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="2F417980" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>d) reparar, corrigir, remover às</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="7DDEE249" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t xml:space="preserve">d) reparar, corrigir, remover às suas expensas, no todo ou em parte o(s) objeto(s) em que se </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>verifiquem danos em decorrência do transporte, bem como, providenciar a imediata substituição dos mesmos;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DDEE249" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>e) providenciar a imediata correção das deficiências apontadas pelo CONTRATANTE quando da</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="6A9C12F6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t>e) providenciar a imediata correção das deficiências apontadas pelo CONTRATANTE quando da entrega do produto;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A9C12F6" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>f) apresentar, sempre que solicitado documentos que comprovem a procedência do produto fornecido, assim como amostra para análise pela Administração, sem qualquer ônus adicional;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00905EBB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="00905EBB" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>g) manter, durante a vigência do contrato, todas as cond</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="3D8EECF9" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t>g) manter, durante a vigência do contrato, todas as condições de habilitação e qualificação exigidas na licitação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D8EECF9" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>h) estender aos contratos objeto, os benefícios e promoções oferecidas aos demais clientes da CONTRATADA;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:br/>
-              <w:t>i) responsabilizar-se por quaisquer danos ou prejuízos físicos ou materiais causados à  Adm</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="2F25D969" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t>i) responsabilizar-se por quaisquer danos ou prejuízos físicos ou materiais causados à  Administração ou a terceiros, pelos seus prepostos, advindos de imperícia, negligência, imprudência ou desrespeito às normas de segurança, quando da execução do fornecimento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F25D969" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">j) responsabilizar-se por todas e quaisquer despesas, inclusive despesa de natureza </w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="5A1264FD" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t>j) responsabilizar-se por todas e quaisquer despesas, inclusive despesa de natureza previdenciária, fiscal, trabalhista ou civil, bem como emolumentos, ônus ou encargos de qualquer espécie e origem, pertinentes à execução do objeto contratado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A1264FD" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>k) mesmo não sendo a fabricante responderá inteira e solidariamente pela qualidade e autenticida</w:t>
-[...18 lines deleted...]
-          <w:p w14:paraId="0EB92191" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t>k) mesmo não sendo a fabricante responderá inteira e solidariamente pela qualidade e autenticidade destes, obrigando-se a substituir, às suas expensas, no todo ou em parte, o objeto desta licitação, em que se verificarem vícios, defeitos, incorreções, resultantes da fabricação ou transporte, constatado visualmente ou em laboratório, correndo estes custos por sua conta;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EB92191" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>l) manter endereço eletrônico de e-mail válido para fins de comunicação com a CONTRATANTE por todo o período de contratação, com a comunicação imediata à CONTRATANTE em caso de alteração;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F49817A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="6F49817A" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">m) realizar cadastro no </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText xml:space="preserve"> HYPERLINK "https://po</w:instrText>
-[...2 lines deleted...]
-              <w:instrText xml:space="preserve">rtal.sgpe.sea.sc.gov.br/portal-externo/inicio" \h </w:instrText>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://portal.sgpe.sea.sc.gov.br/portal-externo/inicio" \h </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Portal Externo do SGP-e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">para que possa </w:t>
+              <w:t xml:space="preserve"> para que possa </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://sgpe.sea.sc.gov.br/capdoc/pergunta_frequente/nova-como-realizar-a-assinatura-digital-via-portal-externo/" \h </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>assinar eletronicamente com certificação digital</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="71F9224C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t xml:space="preserve"> todos os documentos firmados com a CONTRATANTE; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71F9224C" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">n) não subcontratar, ceder </w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="7DA5BCE9" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:t>n) não subcontratar, ceder ou transferir, total ou parcialmente, o objeto do contrato.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DA5BCE9" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="222"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A4D27DC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="5A4D27DC" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="222"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Nota: No tópico “n”, caso o item 5.4 indique a existência de subcontratação, este tópico deverá ser removido.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CFF0E71" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="5CFF0E71" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="222"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Arial" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3FD9F7FE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="3FD9F7FE" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>11.</w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="280B972D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t>11.3. Obrigações específicas da CONTRATANTE:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="280B972D" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:bookmarkStart w:id="14" w:name="docs-internal-guid-4f07382d-7fff-e34a-4f"/>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkStart w:id="15" w:name="docs-internal-guid-4f07382d-7fff-e34a-4f"/>
+            <w:bookmarkEnd w:id="15"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">a) comunicar à </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONTRATADA </w:t>
-[...8 lines deleted...]
-              <w:t>quaisquer ocorrências</w:t>
+              <w:t>CONTRATADA quaisquer ocorrências</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> relacionadas aos objetos entregues;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FB37343" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="5FB37343" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>b) efetuar o pagamento da CONTRATADA de acordo com a forma de pagamento estipulada na licitação e no contrato;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0259A9FC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="0259A9FC" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>c) promover o acompanhamento e a fiscalização do fornecimento e/ou prestação dos serviç</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="44DAD774" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t>c) promover o acompanhamento e a fiscalização do fornecimento e/ou prestação dos serviços, sob os aspectos qualitativo e quantitativo, anotando em registro próprio as falhas e solicitando as medidas corretivas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44DAD774" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>d) rejeitar, no todo ou em parte, o objeto entregue pela CONTRATADA fora das especificações do contrato;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A884BBF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="1A884BBF" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>e) observar para que durant</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="79CE9741" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t>e) observar para que durante a vigência do contrato sejam cumpridas as obrigações assumidas pela CONTRATADA, bem como sejam mantidas todas as condições de habilitação e qualificação exigidas na licitação; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79CE9741" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="222"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>f) aplicar as sanções administrativas, quando se fizerem necessárias; e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>g) p</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="058D93A6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:t>g) prestar informações e esclarecimentos que venham a ser solicitados.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="058D93A6" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="4A92B579" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="4A92B579" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="1BCE0B42" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="1BCE0B42" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>12. DAS INFRAÇÕES E SANÇÕES ADMINISTRATIVAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="03A459E9" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="03A459E9" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7948BC45" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="7948BC45" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:left="620"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="766B90AF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="766B90AF" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="618"/>
               </w:tabs>
               <w:ind w:left="624" w:right="113" w:hanging="624"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>puração e aplicação de penalidades aos licitantes:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="179A7FE4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="179A7FE4" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-140"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1D28FA1D" w14:textId="6F913A26" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="1D28FA1D" w14:textId="5DEF2431" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:left="624" w:right="113" w:hanging="624"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">12.2.1. </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">administrativas serão realizadas de acordo com o art. 155 e seguintes da Lei nº 14.133/2021 e com o Decreto Estadual nº </w:t>
+              <w:t xml:space="preserve">12.1.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A apuração de infrações e a aplicação de sanções administrativas serão realizadas de acordo com o art. 155 e seguintes da Lei nº 14.133/2021 e com o Decreto Estadual nº </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD36F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1560/2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, sem prejuízo da aplicação de eventuais normas pertinentes ao caso concreto.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="480FEB6C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="480FEB6C" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:left="620"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="25C7739D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="25C7739D" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="docs-internal-guid-1625bc49-7fff-498c-6a"/>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkStart w:id="16" w:name="docs-internal-guid-1625bc49-7fff-498c-6a"/>
+            <w:bookmarkEnd w:id="16"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>12.2. Recurso e pedido de reconsideração:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FAB1EA8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="6FAB1EA8" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="620" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="12C3FDF5" w14:textId="6431E46B" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="12C3FDF5" w14:textId="6431E46B" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>12.2.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> A apresentação de recurso ou pedido de reconsideração dar-se-á na forma e prazos previstos no Decreto Estadual nº </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD36F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1560/2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>, sem prejuízo da aplicação de eventuais normas pertinentes ao caso concreto.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03F25B47" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="03F25B47" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="620" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="24828A18" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="24828A18" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="5319EC14" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="5319EC14" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>13. DO CONTRATO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="31F25C57" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="31F25C57" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EF8717E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="3EF8717E" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5C26C025" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="5C26C025" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">13.1. Instrumento </w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="55A62F52" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:t>13.1. Instrumento Contratual:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55A62F52" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="63723B7F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="63723B7F" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">13.1.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contrato e Autorização de Fornecimento ou Ordem de Fornecimento.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="306167C1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="306167C1" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="23D6312E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="23D6312E" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="western"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Nos casos em que o serviço tiver prazo de execução superior a 30 (trinta) dias, o instrumento formal será o contrato acompanhado da autorização de </w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="6B2971EC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:t>Nota: Nos casos em que o serviço tiver prazo de execução superior a 30 (trinta) dias, o instrumento formal será o contrato acompanhado da autorização de fornecimento. Para serviços com prazo de execução igual ou inferior a 30 (trinta) dias, o instrumento aplicável será a ordem de fornecimento.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B2971EC" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="western"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="30045E20" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="30045E20" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13.1.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> O serviço é enquadrado como não continuado.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="329BC0FA" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="329BC0FA" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1C46F803" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="1C46F803" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>13.1.3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vigência: ____________________.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69A53F9D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="69A53F9D" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0386508B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="0386508B" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">13.2. </w:t>
-[...12 lines deleted...]
-          <w:p w14:paraId="52CC8431" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:t>13.2. Gestor:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52CC8431" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9360" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2444"/>
               <w:gridCol w:w="1921"/>
               <w:gridCol w:w="1816"/>
               <w:gridCol w:w="3179"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00495198" w14:paraId="1F28833A" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="1F28833A" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="493"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0AF81F46" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="0AF81F46" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>NOME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6BD4813E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="6BD4813E" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="526F05EF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="526F05EF" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>SETOR</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="08437692" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="08437692" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>TELEFONE / E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00495198" w14:paraId="54B3317E" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="54B3317E" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="703F06C8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="703F06C8" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3CF42822" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="3CF42822" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7DB47564" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="7DB47564" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0F0883C1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="0F0883C1" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00495198" w14:paraId="081B070E" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="081B070E" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="797E9951" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="797E9951" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="08CCC3DF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="08CCC3DF" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3282F6D6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="3282F6D6" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="65444BC1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="65444BC1" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00495198" w14:paraId="730A0C59" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="730A0C59" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="379"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0FEA52B2" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="0FEA52B2" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2B732964" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="2B732964" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7C07BA0A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="7C07BA0A" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4F79143B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="4F79143B" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="6388A844" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="6388A844" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0CAC3550" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="0CAC3550" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13.3. Fiscal:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4585F429" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="4585F429" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9360" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2444"/>
               <w:gridCol w:w="1921"/>
               <w:gridCol w:w="1816"/>
               <w:gridCol w:w="3179"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00495198" w14:paraId="33850F7D" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="33850F7D" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="493"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3EF4A847" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="3EF4A847" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>NOME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4AE88E66" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="4AE88E66" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="56ABBA64" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="56ABBA64" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>SETOR</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="151A7848" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="151A7848" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>TELEFONE / E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00495198" w14:paraId="70CE85A7" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="70CE85A7" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="12B00422" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="12B00422" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="059B380A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="059B380A" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2EC18724" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="2EC18724" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="516A29B2" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="516A29B2" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00495198" w14:paraId="6CCBBE0E" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="6CCBBE0E" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3DEA3867" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="3DEA3867" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5D828E13" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="5D828E13" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="749153C1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="749153C1" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0646FFB0" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="0646FFB0" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00495198" w14:paraId="6EB45598" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="6EB45598" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5F4704FD" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="5F4704FD" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="429738F3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="429738F3" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3E70905A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="3E70905A" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7F5EB0DF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="7F5EB0DF" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="1744885B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="1744885B" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4472C4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B2FC055" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="3B2FC055" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="11098125" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="11098125" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="39CD38D1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="39CD38D1" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>14. DOS CRITÉRIOS DE MEDIÇÃO E PAGAMENTO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ARTS. 6º, XXIII, “G” e 40, § 1º, II, </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DA  LEI</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-              <w:t>Nº 14.133/2021)</w:t>
+              <w:t xml:space="preserve"> Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="4CDA01E3" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="4CDA01E3" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34AC2C67" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="34AC2C67" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4C303B97" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="4C303B97" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14.1. Critérios de medição:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="716AF754" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="716AF754" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2F9F4BCD" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="2F9F4BCD" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Nota:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
@@ -13535,82 +12431,74 @@
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Um exemplo de critério de medição é a utilização de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>lista de checagem</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D2BBBBC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="0D2BBBBC" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>A medição</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> é aplicada principalmente em </w:t>
+              <w:t xml:space="preserve">A medição é aplicada principalmente em </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>obras de grande complexidade ou vulto, ou seja:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61CDE0FA" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="61CDE0FA" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
                 <w:tab w:val="left" w:pos="707"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve">Para obras comuns com </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
@@ -13637,180 +12525,171 @@
               <w:t>não há medição</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> apenas o recebimento do objeto; nesse caso, informar </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t xml:space="preserve">“não se </w:t>
-[...9 lines deleted...]
-              <w:t>aplica”</w:t>
+              <w:t>“não se aplica”</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="323CD42D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="323CD42D" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
                 <w:tab w:val="left" w:pos="707"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Para </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>serviços não contínuos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> (como manutenção pontual de equipamento), também informar </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>“não se aplica”</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62A497C4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="62A497C4" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F5F16BD" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="5F5F16BD" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14.2. Prazos e recebimento:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DF83703" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="5DF83703" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="16634C94" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="16634C94" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14.2.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Prazo de início da execução:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -13850,63 +12729,63 @@
               <w:t xml:space="preserve">) dias, a partir </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">               </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  .</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="7A7D7F1D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="7A7D7F1D" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B8261F6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="3B8261F6" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">14.2.2. </w:t>
             </w:r>
             <w:r>
@@ -13949,695 +12828,508 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>) dias</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, pelo responsável pelo seu acompanhamento e fiscalização, com verificação posterior da conformidade do material com as exigências contratuais.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13F4FFE6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="13F4FFE6" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3909D2C0" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="3909D2C0" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota: Trata-se do prazo para verificação do cumprimento de todas as exigências contratuais aplicáveis. O recebimento provisório consiste apenas na transferência da posse do bem ou do resultado. Dependendo da complexidade do objeto, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>pode não haver necessida</w:t>
+              <w:t>pode não haver necessidade de recebimento provisório</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; nesse caso, não há prazo específico e deve-se informar que o recebimento será realizado </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>de de recebimento provisório</w:t>
+              <w:t>no ato da entrega do serviço</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">; nesse caso, não há prazo específico e deve-se informar que o recebimento será realizado </w:t>
-[...6 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>no ato da entrega do serviço</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>cabendo à Administração proceder diretamente ao recebimento definitivo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48E6F26E" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...4 lines deleted...]
-                <w:bCs/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EEF4844" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O prazo da disposição acima será contado da comunicação do contratado acerca da conclusão do serviço.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CB43E88" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49CFBB7A" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.4. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CONTRATADA fica obrigada a reparar, corrigir, remover, reconstruir ou substituir, às suas expensas, no todo ou em parte, o objeto em que se verificarem vícios, defeitos ou incorreções resultantes da execução ou materiais empregados, cabendo à fiscalização não atestar a última e/ou única medição de serviços até que sejam sanadas todas as eventuais pendências que possam vir a ser apontadas no recebimento provisório.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41580984" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6971F0C1" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.5. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os serviços poderão ser rejeitados, no todo ou em parte, quando em desacordo com as especificações constantes neste Termo de Referência e na proposta, sem prejuízo da aplicação das penalidades.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="532E1A37" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AB0A4B8" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.6. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Os serviços serão recebidos, definitivamente, no prazo de 30 (trinta) dias, por servidor ou comissão designada pela autoridade competente, mediante termo detalhado que comprove o atendimento das exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55AC0088" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="429D4B81" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="48E6F26E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Nota: Quando houver recebimento provisório, informar que os serviços serão recebidos, definitivamente, no prazo de 30 (trinta) dias, contados a partir do recebimento provisório, por servidor ou comissão designada pela autoridade competente, mediante termo detalhado que comprove o atendimento das exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2766757F" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...217 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Os serviços serão recebidos, definitivamente, no prazo de 30 (</w:t>
-[...108 lines deleted...]
-          <w:p w14:paraId="20B6569D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20B6569D" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14.2.7.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Método de recebimento:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E2597D6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="0E2597D6" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="533E9534" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="533E9534" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nota:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Os métodos de recebimento sã</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">o utilizados para avaliar se o objeto contratado atende às disposições contratuais. No recebimento provisório de serviços, esses métodos verificam o cumprimento das exigências de caráter técnico. No recebimento definitivo, eles avaliam a conformidade com </w:t>
+              <w:t xml:space="preserve">Os métodos de recebimento são utilizados para avaliar se o objeto contratado atende às disposições contratuais. No recebimento provisório de serviços, esses métodos verificam o cumprimento das exigências de caráter técnico. No recebimento definitivo, eles avaliam a conformidade com </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>t</w:t>
+              <w:t>todas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as exigências contratuais aplicáveis. Exemplos de métodos incluem a utilização de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>odas</w:t>
+              <w:t>listas de checagem</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> as exigências contratuais aplicáveis. Exemplos de métodos incluem a utilização de </w:t>
+              <w:t xml:space="preserve"> e </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>listas de checagem</w:t>
+              <w:t>relatórios</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> e </w:t>
-[...19 lines deleted...]
-              </w:rPr>
               <w:t>. Esses métodos se aplicam a todos os serviços.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22EEC907" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="22EEC907" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3DA2E2EA" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="3DA2E2EA" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">14.2.8. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>O recebimento provisório ou definitivo não excluirá a responsabilidade civil pela</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="2CE80EE4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:t>O recebimento provisório ou definitivo não excluirá a responsabilidade civil pela solidez e pela segurança do serviço nem a responsabilidade ético-profissional pela perfeita execução do contrato.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CE80EE4" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5D8FF92C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="5D8FF92C" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
@@ -14649,776 +13341,660 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Prazo para liquidação do </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="DejaVu Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>documento fiscal: 5 (cinco) dias úteis.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7756FD99" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="7756FD99" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="DejaVu Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F4BD702" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="5F4BD702" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14.2.10.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Prazo de pagamento: até </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="sans-serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 (trinta) dias após o recebimento definitivo do objeto com a respectiva </w:t>
-[...38 lines deleted...]
-          <w:p w14:paraId="7B844E73" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:t>30 (trinta) dias após o recebimento definitivo do objeto com a respectiva nota fiscal, fatura ou documento legalmente equivalente.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B844E73" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="sans-serif"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1DC2931B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="1DC2931B" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>14.3. Do reajuste (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>art. 92, V, da Lei nº 14.133/2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C923A11" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="4C923A11" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="20CA6E0D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="20CA6E0D" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>14.3.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">Os preços inicialmente contratados são fixos e </w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="10ECB454" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:t>Os preços inicialmente contratados são fixos e irreajustáveis no prazo de 1 (um) ano, contado da data do orçamento estimado. A partir desse prazo, os preços serão reajustados conforme Índice Nacional de Preços ao Consumidor Amplo (IPCA).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10ECB454" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="63CEB88E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="63CEB88E" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>14.3.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>O reajuste será realizado por apostilamento.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C8B08B7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="0C8B08B7" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="79682C17" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="79682C17" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="62873E26" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="62873E26" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>15. DO VA</w:t>
-[...9 lines deleted...]
-              <w:t>LOR ESTIMADO (</w:t>
+              <w:t>15. DO VALOR ESTIMADO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “I”; ART. 18º, IV, E ART. 23º E 24º DA LEI Nº 14.133/2021 E INSTRUÇÃO NORMATIVA Nº 09/2024/SEA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="56D67308" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="56D67308" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C706AF6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="2C706AF6" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:ind w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6FC43BE7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="6FC43BE7" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="docs-internal-guid-cc80b772-7fff-e2c4-63"/>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkStart w:id="17" w:name="docs-internal-guid-cc80b772-7fff-e2c4-63"/>
+            <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Garamond" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">O valor indicado na requisição trata-se apenas de estimativa. A análise detalhada de preços – compreendendo a </w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="563AF345" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:t>O valor indicado na requisição trata-se apenas de estimativa. A análise detalhada de preços – compreendendo a planilha e a instrução de pesquisa – será realizada, em momento oportuno, pela Diretoria de Planejamento e Gestão de Compras (DPGC).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="563AF345" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2E937CB4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="2E937CB4" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:ind w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Em processos de obras a precificação é realizada pela Gerência de Obras e </w:t>
-[...23 lines deleted...]
-          <w:p w14:paraId="6B23C8AD" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:t>Nota: Em processos de obras a precificação é realizada pela Gerência de Obras e Manutenção (GEOMA). Nesses casos, o texto acima deve ser editado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B23C8AD" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:ind w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="55304297" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="55304297" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="7C07E02E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="7C07E02E" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>16. DA ADEQUAÇÃO ORÇAMENTÁRIA (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “J” DA LEI Nº 14.133/2021 e ART. 4º, VII, DO DECRETO ESTADUAL Nº 47/2023)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="4D3CA35F" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="4D3CA35F" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37777AB1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="37777AB1" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7DAA97FD" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="7DAA97FD" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A contratação seguirá após </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">a declaração de disponibilidade </w:t>
-[...7 lines deleted...]
-              <w:t>orçamentário-financeira</w:t>
+              <w:t>a declaração de disponibilidade orçamentário-financeira</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> emitida pela Superintendência do Fundo Estadual de Saúde em documento apensado ao processo.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1495ADE3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="1495ADE3" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="01DD0834" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="01DD0834" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="2A545F69" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="2A545F69" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. DA ANÁLISE DE RISCOS E MAPA DE RISCOS (ART. 18, X, DA LEI Nº 14.133/2021 </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> ART. 4º, III, DO DECRETO ESTADUAL Nº 47/2023)</w:t>
+              <w:t>17. DA ANÁLISE DE RISCOS E MAPA DE RISCOS (ART. 18, X, DA LEI Nº 14.133/2021 E ART. 4º, III, DO DECRETO ESTADUAL Nº 47/2023)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="0BFF4482" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="0BFF4482" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17906A31" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="17906A31" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:ind w:left="66"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1A468F3B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="1A468F3B" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">17.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Conforme documento de Análise de Riscos (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -15432,1558 +14008,1443 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FF1821C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="1FF1821C" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0F191E14" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="0F191E14" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nota</w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="51A397B1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:t>Nota: Manter o texto e numerar o Anexo. Não esquecer que a análise de risco deve ser anexada ao processo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51A397B1" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="5C214479" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="5C214479" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF3F595" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="5AF3F595" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18. DAS PRÁTICAS FRAUDULENTAS E DE CORRUPÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="7DCA74A6" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="7DCA74A6" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="034CACA7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="034CACA7" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2F883C37" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="2F883C37" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>18.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>As partes, por seus agentes públicos ou por seus sócios, acionistas, administradores e colaboradores:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="187AD0A5" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="187AD0A5" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">a) declaram que têm conhecimento das normas previstas na </w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="3AA2F912" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t>a) declaram que têm conhecimento das normas previstas na legislação, entre as quais nas Leis n°s 8.429/1992 e 12.846/2013, seus regulamentos e eventuais outras aplicáveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AA2F912" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>b) comprometem-se a não adotar práticas ou procedimentos que se enquadrem nas hipóteses previstas nas leis e regulamentos mencionados no inci</w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="193A0B0C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t>b) comprometem-se a não adotar práticas ou procedimentos que se enquadrem nas hipóteses previstas nas leis e regulamentos mencionados no inciso anterior e se comprometem em exigir o mesmo pelos terceiros por elas contratados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="193A0B0C" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>c) comprometem-se a notificar à Controladoria Geral do Estado (CGE) qualquer irregularidade que tiverem conhecimento acerca da execução do contrato; e</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62C6873A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="62C6873A" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">d) declaram que </w:t>
-[...18 lines deleted...]
-          <w:p w14:paraId="753E9AED" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:t>d) declaram que têm ciência que a violação de qualquer das obrigações previstas na Instrução Normativa Conjunta CGE/SEA nº 01/2020, além de outras, é causa para a rescisão unilateral do contrato, sem prejuízo da cobrança das perdas e danos, inclusive danos potenciais, causados à parte inocente e das multas pactuadas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="753E9AED" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="5D8B0EAE" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="5D8B0EAE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE9FC90" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="5AE9FC90" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>19. DO(S) RESPONSÁVEL(IS) PELA ELABORAÇÃO DO TERMO DE REFERÊNCIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="741269C2" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="741269C2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1100"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3ABF1868" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="3ABF1868" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9345" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3726"/>
               <w:gridCol w:w="1600"/>
               <w:gridCol w:w="4019"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00495198" w14:paraId="71AFCB79" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="71AFCB79" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="308"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="50181689" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="50181689" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>NOME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="47256DEB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="47256DEB" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="01F6BCA6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="01F6BCA6" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">TELEFONE / </w:t>
-[...9 lines deleted...]
-                    <w:t>E-MAIL</w:t>
+                    <w:t>TELEFONE / E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00495198" w14:paraId="0B2086C9" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="0B2086C9" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="001DD062" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="001DD062" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="12CFE78B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="12CFE78B" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4CF26BDB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="4CF26BDB" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00495198" w14:paraId="7E5C9235" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="7E5C9235" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="79DF8AFB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="79DF8AFB" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0FE3C7B5" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="0FE3C7B5" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="30711C6F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="30711C6F" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="4061EAD3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="4061EAD3" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="077A65F7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="077A65F7" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nota: Informações de quem elaborou o termo de referência.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DA668E1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="7DA668E1" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="49375E68" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="49375E68" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="01703895" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="01703895" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. DO GESTOR </w:t>
-[...10 lines deleted...]
-              <w:t>RESPONSÁVEL DA UNIDADE REQUISITANTE</w:t>
+              <w:t>20. DO GESTOR RESPONSÁVEL DA UNIDADE REQUISITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="3426E835" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="3426E835" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C2D910C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="6C2D910C" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B2279CA" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="2B2279CA" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9345" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3726"/>
               <w:gridCol w:w="1600"/>
               <w:gridCol w:w="4019"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00495198" w14:paraId="4ADDA3D9" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="4ADDA3D9" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="308"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="64A6FABF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="64A6FABF" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>NOME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="74EE4C59" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="74EE4C59" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="74F3DFCD" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="74F3DFCD" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">TELEFONE / </w:t>
-[...9 lines deleted...]
-                    <w:t>E-MAIL</w:t>
+                    <w:t>TELEFONE / E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00495198" w14:paraId="417DEACC" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="417DEACC" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="33E396B9" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="33E396B9" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3D19F759" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="3D19F759" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2832D764" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="2832D764" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="16A57B4A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
-[...8 lines deleted...]
-          <w:p w14:paraId="65777DED" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="16A57B4A" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65777DED" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="485596C4" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="485596C4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="53A6FD70" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="53A6FD70" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21. DA AUTORIDADE COMPETENTE DA SUPERINTENDÊNCIA REQUISITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="1DD909B0" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="1DD909B0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1237"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1685B852" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="1685B852" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9345" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3726"/>
               <w:gridCol w:w="1600"/>
               <w:gridCol w:w="4019"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00495198" w14:paraId="2FB278F4" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="2FB278F4" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="308"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="22FCD079" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="22FCD079" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>NOME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="57D66BA7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="57D66BA7" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="57ECBA43" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="57ECBA43" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">TELEFONE / </w:t>
-[...9 lines deleted...]
-                    <w:t>E-MAIL</w:t>
+                    <w:t>TELEFONE / E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00495198" w14:paraId="00982CA7" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="00982CA7" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6CD6EF98" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="6CD6EF98" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0CB29AF3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="0CB29AF3" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3AEF1227" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="3AEF1227" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00495198" w14:paraId="40ED6FE6" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="40ED6FE6" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="68F5A4E8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="68F5A4E8" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="32C458DC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="32C458DC" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3191C98A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="3191C98A" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="6FEAB04E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198"/>
-          <w:p w14:paraId="197A93CE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="6FEAB04E" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA"/>
+          <w:p w14:paraId="197A93CE" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: </w:t>
-[...29 lines deleted...]
-          <w:p w14:paraId="0E84F5DE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:t>Nota: Indicar o Superintendente da área, o qual deve obrigatoriamente assinar o Termo de Referência.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E84F5DE" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A5555B8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26C630D6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
@@ -17000,59 +15461,51 @@
         <w:pStyle w:val="LO-Normal"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="378D7E5F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:right="624"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Local, </w:t>
-[...7 lines deleted...]
-        <w:t>data a assinatura digital.</w:t>
+        <w:t>Local, data a assinatura digital.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A35D9F4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EF73E82" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -17063,336 +15516,237 @@
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A04D2DE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="361A7E5E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
-[...11 lines deleted...]
-    <w:p w14:paraId="316EAF52" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+    <w:p w14:paraId="0F4029EE" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Versão nº </w:t>
-[...21 lines deleted...]
-        <w:t>, atualizada em 25/10/2026.</w:t>
+        <w:t>Versão nº 12, atualizada em 10/08/2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E48A817" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+    <w:p w14:paraId="2B9541BD" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44656940" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+    <w:p w14:paraId="1807C4EE" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A validade deste documento está condicionada às assinaturas digitais no Sistema de Gestão de Processos Eletrônicos – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SGPe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01838F80" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+    <w:p w14:paraId="7D1AAD0F" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F24CD69" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+    <w:p w14:paraId="036E070C" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">As notas que estão em vermelho foram acrescentadas para auxiliar no preenchimento do </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> finalizado.</w:t>
+        <w:t>As notas que estão em vermelho foram acrescentadas para auxiliar no preenchimento do Termo de Referência, e devem ser retiradas do documento finalizado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E8F98E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+    <w:p w14:paraId="2F110EBC" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51BA9BB5" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+    <w:p w14:paraId="3C6EFEB1" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>As partes em destaque são editáveis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF44C26" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+    <w:p w14:paraId="092D8F37" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D1A4AC8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+    <w:p w14:paraId="33DBEC53" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Há restrições de edição neste documento, dessa forma caso seja necessária alguma alteração em partes restritas, solicitamos entrar em contato com DPGC/NASER, por meio do contato telefônico </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(48) 3</w:t>
-[...10 lines deleted...]
-        <w:t>664-8789.</w:t>
+        <w:t>(48) 3664-8789.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74B3D9F5" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32BD7D39" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -18301,77 +16655,75 @@
     <w:p w14:paraId="425DC8D1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22EDDBB6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00495198">
-      <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="680" w:right="618" w:bottom="1134" w:left="618" w:header="567" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="600" w:charSpace="40960"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="089CA58B" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00AD36F7">
+    <w:p w14:paraId="089CA58B" w14:textId="77777777" w:rsidR="00494677" w:rsidRDefault="00AD36F7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7649A254" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00AD36F7">
+    <w:p w14:paraId="7649A254" w14:textId="77777777" w:rsidR="00494677" w:rsidRDefault="00AD36F7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
@@ -18381,82 +16733,79 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
-    <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="05010000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Poppins">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial;sans-serif">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
@@ -18466,116 +16815,263 @@
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="020B0603030804020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="18E70BB1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
-[...9 lines deleted...]
-  <w:p w14:paraId="1FD182B1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+  <w:p w14:paraId="1FD182B1" w14:textId="61409060" w:rsidR="00495198" w:rsidRDefault="007D5ACA">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="7" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="007D5ACA">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="2"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D0C110B" wp14:editId="04EF9FAD">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="5939155" cy="740410"/>
+              <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="451" name="Retângulo 451"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5939155" cy="740410"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:sdt>
+                          <w:sdtPr>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:color w:val="595959" w:themeColor="text2" w:themeTint="A6"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:eastAsia="en-US"/>
+                            </w:rPr>
+                            <w:alias w:val="Data"/>
+                            <w:id w:val="77476837"/>
+                            <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps'" w:xpath="/ns0:CoverPageProperties[1]/ns0:PublishDate[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
+                            <w:date w:fullDate="2026-07-01T00:00:00Z">
+                              <w:dateFormat w:val="d 'de' MMMM 'de' yyyy"/>
+                              <w:lid w:val="pt-BR"/>
+                              <w:storeMappedDataAs w:val="dateTime"/>
+                              <w:calendar w:val="gregorian"/>
+                            </w:date>
+                          </w:sdtPr>
+                          <w:sdtContent>
+                            <w:p w14:paraId="5EFEA22D" w14:textId="2584D750" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA">
+                              <w:pPr>
+                                <w:jc w:val="right"/>
+                              </w:pPr>
+                              <w:r w:rsidRPr="007D5ACA">
+                                <w:rPr>
+                                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                  <w:color w:val="595959" w:themeColor="text2" w:themeTint="A6"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                  <w:lang w:eastAsia="en-US"/>
+                                </w:rPr>
+                                <w:t>Versão atualizada em10 de julho 2026</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:sdtContent>
+                        </w:sdt>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>100000</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="bottomMargin">
+                <wp14:pctHeight>81000</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="0D0C110B" id="Retângulo 451" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:467.65pt;height:58.3pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:810;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:bottom;mso-position-vertical-relative:page;mso-width-percent:1000;mso-height-percent:810;mso-width-relative:margin;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnx9NR+QEAAMUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GO0zAQ/UfiDpb/aZKSsDRqulrtahHS&#10;AisWDuA6TmKReMzYbVKOw1X2YoydtuzCH+LH8ozHz++9Ga8vp6Fne4VOg6l4tkg5U0ZCrU1b8a9f&#10;bl+95cx5YWrRg1EVPyjHLzcvX6xHW6oldNDXChmBGFeOtuKd97ZMEic7NQi3AKsMHTaAg/AUYpvU&#10;KEZCH/pkmaZvkhGwtghSOUfZm/mQbyJ+0yjpPzWNU571FSduPq4Y121Yk81alC0K22l5pCH+gcUg&#10;tKFHz1A3wgu2Q/0X1KAlgoPGLyQMCTSNlipqIDVZ+oeah05YFbWQOc6ebXL/D1Z+3N8j03XF8yLj&#10;zIiBmvRZ+cefpt31wEKWPBqtK6n0wd5jUOnsHchvjhm47oRp1RUijJ0SNTGL9cmzCyFwdJVtxw9Q&#10;0wNi5yHaNTU4BEAygk2xK4dzV9TkmaRksXq9yoqCM0lnF3maZ7FtiShPty06/07BwMKm4khdj+hi&#10;f+c8safSU0l4zMCt7vvY+d48S1BhyET2gfAs3E/bKVq0PFmxhfpAchDmeaL5p00H+IOzkWap4u77&#10;TqDirH9vyJJVludh+GJAG3ya3cYgLy6WdCKMJJiK+9P22s/DurOo245eyaIyA1dkYaOjumDvzOhI&#10;nWYlij7OdRjGp3Gs+v37Nr8AAAD//wMAUEsDBBQABgAIAAAAIQADpwB+2AAAAAUBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqFMqIghxKhSBxLUtiOs2XhKDvY5itw1/z8IFLiOt&#10;ZjTztl7PwasjTclFNrBcFKCIu2gd9wZedk9Xt6BSRrboI5OBL0qwbs7PaqxsPPGGjtvcKynhVKGB&#10;Ieex0jp1AwVMizgSi/cep4BZzqnXdsKTlAevr4ui1AEdy8KAI7UDdZ/bQzCgY+ue+9fo2x06v3lL&#10;9oMfszGXF/PDPahMc/4Lww++oEMjTPt4YJuUNyCP5F8V7251swK1l9CyLEE3tf5P33wDAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA58fTUfkBAADFAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAA6cAftgAAAAFAQAADwAAAAAAAAAAAAAAAABTBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox inset=",0">
+                <w:txbxContent>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:color w:val="595959" w:themeColor="text2" w:themeTint="A6"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:eastAsia="en-US"/>
+                      </w:rPr>
+                      <w:alias w:val="Data"/>
+                      <w:id w:val="77476837"/>
+                      <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps'" w:xpath="/ns0:CoverPageProperties[1]/ns0:PublishDate[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
+                      <w:date w:fullDate="2026-07-01T00:00:00Z">
+                        <w:dateFormat w:val="d 'de' MMMM 'de' yyyy"/>
+                        <w:lid w:val="pt-BR"/>
+                        <w:storeMappedDataAs w:val="dateTime"/>
+                        <w:calendar w:val="gregorian"/>
+                      </w:date>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:p w14:paraId="5EFEA22D" w14:textId="2584D750" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA">
+                        <w:pPr>
+                          <w:jc w:val="right"/>
+                        </w:pPr>
+                        <w:r w:rsidRPr="007D5ACA">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                            <w:color w:val="595959" w:themeColor="text2" w:themeTint="A6"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                            <w:lang w:eastAsia="en-US"/>
+                          </w:rPr>
+                          <w:t>Versão atualizada em10 de julho 2026</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:sdtContent>
+                  </w:sdt>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="page"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="66EE31B8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="7" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A128A2B" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00AD36F7">
+    <w:p w14:paraId="1A128A2B" w14:textId="77777777" w:rsidR="00494677" w:rsidRDefault="00AD36F7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A68B3EB" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00AD36F7">
+    <w:p w14:paraId="6A68B3EB" w14:textId="77777777" w:rsidR="00494677" w:rsidRDefault="00AD36F7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="143B079D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="333D9264" wp14:editId="5C25DDC5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>175895</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-34925</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="676910" cy="646430"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Figura2"/>
           <wp:cNvGraphicFramePr>
@@ -18614,61 +17110,51 @@
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Estado de santa catarinA</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="379FBC38" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Secretaria de estado da </w:t>
-[...9 lines deleted...]
-      <w:t>saúde</w:t>
+      <w:t>Secretaria de estado da saúde</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0604944D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Superintendência de AQUISIÇÕES E CONTRATOS</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="78BA0D49" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="10800"/>
       </w:tabs>
@@ -18798,51 +17284,51 @@
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="36"/>
                         <w:szCs w:val="36"/>
                       </w:rPr>
                       <w:t>Original</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="74AC44AE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17F32DF4" wp14:editId="6736B2FE">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>175895</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-34925</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="676910" cy="646430"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Figura2"/>
           <wp:cNvGraphicFramePr>
@@ -18925,61 +17411,51 @@
   </w:p>
   <w:p w14:paraId="2E62CA42" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="10800"/>
       </w:tabs>
       <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">DIRETORIA DE planejamento e gestão em </w:t>
-[...9 lines deleted...]
-      <w:t>compras</w:t>
+      <w:t>DIRETORIA DE planejamento e gestão em compras</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1EF60E6F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
     <w:pPr>
       <w:pStyle w:val="Normal2"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="60948499" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
     <w:pPr>
       <w:pStyle w:val="Normal2"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3CAFDE57" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="7" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="387DB3CF" wp14:editId="4967D780">
@@ -19740,89 +18216,94 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="719"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00495198"/>
+    <w:rsid w:val="00494677"/>
     <w:rsid w:val="00495198"/>
+    <w:rsid w:val="007D5ACA"/>
     <w:rsid w:val="00AD36F7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="332AB78D"/>
   <w15:docId w15:val="{26B9D28D-7406-4422-A4AA-3B02640D9AC3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
@@ -21007,58 +19488,58 @@
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contedodoquadro">
     <w:name w:val="Conteúdo do quadro"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO1">
     <w:name w:val="LFO1"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
       </a:accent2>
@@ -21130,61 +19611,61 @@
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>34611</Characters>
+  <Pages>18</Pages>
+  <Words>7176</Words>
+  <Characters>38753</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>288</Lines>
-  <Paragraphs>81</Paragraphs>
+  <Lines>322</Lines>
+  <Paragraphs>91</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40939</CharactersWithSpaces>
+  <CharactersWithSpaces>45838</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Carla Giani da Rocha</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pt-BR</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
     <vt:lpwstr>2AD201FDCE1148268A132C0AA2CE97E6_13</vt:lpwstr>