--- v2 (2026-08-25)
+++ v3 (2026-09-16)
@@ -1,42 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="3DE6085C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1100"/>
         </w:tabs>
         <w:ind w:left="567" w:right="885" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
@@ -847,51 +850,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.3.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="docs-internal-guid-6abf636b-7fff-04c4-ec"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">As especificações contidas nos anexos respeitam o Catálogo de Materiais e Serviços do Governo do Estado, cuja consulta pode ser feita no </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7">
+            <w:hyperlink r:id="rId8">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>link</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72D98E9C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
@@ -3626,51 +3629,51 @@
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="56777EBE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>7.1.3.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Microempreendedor individual – MEI: Certificado da Condição de Microempreendedor Individual – CCMEI, cuja aceitação ficará condicionada à verificação da autenticidade no sítio </w:t>
                   </w:r>
-                  <w:hyperlink r:id="rId8" w:tgtFrame="_top">
+                  <w:hyperlink r:id="rId9" w:tgtFrame="_top">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>https://www.gov.br/empresas-e-negocios/pt-br/empreendedor</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="InternetLink"/>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="4146315D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
@@ -13601,78 +13604,118 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D5ACA" w14:paraId="79682C17" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="62873E26" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+          <w:p w14:paraId="62873E26" w14:textId="76D21B1D" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>15. DO VALOR ESTIMADO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ART. 6º, XXIII, “I”; ART. 18º, IV, E ART. 23º E 24º DA LEI Nº 14.133/2021 E INSTRUÇÃO NORMATIVA Nº 09/2024/SEA)</w:t>
+              <w:t>ART. 6º, XXIII, “I”; ART. 18º, IV, E ART. 23º E 24º DA LEI Nº 14.133/2021 E INSTRUÇÃO NORMATIVA Nº 0</w:t>
+            </w:r>
+            <w:r w:rsidR="00836B27">
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00836B27">
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/SEA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D5ACA" w14:paraId="56D67308" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C706AF6" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:ind w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -15516,66 +15559,110 @@
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A04D2DE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F4029EE" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+    <w:p w14:paraId="0F4029EE" w14:textId="7D1D37FD" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Versão nº 12, atualizada em 10/08/2026.</w:t>
+        <w:t>Versão nº 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00413D0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, atualizada em </w:t>
+      </w:r>
+      <w:r w:rsidR="00413D0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0/08/2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B9541BD" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1807C4EE" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -16655,54 +16742,56 @@
     <w:p w14:paraId="425DC8D1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22EDDBB6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00495198">
-      <w:headerReference w:type="default" r:id="rId9"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="680" w:right="618" w:bottom="1134" w:left="618" w:header="567" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="600" w:charSpace="40960"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="089CA58B" w14:textId="77777777" w:rsidR="00494677" w:rsidRDefault="00AD36F7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7649A254" w14:textId="77777777" w:rsidR="00494677" w:rsidRDefault="00AD36F7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -16790,92 +16879,103 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Poppins">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial;sans-serif">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="sans-serif">
+    <w:altName w:val="Liberation Mono"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="020B0603030804020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FD182B1" w14:textId="61409060" w:rsidR="00495198" w:rsidRDefault="007D5ACA">
+  <w:p w14:paraId="14A81F36" w14:textId="77777777" w:rsidR="00FC58CB" w:rsidRDefault="00FC58CB">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1FD182B1" w14:textId="3B133733" w:rsidR="00495198" w:rsidRDefault="00FC58CB">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="7" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="007D5ACA">
+    <w:r w:rsidRPr="00FC58CB">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="2"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D0C110B" wp14:editId="04EF9FAD">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AE6186A" wp14:editId="6B397445">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="5939155" cy="740410"/>
               <wp:effectExtent l="0" t="0" r="4445" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="451" name="Retângulo 451"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5939155" cy="740410"/>
                       </a:xfrm>
@@ -16886,192 +16986,144 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:sdt>
-[...35 lines deleted...]
-                        </w:sdt>
+                        <w:p w14:paraId="36CB45C1" w14:textId="2F3FCDD0" w:rsidR="00FC58CB" w:rsidRDefault="00FC58CB">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Versão atualizada agosto 2026</w:t>
+                          </w:r>
+                        </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>100000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="bottomMargin">
                 <wp14:pctHeight>81000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns="">
           <w:pict>
-            <v:rect w14:anchorId="0D0C110B" id="Retângulo 451" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:467.65pt;height:58.3pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:810;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:bottom;mso-position-vertical-relative:page;mso-width-percent:1000;mso-height-percent:810;mso-width-relative:margin;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnx9NR+QEAAMUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GO0zAQ/UfiDpb/aZKSsDRqulrtahHS&#10;AisWDuA6TmKReMzYbVKOw1X2YoydtuzCH+LH8ozHz++9Ga8vp6Fne4VOg6l4tkg5U0ZCrU1b8a9f&#10;bl+95cx5YWrRg1EVPyjHLzcvX6xHW6oldNDXChmBGFeOtuKd97ZMEic7NQi3AKsMHTaAg/AUYpvU&#10;KEZCH/pkmaZvkhGwtghSOUfZm/mQbyJ+0yjpPzWNU571FSduPq4Y121Yk81alC0K22l5pCH+gcUg&#10;tKFHz1A3wgu2Q/0X1KAlgoPGLyQMCTSNlipqIDVZ+oeah05YFbWQOc6ebXL/D1Z+3N8j03XF8yLj&#10;zIiBmvRZ+cefpt31wEKWPBqtK6n0wd5jUOnsHchvjhm47oRp1RUijJ0SNTGL9cmzCyFwdJVtxw9Q&#10;0wNi5yHaNTU4BEAygk2xK4dzV9TkmaRksXq9yoqCM0lnF3maZ7FtiShPty06/07BwMKm4khdj+hi&#10;f+c8safSU0l4zMCt7vvY+d48S1BhyET2gfAs3E/bKVq0PFmxhfpAchDmeaL5p00H+IOzkWap4u77&#10;TqDirH9vyJJVludh+GJAG3ya3cYgLy6WdCKMJJiK+9P22s/DurOo245eyaIyA1dkYaOjumDvzOhI&#10;nWYlij7OdRjGp3Gs+v37Nr8AAAD//wMAUEsDBBQABgAIAAAAIQADpwB+2AAAAAUBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqFMqIghxKhSBxLUtiOs2XhKDvY5itw1/z8IFLiOt&#10;ZjTztl7PwasjTclFNrBcFKCIu2gd9wZedk9Xt6BSRrboI5OBL0qwbs7PaqxsPPGGjtvcKynhVKGB&#10;Ieex0jp1AwVMizgSi/cep4BZzqnXdsKTlAevr4ui1AEdy8KAI7UDdZ/bQzCgY+ue+9fo2x06v3lL&#10;9oMfszGXF/PDPahMc/4Lww++oEMjTPt4YJuUNyCP5F8V7251swK1l9CyLEE3tf5P33wDAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA58fTUfkBAADFAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAA6cAftgAAAAFAQAADwAAAAAAAAAAAAAAAABTBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:rect w14:anchorId="3AE6186A" id="Retângulo 451" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:467.65pt;height:58.3pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:810;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:bottom;mso-position-vertical-relative:page;mso-width-percent:1000;mso-height-percent:810;mso-width-relative:margin;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPm3Kt+AEAAMUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GO0zAQ/UfiDpb/aZKSsDRqulrtahHS&#10;AisWDuA6TmKReMzYbVKOw1X2YoydtuzCH+LH8ozHz++9Ga8vp6Fne4VOg6l4tkg5U0ZCrU1b8a9f&#10;bl+95cx5YWrRg1EVPyjHLzcvX6xHW6oldNDXChmBGFeOtuKd97ZMEic7NQi3AKsMHTaAg/AUYpvU&#10;KEZCH/pkmaZvkhGwtghSOUfZm/mQbyJ+0yjpPzWNU571FSduPq4Y121Yk81alC0K22l5pCH+gcUg&#10;tKFHz1A3wgu2Q/0X1KAlgoPGLyQMCTSNlipqIDVZ+oeah05YFbWQOc6ebXL/D1Z+3N8j03XF8yLj&#10;zIiBmvRZ+cefpt31wEKWPBqtK6n0wd5jUOnsHchvjhm47oRp1RUijJ0SNTGL9cmzCyFwdJVtxw9Q&#10;0wNi5yHaNTU4BEAygk2xK4dzV9TkmaRksXq9yoqCM0lnF3maZ7FtiShPty06/07BwMKm4khdj+hi&#10;f+c8safSU0l4zMCt7vvY+d48S1BhyET2gfAs3E/bKVp0tmIL9YHkIMzzRPNPmw7wB2cjzVLF3fed&#10;QMVZ/96QJassz8PwxYA2+DS7jUFeXCzpRBhJMBX3p+21n4d1Z1G3Hb2SRWUGrsjCRkd1wd6Z0ZE6&#10;zUoUfZzrMIxP41j1+/dtfgEAAP//AwBQSwMEFAAGAAgAAAAhAAOnAH7YAAAABQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoUyoiCHEqFIHEtS2I6zZeEoO9jmK3DX/PwgUuI61m&#10;NPO2Xs/BqyNNyUU2sFwUoIi7aB33Bl52T1e3oFJGtugjk4EvSrBuzs9qrGw88YaO29wrKeFUoYEh&#10;57HSOnUDBUyLOBKL9x6ngFnOqdd2wpOUB6+vi6LUAR3LwoAjtQN1n9tDMKBj65771+jbHTq/eUv2&#10;gx+zMZcX88M9qExz/gvDD76gQyNM+3hgm5Q3II/kXxXvbnWzArWX0LIsQTe1/k/ffAMAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBPm3Kt+AEAAMUDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQADpwB+2AAAAAUBAAAPAAAAAAAAAAAAAAAAAFIEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset=",0">
                 <w:txbxContent>
-                  <w:sdt>
-[...35 lines deleted...]
-                  </w:sdt>
+                  <w:p w14:paraId="36CB45C1" w14:textId="2F3FCDD0" w:rsidR="00FC58CB" w:rsidRDefault="00FC58CB">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>Versão atualizada agosto 2026</w:t>
+                    </w:r>
+                  </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="66EE31B8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="7" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1A128A2B" w14:textId="77777777" w:rsidR="00494677" w:rsidRDefault="00AD36F7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6A68B3EB" w14:textId="77777777" w:rsidR="00494677" w:rsidRDefault="00AD36F7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="16A40934" w14:textId="77777777" w:rsidR="00FC58CB" w:rsidRDefault="00FC58CB">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="143B079D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="333D9264" wp14:editId="5C25DDC5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>175895</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-34925</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="676910" cy="646430"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Figura2"/>
           <wp:cNvGraphicFramePr>
@@ -17252,83 +17304,83 @@
                         <w:p w14:paraId="2FC33865" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                           <w:pPr>
                             <w:pStyle w:val="Contedodoquadro"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                               <w:color w:val="C0C0C0"/>
                               <w:sz w:val="36"/>
                               <w:szCs w:val="36"/>
                             </w:rPr>
                             <w:t>Original</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr anchor="t">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns="">
           <w:pict>
             <v:rect w14:anchorId="33B9A76F" id="PowerPlusWaterMarkObject84727" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:53.5pt;height:20.2pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3xkfMBgIAAF0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcG3vdNkmjOKtqV9tL&#10;2412W/VMMMS0wCAgsfPvO4CT7cdpqyoS4WPeG96bwevr0WhyFD4osC29mtWUCMuhU3bf0q9f7l4t&#10;KQmR2Y5psKKlJxHo9ebli/XgVqKBHnQnPEESG1aDa2kfo1tVVeC9MCzMwAmLhxK8YRGXfl91ng3I&#10;bnTV1PW8GsB3zgMXIeDubTmkm8wvpeDxXsogItEtxbvFPPo87tJYbdZstffM9YpP12D/cAvDlMWk&#10;F6pbFhk5ePUXlVHcQwAZZxxMBVIqLrIGVHNV/6HmsWdOZC1oTnAXm8L/o+Wfj1tPVNfShhLLDJZo&#10;C4PwW30I31gU/hPzP+5339HI5ZtFs0iGDS6sEPfotn5aBZwm9aP0Jv2jLjJmk08Xk8UYCcfN+eLd&#10;6wZLwfGoeTufL3MRqiew8yF+EGBImrTUY+psLTt+DBETYug5JOUKoFV3p7TOC7/f3WhPjgzrfVOn&#10;X8Fq17Oyi11Tn1OGEp45f+PRlgzYzs0cQxOvhZShJNcW45MHRXWexZMWKU7bByHRziw+X4hPNyo9&#10;h48CpZ87D5VkQAqUyP9M7ARJaJFb/Zn4CyjnBxsveKMs+FTqorOoS0LjuBunmu+gO2HrMMt7QHGl&#10;RhbeHyJIleuUACVqIsIezlZP7y09kl/XOerpq7D5CQAA//8DAFBLAwQUAAYACAAAACEAuQKryNoA&#10;AAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaM2EH6axqkACW4gtbQHbpt4&#10;iQPxOsRuG94elwtcRhrNaubbYjm6TuxpCK1nDeczBYK49qblRsPm9fHsFkSIyAY7z6ThmwIsy8lJ&#10;gbnxB17Rfh0bkUo45KjBxtjnUobaksMw8z1xyt794DAmOzTSDHhI5a6TF0pdS4ctpwWLPT1Yqj/X&#10;O6ehv/yoru6fvrYv7DK7QvecvdFc69PpeLcAEWmMf8dwxE/oUCamyu/YBNFpSI/EXz1m6ibZSkOm&#10;MpBlIf/Dlz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAN8ZHzAYCAABdBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAuQKryNoAAAAEAQAADwAA&#10;AAAAAAAAAAAAAABgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;" o:allowincell="f" fillcolor="silver" stroked="f" strokeweight=".35mm">
               <v:fill opacity="13107f"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="2FC33865" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="36"/>
                         <w:szCs w:val="36"/>
                       </w:rPr>
                       <w:t>Original</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="74AC44AE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17F32DF4" wp14:editId="6736B2FE">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>175895</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-34925</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="676910" cy="646430"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Figura2"/>
           <wp:cNvGraphicFramePr>
@@ -17509,51 +17561,51 @@
                         <w:p w14:paraId="0355C276" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                           <w:pPr>
                             <w:pStyle w:val="Contedodoquadro"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                               <w:color w:val="C0C0C0"/>
                               <w:sz w:val="36"/>
                               <w:szCs w:val="36"/>
                             </w:rPr>
                             <w:t>Original</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr anchor="t">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns="">
           <w:pict>
             <v:rect w14:anchorId="387DB3CF" id="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:53.5pt;height:20.2pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDOeDhACgIAAGQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcGzvuNptGcVbVrraX&#10;tht1W/VMMMS0wCAgsfPvO4CT7cdpqyoS4WPeG96bweub0WhyFD4osC2dz2pKhOXQKbtv6dcv96+W&#10;lITIbMc0WNHSkwj0ZvPyxXpwK9FAD7oTniCJDavBtbSP0a2qKvBeGBZm4ITFQwnesIhLv686zwZk&#10;N7pq6npRDeA754GLEHD3rhzSTeaXUvD4IGUQkeiW4t1iHn0ed2msNmu22nvmesWna7B/uIVhymLS&#10;C9Udi4wcvPqLyijuIYCMMw6mAikVF1kDqpnXf6h57JkTWQuaE9zFpvD/aPmn49YT1bX0ihLLDJZo&#10;C4PwW30I31gU/iPzPx5239HI5dV1c50MG1xYIe7Rbf20CjhN6kfpTfpHXWTMJp8uJosxEo6bi+u3&#10;rxssBcej5s1iscxFqJ7Azof4XoAhadJSj6mztez4IURMiKHnkJQrgFbdvdI6L/x+d6s9OTKs922d&#10;fgWrXc/KLnZNfU4ZSnjm/I1HWzJgOzcLDE28FlKGklxbjE8eFNV5Fk9apDhtPwuJdmbx+UJ8ulHp&#10;OXwUKP3ceagkA1KgRP5nYidIQovc6s/EX0A5P9h4wRtlwadSF51FXRIax92Yu2V+boQddCfsIGZ5&#10;D6ixlMrCu0MEqXK5Eq5ETXzYytnx6dmlt/LrOkc9fRw2PwEAAP//AwBQSwMEFAAGAAgAAAAhALkC&#10;q8jaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3GjNhB+msapAAluILW0&#10;B26beIkD8TrEbhveHpcLXEYazWrm22I5uk7saQitZw3nMwWCuPam5UbD5vXx7BZEiMgGO8+k4ZsC&#10;LMvJSYG58Qde0X4dG5FKOOSowcbY51KG2pLDMPM9ccre/eAwJjs00gx4SOWukxdKXUuHLacFiz09&#10;WKo/1zunob/8qK7un762L+wyu0L3nL3RXOvT6Xi3ABFpjH/HcMRP6FAmpsrv2ATRaUiPxF89Zuom&#10;2UpDpjKQZSH/w5c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM54OEAKAgAAZAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALkCq8jaAAAABAEA&#10;AA8AAAAAAAAAAAAAAAAAZAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" o:allowincell="f" fillcolor="silver" stroked="f" strokeweight=".35mm">
               <v:fill opacity="13107f"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="0355C276" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="36"/>
                         <w:szCs w:val="36"/>
                       </w:rPr>
                       <w:t>Original</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
@@ -18217,93 +18269,96 @@
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="719"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00495198"/>
+    <w:rsid w:val="00413D0E"/>
     <w:rsid w:val="00494677"/>
     <w:rsid w:val="00495198"/>
     <w:rsid w:val="007D5ACA"/>
+    <w:rsid w:val="00836B27"/>
     <w:rsid w:val="00AD36F7"/>
+    <w:rsid w:val="00FC58CB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="332AB78D"/>
   <w15:docId w15:val="{26B9D28D-7406-4422-A4AA-3B02640D9AC3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
@@ -19488,58 +19543,58 @@
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contedodoquadro">
     <w:name w:val="Conteúdo do quadro"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO1">
     <w:name w:val="LFO1"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
       </a:accent2>
@@ -19607,50 +19662,73 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
+  <PublishDate/>
+  <Abstract/>
+  <CompanyAddress/>
+  <CompanyPhone/>
+  <CompanyFax/>
+  <CompanyEmail/>
+</CoverPageProperties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
   <Words>7176</Words>
   <Characters>38753</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>322</Lines>
   <Paragraphs>91</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>45838</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>