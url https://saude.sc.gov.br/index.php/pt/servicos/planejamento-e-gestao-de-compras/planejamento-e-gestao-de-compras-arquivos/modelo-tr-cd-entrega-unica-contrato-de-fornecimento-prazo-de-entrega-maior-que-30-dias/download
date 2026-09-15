--- v0 (2026-06-01)
+++ v1 (2026-09-15)
@@ -5,9680 +5,9335 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="304252D7" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+    <w:p w14:paraId="304252D7" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="93"/>
         <w:ind w:left="371" w:hangingChars="168" w:hanging="371"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B70C71C" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+    <w:p w14:paraId="7B70C71C" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="93"/>
         <w:ind w:left="371" w:hangingChars="168" w:hanging="371"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000121B7">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>TERMO</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000121B7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000121B7">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>DE</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000121B7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000121B7">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>REFERÊNCIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3093888A" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+    <w:p w14:paraId="3093888A" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="370" w:hangingChars="168" w:hanging="370"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000121B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Processo SGPe </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000121B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>xxxxx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E9EA47" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+    <w:p w14:paraId="26E9EA47" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="370" w:hangingChars="168" w:hanging="370"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76CD7EF4" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+    <w:p w14:paraId="76CD7EF4" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9570" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9570"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00837474" w14:paraId="57CCA421" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="57CCA421" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="448C5CB0" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="448C5CB0" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>REQUISITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="74528786" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="74528786" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60C157CF" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="60C157CF" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(INSERIR A UNIDADE DEMANDANTE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D260C07" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+    <w:p w14:paraId="1D260C07" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="9570" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9570"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00837474" w14:paraId="6B0D9208" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="6B0D9208" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="57A83532" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="57A83532" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. OBJETO (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ART. 6º, XXIII, “A”; ART. 18º, II, e </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 40, §1º, I, DA LEI Nº 14.133/2021</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="1A5A2C50" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="1A5A2C50" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02A83911" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="02A83911" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="786"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0AA1F3E8" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="0AA1F3E8" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="786"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Solicitação de aquisição</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(descrever o objeto)</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, por meio de</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>compra direta</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">para atendimento </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>de demanda</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> gerenciadas por unidades próprias da SES/SC.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0216BDA4" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="0216BDA4" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="786"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3D75E315" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="3D75E315" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="786"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- As condições de vigência e prorrogação constam no item 13.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E957526" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="6E957526" w14:textId="3895C250" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="76BC188E" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="76BC188E" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Especificações e quantidades</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2906F334" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="2906F334" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0AACCFDC" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="0AACCFDC" w14:textId="08E48F52" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Conforme ANEXO I </w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="22AEE6B7" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+            <w:r w:rsidR="004B1A03">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>– Requisição.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22AEE6B7" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2AD5D25F" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
-            <w:pPr>
+          <w:p w14:paraId="2AD5D25F" w14:textId="3E820A9C" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499" w:rsidP="000121B7">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...11 lines deleted...]
-            <w:r>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Do catálogo eletrônico de padronização de compras (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>art. 19º, II, da Lei nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67F462D2" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
-            <w:pPr>
+          <w:p w14:paraId="67F462D2" w14:textId="22F7CB8D" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499" w:rsidP="000121B7">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:beforeLines="50" w:before="120"/>
+              <w:spacing w:beforeLines="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">1.2.1. As especificações contidas nos anexos supracitados, respeitam o Catálogo de Materiais e Serviços do Governo de SC. A consulta pode ser feita pelo </w:t>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As especificações contidas nos anexos supracitados, respeitam o Catálogo de Materiais e Serviços do Governo de SC. A consulta pode ser feita pelo </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
+              <w:r w:rsidRPr="000121B7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
+                  <w:lang w:val="pt-BR"/>
                 </w:rPr>
                 <w:t>link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="25800A1A" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
-            <w:pPr>
+          <w:p w14:paraId="25800A1A" w14:textId="22EE7C66" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499" w:rsidP="000121B7">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:spacing w:beforeLines="50" w:before="120"/>
-[...20 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:beforeLines="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Em caso de divergência entre as descrições e especificações constantes no presente Termo de Referência e no Catálogo, prevalecem as primeiras.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C104BEE" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="3C104BEE" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="583DC40C" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="583DC40C" w14:textId="2A4FD908" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499" w:rsidP="000121B7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:jc w:val="both"/>
-[...16 lines deleted...]
-            <w:r>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Da natureza do objeto (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>art. 20ºda Lei nº 14.133/2021 e art. 5º, parágrafo único, do Decreto Estadual nº 2355/2021)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5496F15A" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="5496F15A" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3DB5E03D" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="3DB5E03D" w14:textId="61CB8DAE" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499" w:rsidP="000121B7">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0"/>
-              <w:ind w:left="0"/>
-[...8 lines deleted...]
-            <w:r>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.3.1. </w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>Os bens objeto desta contratação são caracterizados como comuns</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...16 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">com características técnicas e funcionais, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              </w:rPr>
-[...21 lines deleted...]
-            <w:r>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>definidas por meio de especificações usuais existentes no mercado</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05685623" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="05685623" w14:textId="59074A2A" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499" w:rsidP="000121B7">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...55 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Não se enquadram como sendo bens de luxo, conforme Decreto n.º </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...14 lines deleted...]
-          <w:p w14:paraId="0EBD2541" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>2.355, de 16 de dezembro de 2022;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EBD2541" w14:textId="07B51410" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499" w:rsidP="000121B7">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50"/>
-              <w:ind w:left="0"/>
-[...20 lines deleted...]
-            <w:r>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Não se enquadram como bens de luxo, conforme definição do art. 2º, II, Resolução TCU nº 341/2022, como </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              </w:rPr>
-[...13 lines deleted...]
-          <w:p w14:paraId="094AEC5C" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>aquele “de consumo ostentatório, opulento, de abordagem personalizada ou refinada, de elevado grau de sofisticação, de distribuição seletiva, alto preço, escassez, raridade e exclusividade, com forte apelo estético, de tradição ou história, cuja qualidade supera a das demandas ordinárias das unidades do Tribunal, por haver substitutos com características técnicas e funcionais equivalentes de qualidade comum”.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="094AEC5C" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="361189D4" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="361189D4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="1062B6F5" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="1062B6F5" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>FUNDAMENTAÇÃO</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DA CONTRATAÇÃO (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “B” DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="619C5731" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="619C5731" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59E16607" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
-[...1 lines deleted...]
-              <w:ind w:right="228"/>
+          <w:p w14:paraId="63F980AD" w14:textId="7BEF5FC0" w:rsidR="000121B7" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499" w:rsidP="000121B7">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:right="-6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Conforme informado no Estudo Técnico Preliminar, esta aquisição se justifica por</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>..... incluir a justificativa do ETP.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="293942C6" w14:textId="77777777" w:rsidR="000121B7" w:rsidRPr="000121B7" w:rsidRDefault="000121B7" w:rsidP="000121B7">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:ind w:left="0" w:right="-6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13E3A1A8" w14:textId="540B58A6" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499" w:rsidP="000121B7">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...49 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>2.2. Justificativas adicionais (se houver necessidade), caso contrário, retirar esse item.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1EBD5CC3" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+              <w:t>Justificativas adicionais (se houver necessidade), caso contrário, retirar esse item.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EBD5CC3" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="6A187D1C" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="6A187D1C" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="45C9CF0A" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="45C9CF0A" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
               </w:rPr>
               <w:t>DESCRIÇÃO DA SOLUÇÃO</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ART. 6º, XXIII, “C” e ART. 18º, </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>§1º, VII, DA LEI Nº 14.133/2021</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="234270F8" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="234270F8" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48848A24" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="48848A24" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1FB4614B" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="5E6164D5" w14:textId="77777777" w:rsidR="000121B7" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499" w:rsidP="000121B7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Conforme informado no Estudo Técnico Preliminar, </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a contratação da solução mostra-se necessária para resolver a demanda apresentada. Os valores e os quantitativos estão previstos no plano anual de compras, demonstrando ser uma aquisição economicamente viável;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66054865" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
-            <w:pPr>
+          <w:p w14:paraId="56994934" w14:textId="3F3B3B5E" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499" w:rsidP="000121B7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...26 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ressalta-se que, mesmo sendo uma Compra Direta, ocorrerá a correta análise dos fornecedores e das qualificações técnicas do produto disponível no mercado, com um valor que traga maior vantajosidade para a administração pública.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="519A3079" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="519A3079" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="30BF5681" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="30BF5681" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="46F499DC" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="46F499DC" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>DOS REQUISITOS DA CONTRATAÇÃO (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “D” DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="530109A9" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="530109A9" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37665494" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="37665494" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6BC770B4" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="6BC770B4" w14:textId="68112E5B" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Apresentação de propostas que atendam aos critérios de aceitação da proposta (item 6.) e as especificações e quantidades do objeto (item 1.1.);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D3B9968" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="762C4507" w14:textId="77777777" w:rsidR="000121B7" w:rsidRPr="000121B7" w:rsidRDefault="000121B7" w:rsidP="000121B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D3B9968" w14:textId="5966177E" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Atendimento aos critérios de habilitação (item 7.);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="527919E6" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="3CA02DFE" w14:textId="77777777" w:rsidR="000121B7" w:rsidRPr="000121B7" w:rsidRDefault="000121B7" w:rsidP="000121B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="527919E6" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E atendimento as condições de execução do objeto (item 9.).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AE374B5" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="0AE374B5" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="4BCBFA4D" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="4BCBFA4D" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="69DC844A" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="69DC844A" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DOS PARÂMETROS DA AQUISIÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="033CA03C" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="033CA03C" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B4E39A1" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="6B4E39A1" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="3305D7A4" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3305D7A4" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...20 lines deleted...]
-            <w:r>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Do tratamento diferenciado a microempresas (ME) e empresas de pequeno porte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>(EPP), conforme o disposto no art. 48 da Lei Complementar nº 123/2006 (alterado pela Lei</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Complementar</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>nº</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...38 lines deleted...]
-          <w:p w14:paraId="022E75B0" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">147/2014) e art. 4º da Lei nº 14.133/2021: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="022E75B0" w14:textId="7121B739" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="000121B7" w:rsidP="000121B7">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:before="0"/>
-              <w:ind w:left="0"/>
-[...18 lines deleted...]
-            <w:r>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE5499" w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ão aplicável nas compras diretas, conforme disposto no art. 49º, IV</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE5499" w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">, da Lei </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00CE5499" w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Complementar nº 123/2006</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CE5499" w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B65A2E0" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="4B65A2E0" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Necessidade de vistoria prévia (visita técnica): </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>não será exigida.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15263F3A" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="15263F3A" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="77544200" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="77544200" w14:textId="656BA975" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...24 lines deleted...]
-            <w:r>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participação de consórcios (art. 18º, IX, da Lei 14.133/2021): </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Não será admitida a participação de consórcios. </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A vedação quanto à participação de consórcio de empresas no presente procedimento licitatório não limitará a competitividade. A participação de consórcios é recomendável quando o objeto considerado for “de alta complexidade ou vulto”, o que não seria o caso dos objetos sob exame. A admissão de consórcio em objeto de baixa complexidade e de pequeno valor econômico atenta contra o princípio da competitividade, pois permitiria, com o aval da Administração Pública, a união de </w:t>
+            </w:r>
+            <w:r w:rsidR="000121B7" w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...120 lines deleted...]
-          <w:p w14:paraId="7674E119" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>oncorrentes que poderiam muito bem disputar entre si, violando, por via transversa, o princípio da competitividade, atingindo ainda a vantajosidade buscada pela Administração.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7674E119" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:right="85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="7CEC79E2" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CEC79E2" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...16 lines deleted...]
-            <w:r>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Subcontratação: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Não será admitida.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="170CD268" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="170CD268" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="61F0AAA2" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61F0AAA2" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:before="4"/>
               <w:ind w:right="83"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...16 lines deleted...]
-            <w:r>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do agrupamento de itens em lotes: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>não há itens em lote para esta aquisição.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68CEF44C" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="68CEF44C" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:spacing w:before="4"/>
               <w:ind w:left="13" w:right="83" w:hangingChars="6" w:hanging="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="667EF394" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="667EF394" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="13" w:hangingChars="6" w:hanging="13"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Se sim. Justificar.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F536B27" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="2F536B27" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="13" w:hangingChars="6" w:hanging="13"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2E4290B5" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="2E4290B5" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="13" w:right="85" w:hangingChars="6" w:hanging="13"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AB64BEA" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="4AB64BEA" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="13" w:right="85" w:hangingChars="6" w:hanging="13"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Cabe exclusivamente à área técnica a decisão de divisão de itens ou lotes, devendo-se ter especial atenção quanto à justificativa para a aglutinação em lote único. Registra-se, assim a jurisprudência majoritária do TCU, consubstanciada na Súmula n.º 247:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E8B39E2" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="4E8B39E2" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="196" w:right="85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="4E385FD4" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E385FD4" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="2464" w:right="85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>“É obrigatória a admissão da adjudicação por item e não por preço global, nos editais das licitações para a contratação de obras, serviços, compras e alienações, cujo objeto seja divisível, desde que não haja prejuízo para o conjunto ou complexo ou perda de economia de escala, tendo em vista o objetivo de propiciar a ampla participação de licitantes que, embora não dispondo de capacidade para a execução, fornecimento ou aquisição da totalidade do objeto, possam fazê-lo com relação a itens ou unidades autônomas, devendo as exigências de habilitação adequar-se a essa divisibilidade.”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63C121DA" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="63C121DA" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="56E6FCE1" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="56E6FCE1" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="47DBD0D3" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="47DBD0D3" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DOS CRITÉRIOS DE ACEITAÇÃO DA PROPOSTA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="75C0A53B" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="75C0A53B" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7680267E" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
-[...13 lines deleted...]
-          <w:p w14:paraId="2D51990D" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="2D51990D" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...25 lines deleted...]
-          <w:p w14:paraId="2E694324" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A PROPOSTA deverá conter o descritivo completo do item cotado, apresentando para este:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E694324" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Especificação do Produto;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1741977E" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="1741977E" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nome comercial/marca;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A5D8754" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="4A5D8754" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Fabricante;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="011D7118" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="011D7118" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Quantidade;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61885572" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="61885572" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Preço unitário;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4642EB4E" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="4642EB4E" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Quantidade por embalagem;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1049DC11" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="1049DC11" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>País de origem do produto;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C8C2BA6" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="7C8C2BA6" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:topLinePunct/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Apresentar registro de ANVISA dentro da validade e/ou protocolo atualizado de solicitação de revalidação;</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(quando houver a exigência conforme o material, em caso de não enquadramento suprimir este item);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28737757" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="28737757" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:topLinePunct/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Na apreciação das propostas poderão ser solicitadas informações complementares e amostras, a fim de obter maiores informações sobre o produto, o que deverá ser providenciado no prazo de </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(xx) </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">dias, entregues diretamente no endereço indicado no item 9.3, sob pena de desclassificação; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70B61E24" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="70B61E24" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:topLinePunct/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Em situações excepcionais, poderá a empresa realizar pedido de prorrogação deste prazo de entrega por igual período, sujeito ao deferimento/indeferimento da solicitação pela área técnica. A justificativa deverá ser encaminhada para o e-mail </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(inserir o endereço de e-mail)</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, bem como realizada dentro do prazo inicial para a entrega das amostras</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15AF4D9B" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="15AF4D9B" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:topLinePunct/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A eventual exigência de amostras se faz necessária para assegurar que os produtos ofertados atendam às especificações técnicas do edital, permitindo avaliação prévia de qualidade, funcionalidade e adequação ao uso pretendido.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0140F6F9" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="0140F6F9" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:topLinePunct/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A exigência de amostras ocorrerá exclusivamente nos casos em que os elementos apresentados na proposta não forem suficientes para subsidiar a emissão de parecer técnico.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="344F62C2" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="344F62C2" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="648C7E13" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="648C7E13" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- De acordo com a natureza do material pretendido inserir ou suprimir informações específicas para os seus objetos:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CCD7CD2" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="7CCD7CD2" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="723A8B9B" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="723A8B9B" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- Na exigência de amostras, incluir justificativa, informar as condições de entrega (local, prazo), como será realizada a avaliação (incluindo formulário de análise em anexo), etc., conforme art 41º, da Lei 14.133/21.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B0ABB4F" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="4B0ABB4F" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:topLinePunct/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="76B82210" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="76B82210" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="7A8FB8F9" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="7A8FB8F9" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>DA HABILITAÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="6241CBA9" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="6241CBA9" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10FFB886" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="10FFB886" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3D56B822" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="3D56B822" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Para fins de habilitação, deverá o licitante comprovar os seguintes requisitos:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42E2C6D2" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="42E2C6D2" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="10F2314C" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="10F2314C" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:ind w:left="15" w:right="-6" w:hangingChars="7" w:hanging="15"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.1. Habilitação Jurídica</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3659DD44" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="3659DD44" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:ind w:left="196" w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="308A5D6F" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="308A5D6F" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pessoa física: cédula de identidade (RG) ou documento equivalente que, por força de lei, tenha validade para fins de identificação em todo o território nacional;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="472F3C19" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="472F3C19" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Empresário individual: inscrição no Registro Público de Empresas Mercantis, a cargo da Junta Comercial da respectiva sede;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A215D93" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="7A215D93" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Microempreendedor Individual - MEI: Certificado da Condição de Microempreendedor Individual - CCMEI, cuja aceitação ficará condicionada à verificação da autenticidade no sítio </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
+              <w:r w:rsidRPr="000121B7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="6D0FD014" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="6D0FD014" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sociedade empresária, sociedade limitada unipessoal – SLU ou sociedade identificada como empresa individual de responsabilidade limitada - EIRELI: inscrição do ato constitutivo, estatuto ou contrato social no Registro Público de Empresas Mercantis, a cargo da Junta Comercial da respectiva sede, acompanhada de documento comprobatório de seus administradores;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12AE7CE4" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="12AE7CE4" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sociedade simples: inscrição do ato constitutivo no Registro Civil de Pessoas Jurídicas do local de sua sede, acompanhada de documento comprobatório de seus administradores;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AF9E06A" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="4AF9E06A" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Filial, sucursal ou agência de sociedade simples ou empresária: inscrição do ato constitutivo da filial, sucursal ou agência da sociedade simples ou empresária, respectivamente, no Registro Civil das Pessoas Jurídicas ou no Registro Público de Empresas Mercantis onde opera, com averbação no Registro onde tem sede a matriz;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F231514" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="6F231514" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Sociedade empresária estrangeira: portaria de autorização de funcionamento no Brasil, publicada no Diário Oficial da União e arquivada na Junta Comercial da unidade federativa onde se localizar a filial, agência, sucursal ou estabelecimento, a qual será considerada como sua sede, conforme Instrução Normativa DREI/ME n.º 77, de 18 de março de 2020.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FEC808D" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="2FEC808D" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1F0C6470" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="1F0C6470" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Os documentos apresentados deverão estar acompanhados de todas as alterações ou da consolidação respectiva.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3975CD8B" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="3975CD8B" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:ind w:left="196" w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="775B1174" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="775B1174" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Habilitação fiscal, social e trabalhista</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BB985AD" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="7BB985AD" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:ind w:left="196" w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="174A257A" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="174A257A" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prova de inscrição no Cadastro Nacional de Pessoas Jurídicas ou no Cadastro de Pessoas Físicas, conforme o caso;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="128C74E4" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="128C74E4" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prova de regularidade fiscal perante a Fazenda Nacional, mediante apresentação de certidão expedida conjuntamente pela Secretaria da Receita Federal do Brasil (RFB) e pela Procuradoria-Geral da Fazenda Nacional (PGFN), referente a todos os créditos tributários federais e à Dívida Ativa da União (DAU) por elas administrados, inclusive aqueles relativos à Seguridade Social, nos termos da Portaria Conjunta nº 1.751, de 02 de outubro de 2014, do Secretário da Receita Federal do Brasil e da Procuradora-Geral da Fazenda Nacional.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="316D11D1" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="316D11D1" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Prova de regularidade com o Fundo de Garantia do Tempo de Serviço (FGTS);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4051413D" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="4051413D" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prova de inexistência de débitos inadimplidos perante a Justiça do Trabalho, mediante a apresentação de certidão negativa ou positiva com efeito de negativa, nos termos do Título VII-A da Consolidação das Leis do Trabalho, aprovada pelo Decreto-Lei nº 5.452, de 1º de maio de 1943;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0840917D" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="0840917D" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prova de inscrição no cadastro de contribuintes [Estadual/Distrital] ou [Municipal/Distrital] relativo ao domicílio ou sede do fornecedor, pertinente ao seu ramo de atividade e compatível com o objeto contratual;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="301A1119" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="301A1119" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prova de regularidade com a Fazenda [Estadual/Distrital] e [Municipal/Distrital] do domicílio ou sede do fornecedor, relativa à atividade em cujo exercício contrata ou concorre;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="730EB7C2" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="730EB7C2" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499" w:rsidP="000121B7">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:beforeLines="50"/>
+              <w:ind w:right="-6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Caso o fornecedor seja considerado isento dos tributos [Estadual/Distrital] ou [Municipal/Distrital] relacionados ao objeto contratual, deverá comprovar tal condição mediante a apresentação de declaração da Fazenda respectiva do seu domicílio ou sede, ou outra equivalente, na forma da lei.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16AC78DA" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499" w:rsidP="000121B7">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:beforeLines="50"/>
+              <w:ind w:right="-6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O fornecedor enquadrado como microempreendedor individual que pretenda auferir os benefícios do tratamento diferenciado previstos na Lei Complementar n. 123, de 2006, estará dispensado da prova de inscrição nos cadastros de contribuintes estadual e municipal.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71A501E8" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:pPr>
+          </w:p>
+          <w:p w14:paraId="624722C1" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:ind w:right="-6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Qualificação econômico-financeira (art. 18º, IX, da Lei 14.133/2021)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E0D4185" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1200"/>
+              </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...15 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Certidão negativa de insolvência civil expedida pelo distribuidor do domicílio ou sede do licitante, caso se trate de pessoa física, desde que admitida a sua participação na licitação (art. 5º, inciso II, alínea “c”, da Instrução Normativa Seges/ME nº 116, de 2021), ou de sociedade simples;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D976B60" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1200"/>
+              </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...6 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Certidão negativa de falência expedida pelo distribuidor da sede do fornecedor - Lei nº 14.133, de 2021, art. 69, caput, inciso II).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74FF1677" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1200"/>
+              </w:tabs>
+              <w:spacing w:beforeLines="50" w:before="120"/>
+              <w:ind w:right="-6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>No presente processo licitatório, considerando-se o baixo risco financeiro envolvido na contratação, a curta duração contratual, objeto de fornecimento padronizado e de fácil execução, e a não complexidade operacional da execução contratual, entende-se desnecessária a exigência de apresentação do balanço patrimonial, demonstração de resultado do exercício (DRE) e demais demonstrações contábeis dos dois últimos exercícios sociais como condição de habilitação.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="790DD634" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9360"/>
+              </w:tabs>
+              <w:ind w:right="-6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22DF7637" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
-              <w:tabs>
-[...21 lines deleted...]
-            <w:r>
+              <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Qualificação-técnica (art. 18º, IX, da Lei 14.133/2021)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E0D4185" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
-[...136 lines deleted...]
-          <w:p w14:paraId="71C6D00E" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="71C6D00E" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Verificar a necessidade dos itens em vermelho, caso contrário, retirar e colocar não aplicável</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73288C23" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="73288C23" w14:textId="30CA4E65" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">A exigência da </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Licença de Funcionamento Sanitária vigente (7.4.1)</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, da </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Autorização de Funcionamento de Empresa – AFE (7.4.2)</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> e, quando cabível, da </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>justificativa para dispensa (7.4.3)</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> fundamenta-se na necessidade de assegurar que os fornecedores participantes do certame estejam devidamente regularizados perante os órgãos de vigilância sanitária competentes, conforme a legislação sanitária nacional, nos termos da </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lei nº 6.360/1976</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, da </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lei nº 9.782/1999</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> e da </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>RDC nº 16/2014</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75952002" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="75952002" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>AFE emitida pela ANVISA</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> é exigida porque garante, em nível nacional, que a empresa está legalmente autorizada a comercializar ou manipular produtos para a saúde, </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>complementando a verificação sanitária feita pelos órgãos locais</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74F9F252" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="74F9F252" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Licença de Funcionamento Sanitária</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> vigente, conforme atividade exercida, específica para a classe do produto objeto da aquisição, </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri-Bold" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>emitida pela Vigilância Sanitária local (publicação no Diário Oficial do Estado ou Município, conforme o caso ou cópia autenticada em cartório do documento original expedido pela Vigilância Sanitária Local). Caso a revalidação da Licença de Funcionamento para o presente exercício não tenha sido concedida, a licitante deverá apresentar a licença de funcionamento do exercício anterior (publicação em Diário Oficial do Estado ou Município) acompanhada do protocolo de revalidação (cópia autenticada em cartório), desde que esse tenha sido requerido nos primeiros 120 (cento e vinte) dias do presente exercício;</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33D22EE6" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="33D22EE6" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Autorização de Funcionamento</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (AFE) vigente, conforme atividade exercida, específica para a classe do produto objeto da aquisição (P</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri-Bold" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ublicação no Diário Oficial da União, podendo ser complementada com documento obtido a partir da página da ANVISA);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="215DF1D1" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="215DF1D1" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri-Bold" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Para os objetos que, de acordo com os regulamentos vigentes, forem dispensados da obrigatoriedade de </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Licença de Funcionamento Sanitária </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Autorização de Funcionamento, </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>deverão ter justificativas apresentavas pelo fornecedor;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C12A49C" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="2C12A49C" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="553FB0E2" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="553FB0E2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="112F0E2E" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="112F0E2E" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>FORMA E CRITÉRIOS DE SELEÇÃO DO FORNECEDOR (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “H” DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="4A6D107E" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="4A6D107E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0771B475" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="0771B475" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:left="58"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3024A4A0" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="3024A4A0" w14:textId="79AA2249" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A forma de seleção se dará por meio de </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>COMPRA DIRETA;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08CC69D7" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="0EF23E70" w14:textId="77777777" w:rsidR="000121B7" w:rsidRPr="000121B7" w:rsidRDefault="000121B7" w:rsidP="000121B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08CC69D7" w14:textId="5C2E4305" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O critério de julgamento das propostas será o de</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> MENOR PREÇO;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25051D2C" w14:textId="5068004A" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="75CDF7D8" w14:textId="77777777" w:rsidR="000121B7" w:rsidRPr="000121B7" w:rsidRDefault="000121B7" w:rsidP="000121B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25051D2C" w14:textId="5068004A" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Será considerado primeiro classificado, o fornecedor que, obedecendo às condições, especificações e procedimentos estabelecidos neste Termo de Referência, apresentar o MENOR PREÇO POR ITEM.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="503CE013" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="503CE013" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="11D02156" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="11D02156" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="551E9893" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="551E9893" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DA EXECUÇÃO DO OBJETO (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “E”; ART. 18º, III, e ART. 40º, §1º, II e III, DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="7F4D6D50" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="7F4D6D50" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="789BA33A" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
-[...10 lines deleted...]
-          <w:p w14:paraId="05D1D0C0" w14:textId="3E3FFD78" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="789BA33A" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05D1D0C0" w14:textId="3E3FFD78" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">O compromisso será firmado por meio de </w:t>
             </w:r>
-            <w:r w:rsidR="006E4F66">
+            <w:r w:rsidR="006E4F66" w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contrato</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> de fornecimento com entrega única, </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>conforme especificações e quantitativos previstos no item 1 do presente termo;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47FE9809" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="47FE9809" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A entrega deverá ser efetuada diretamente à Unidade Solicitante conforme especificação do objeto no(s) endereço(s): </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>(inserir endereço de entrega)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D1B7F31" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="0D1B7F31" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Funcionários da contratada deverão apresentar-se sempre com identificação e/ou credencial na Unidade Solicitante respeitando as normas de cada instituição;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72EB402E" w14:textId="76E731B2" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="72EB402E" w14:textId="76E731B2" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O prazo de entrega será</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> de </w:t>
             </w:r>
-            <w:r w:rsidR="00571160">
+            <w:r w:rsidR="00571160" w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0 (vinte)</w:t>
             </w:r>
-            <w:r w:rsidR="00A662C6">
+            <w:r w:rsidR="00A662C6" w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> dias</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> após recebimento, pelo fornecedor, da </w:t>
+            </w:r>
+            <w:r w:rsidR="006E4F66" w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t>Autorização</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">da </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E4F66">
+              <w:t xml:space="preserve"> de Fornecimento (</w:t>
+            </w:r>
+            <w:r w:rsidR="006E4F66" w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Autorização</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> de Fornecimento (</w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:t>F) empenhada</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="460A2C8E" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="460A2C8E" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">O objeto será recebido, provisoriamente, no ato da entrega, </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>de forma sumária, pelo responsável por seu acompanhamento e fiscalização, com verificação posterior da conformidade do material com as exigências contratuais;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F5C2991" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="0F5C2991" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">O objeto será recebido, definitivamente, em </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>(XX)</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> dias, após o recebimento provisório, </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>por servidor ou comissão designada pela autoridade competente, mediante termo detalhado que comprove o atendimento das exigências contratuais;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DB35B51" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="5DB35B51" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>O recebimento do objeto não exclui a responsabilidade da contratada pelos prejuízos resultantes da incorreta execução do contrato;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44C322BE" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="44C322BE" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O material deverá indicar na embalagem terciária (transporte) a razão social da Contratada, o número do processo de compra, o número da nota fiscal e o número do documento de fornecimento;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D18B795" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="0D18B795" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O objeto deverá estar de acordo com as especificações do edital e atender a legislação a ele(s) pertinente(s);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08477978" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="08477978" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O objeto deverá estar com no mínimo 75% do prazo de validade no momento do recebimento;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="390B95C2" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="390B95C2" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Para os produtos em que é exigido pela legislação vigente prazo de validade, esse deverá constar na embalagem;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C7D10EA" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="0C7D10EA" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A embalagem deverá estar íntegra e em perfeitas condições de utilização;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34FEA7E4" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="34FEA7E4" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O objeto não será aceito caso não seja transportado e entregue de maneira correta, respeitando as recomendações do fabricante e autoridades sanitárias, de acordo com as legislações vigentes para cada item;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B90268A" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="4B90268A" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A Contratada, mesmo não sendo a fabricante da matéria-prima empregada na fabricação de seu produto, responderá inteira e solidariamente pela qualidade e autenticidade deste, obrigando-se a substituir, as suas expensas, no todo ou em parte, o objeto desta licitação, em que se verificarem vícios, defeitos, incorreções, resultantes da fabricação ou transporte, constatado visualmente ou em laboratório, correndo estes custos por sua conta;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74235080" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="74235080" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O aceite do(s) produto(s) pela Contratante, não exclui a responsabilidade civil da Contratada por vícios de quantidade ou qualidade do produto ou disparidade com as especificações técnicas exigidas no edital ou atribuídas pela Contratada, verificados posteriormente, garantindo-se à Contratante as faculdades previstas no artigo 18, da Lei nº 8.078/90 (Código de Defesa do Consumidor);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09D42C93" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="09D42C93" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A contratada deverá ofertar treinamentos relacionados ao objeto licitado, nas Unidades Solicitantes, mediante demanda da equipe técnica, quando necessário.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BBEB070" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="2BBEB070" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4D837288" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="4D837288" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- Cada demandante deverá colocar as informações específicas para os objetos pretendidos:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46CDADF0" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="46CDADF0" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- Se atentar as condições quando se tratar de bens perecíveis;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B96A48E" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="5B96A48E" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- Verificar se há necessidade de garantia da execução do contrato, </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>nos moldes do Arts 96 a</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">102 da Lei nº 14.133/21, em valor correspondente a </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>102 da Lei nº 14.133/21, em valor correspondente a XXXX % do valor total do contrato (inserir justificativa da exigência da garantia);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D33C9A8" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> % do valor total do contrato</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>- Verificar se há necessidade de g</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="3D33C9A8" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+              </w:rPr>
+              <w:t>arantia do produto/serviço, manutenção e assistência técnica (especificar as condições da garantia).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06CC055B" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="5BF626EF" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
-[...33 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0D40857B" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="0D40857B" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:ind w:right="228"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="16CBF999" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="16CBF999" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="586787A7" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="586787A7" w14:textId="3B5CDE6B" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>DA GESTÃO DO CONTRATO (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ART. 6º, XXIII, “F” DA LEI Nº 14.133/2021 E IN 14/2025 SEA)</w:t>
+              <w:t xml:space="preserve">ART. 6º, XXIII, “F” DA LEI Nº 14.133/2021 E IN </w:t>
+            </w:r>
+            <w:r w:rsidR="000561CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>07</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="000561CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SEA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="07EF0B35" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="07EF0B35" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A331396" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
-[...10 lines deleted...]
-          <w:p w14:paraId="04833365" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="2A331396" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19736932" w14:textId="77777777" w:rsidR="000121B7" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499" w:rsidP="000121B7">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>As competências do gestor e fiscal</w:t>
+            </w:r>
+            <w:r w:rsidR="000121B7" w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> constam na instrução Normativa n.º 07/2026 da SEA e no Decreto 1.561/2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38574B43" w14:textId="23F8C391" w:rsidR="000121B7" w:rsidRPr="000121B7" w:rsidRDefault="000121B7">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...24 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="6ADDC4FA" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="6ADDC4FA" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="788D96C4" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="788D96C4" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>DA OBRIGAÇÕES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="561340B0" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="561340B0" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58DA9AB0" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="58DA9AB0" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="556D331E" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="556D331E" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Obrigações específicas da contratada:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="594EF64A" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="594EF64A" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="454B6068" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="454B6068" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Obriga-se a empresa vencedora:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77BE425B" w14:textId="4215A853" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="77BE425B" w14:textId="4215A853" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="59048F53" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Atender a todas as solicitações de contratação efetuadas durante a vigência do Contrato, limitada ao quantitativo de cada item;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59048F53" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...22 lines deleted...]
-          <w:p w14:paraId="1EFB3D25" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Ao fornecimento do objeto, de acordo com as especificações constantes no Edital, em consonância com a proposta apresentada e com a qualidade e especificações determinadas pela legislação em vigor;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EFB3D25" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="27656DB0" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Responsabilizar-se pela boa execução e eficiência no fornecimento do produto objeto do edital;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27656DB0" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="792DCA15" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Reparar, corrigir, remover as suas expensas, no todo ou em parte o(s) objeto(s) em que se verifiquem danos em decorrência do transporte, bem como, providenciar a imediata substituição desses;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="792DCA15" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="6CAE7CF7" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Providenciar a imediata correção das deficiências apontadas pelo contratante quando da entrega do produto;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CAE7CF7" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="7CFCFAF3" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Apresentar, sempre que solicitado documentos que comprovem a procedência do produto fornecido, assim como amostra para análise pela Administração, sem qualquer ônus adicional;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CFCFAF3" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="103439C9" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Não subcontratar, ceder ou transferir, total ou parcialmente, o objeto do contrato ou da Ata de Registro de Preços;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="103439C9" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="3E999116" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Manter, durante a vigência do contrato ou do Registro de Preços, todas as condições de habilitação e qualificações exigidas na licitação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E999116" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="245FD442" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>A estender aos contratos objeto da Ata, os benefícios e promoções oferecidas aos demais clientes da contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="245FD442" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="0B5EA499" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Responsabilizar-se por quaisquer danos ou prejuízos físicos ou materiais causados à Administração ou a terceiros, pelos seus prepostos, advindos de imperícia, negligência, imprudência ou desrespeito às normas de segurança, quando da execução do fornecimento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B5EA499" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="48DD3309" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Responsabilizar-se por todas e quaisquer despesas, inclusive, despesa de natureza previdenciária, fiscal, trabalhista ou civil, bem como emolumentos, ônus ou encargos de qualquer espécie e origem, pertinentes à execução do objeto contratado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48DD3309" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="68FBB59C" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Mesmo não sendo a fabricante da matéria prima empregada na fabricação de seus produtos, a empresa vencedora, responderá inteira e solidariamente pela qualidade e autenticidade destes, obrigando-se a substituir, as suas expensas, no todo ou em parte, o objeto desta licitação, em que se verificarem vícios, defeitos, incorreções, resultantes da fabricação ou transporte, constatado visualmente ou em laboratório, correndo estes custos por sua conta;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68FBB59C" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="1B731D9B" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Manter endereço eletrônico (e-mail) válido para fins de comunicação com a contratante por todo o período de contratação; comunicando, imediatamente, o Contratante em caso de alteração;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B731D9B" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Realizar cadastro no Portal Externo do SGP-e (https://portal.sgpe.sea.sc.gov.br/portal-externo/inicio) para que possa assinar eletronicamente com certificação digital TODOS os documentos firmados com a contratante (como realizar a assinatura digital: https://sgpe.sea.sc.gov.br/capdoc/pergunta_frequente/nova-como-realizar-a-assinatura-digital-via-portal-externo/).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A43876C" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
-[...10 lines deleted...]
-          <w:p w14:paraId="7BAEF1FA" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="2A43876C" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BAEF1FA" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Obrigações específicas da contratante:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0186096C" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="0186096C" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E24229E" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0E24229E" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Obriga-se a Administração/Contratante:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B50CB96" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="1B50CB96" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="059F03B6" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Comunicar a Contratada toda e quaisquer ocorrências relacionadas aos objetos entregues;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="059F03B6" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="405E2084" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Efetuar o pagamento da Contratada de acordo com a forma de pagamento estipulada na licitação e no Contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="405E2084" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="76123D68" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Promover o acompanhamento e a fiscalização do fornecimento/prestação dos serviços, sob os aspectos qualitativo e quantitativo, anotando em registro próprio as falhas e solicitando as medidas corretivas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76123D68" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="34CAB206" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Rejeitar, no todo ou em parte, o objeto entregue pela Contratada fora das especificações do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34CAB206" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...22 lines deleted...]
-          <w:p w14:paraId="5F1C51BE" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Observar para que durante a vigência do Contrato sejam cumpridas as obrigações assumidas pela Contratada, bem como sejam mantidas todas as condições de habilitação e qualificação exigidas na licitação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F1C51BE" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="5C78BD63" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Aplicar as sanções administrativas, quando se fizerem necessárias;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C78BD63" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="1F06773A" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Prestar à CONTRATADA informações e esclarecimentos que venham a ser solicitados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F06773A" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="5618B400" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Demais condições constantes do edital de licitação.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5618B400" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="0CBE4C3B" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CBE4C3B" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Cada unidade demandante deverá inserir as informações específicas para os seus objetos!</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B7F19F2" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="7B7F19F2" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="598AB2F1" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="598AB2F1" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="3BA58FCE" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="3BA58FCE" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>DAS INFRAÇÕES ADMINISTRATIVAS E SANÇÕES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="478321A6" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="478321A6" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38FFB0FA" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="38FFB0FA" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:ind w:right="124"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A apuração de infrações e aplicação de sanções aos licitantes, aos beneficiários de ata de registro de preços e aos contratados obedecerá ao disposto no decreto estadual nº 441, de 19 de janeiro de 2024.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4435301A" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="4435301A" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:ind w:left="0" w:right="124" w:hanging="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="24254A17" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="24254A17" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="0CAEACBB" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="0CAEACBB" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DO CONTRATO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="288914FB" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="288914FB" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45982B1F" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
-[...10 lines deleted...]
-          <w:p w14:paraId="79BB2B23" w14:textId="0481483C" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="79BB2B23" w14:textId="11C82B12" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumento Contratual: </w:t>
             </w:r>
-            <w:r w:rsidR="006E4F66">
+            <w:r w:rsidR="006E4F66" w:rsidRPr="000121B7">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Contrato</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="1C72C69E" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de fornecimento</w:t>
+            </w:r>
+            <w:r w:rsidR="000121B7">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C72C69E" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="7A3A5A43" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A3A5A43" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Vigência do contrato: </w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_Hlk192261079"/>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Será a soma dos prazos estabelecidos no item 14 do presente termo. </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="0"/>
-          <w:p w14:paraId="2BA5A564" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="2BA5A564" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:ind w:left="196" w:right="228"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0CC6BA48" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="0CC6BA48" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="228"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gestão e Fiscalização:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EE5248A" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="3EE5248A" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="77B78770" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="77B78770" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gestor:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="66" w:tblpY="258"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="9418" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1554"/>
               <w:gridCol w:w="1420"/>
               <w:gridCol w:w="3729"/>
               <w:gridCol w:w="2715"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00837474" w14:paraId="47AC9A29" w14:textId="77777777">
+            <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="47AC9A29" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="493"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1554" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="56D3D490" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="56D3D490" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>SOLICITANTE</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1420" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="178E8257" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="178E8257" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3729" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="512AF7E8" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="512AF7E8" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>GESTOR</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2715" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="787550E0" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="787550E0" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>TELEFONE/ EMAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00837474" w14:paraId="65E25B48" w14:textId="77777777">
+            <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="65E25B48" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1554" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="43A2E93E" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="43A2E93E" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>xxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1420" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5BDABAE6" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="5BDABAE6" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3729" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7140FF6A" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="7140FF6A" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>xxxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2715" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="65937AFE" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="65937AFE" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>xxxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="37D4C069" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
-[...31 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="37D4C069" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77E63B28" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56786484" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fiscal:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="66" w:tblpY="258"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="9418" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1554"/>
               <w:gridCol w:w="1420"/>
               <w:gridCol w:w="3602"/>
               <w:gridCol w:w="2842"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00837474" w14:paraId="6415768F" w14:textId="77777777">
+            <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="6415768F" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="493"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1554" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="63B506E0" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="63B506E0" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>SOLICITANTE</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1420" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="32D5A0EF" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="32D5A0EF" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3602" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="488BB755" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="488BB755" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>FISCAL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2842" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="33050ECC" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="33050ECC" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>TELEFONE/ EMAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00837474" w14:paraId="5A25FD30" w14:textId="77777777">
+            <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="5A25FD30" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1554" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="26722C9C" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="26722C9C" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1420" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="05261C4A" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="05261C4A" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>xxxxxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3602" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2217FE87" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="2217FE87" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>xxxxxxxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2842" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0D8C4B00" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="0D8C4B00" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>xxxxxxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="7E6F117F" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="7E6F117F" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="05FF2708" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="05FF2708" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="6A9A6792" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="6A9A6792" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="2DF6A811" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="2DF6A811" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CRITÉRIOS DE MEDIÇÃO E PAGAMENTO (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “G” e ART. 40º, §1º, II, DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="707425A2" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="707425A2" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40842C3F" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="40842C3F" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Prazos:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29A24F6B" w14:textId="4477B68E" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="29A24F6B" w14:textId="4477B68E" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prazo de entrega do objeto:</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00571160">
+            <w:r w:rsidR="00571160" w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0 dias</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> após recebimento, pelo fornecedor, da </w:t>
             </w:r>
-            <w:r w:rsidR="006E4F66">
+            <w:r w:rsidR="006E4F66" w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Autorização</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> de Fornecimento (</w:t>
             </w:r>
-            <w:r w:rsidR="006E4F66">
+            <w:r w:rsidR="006E4F66" w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>F) empenhada;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52CD903D" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="52CD903D" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prazo de recebimento provisório: no ato;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3323623B" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="3323623B" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Prazo de recebimento definitivo: </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">xx dias, após o recebimento provisório; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F7C44C0" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="6F7C44C0" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Prazo de troca de bens rejeitados: </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">xx dias; </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(não afastando a possibilidade de aplicação de multa/sanção)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D66795B" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="0D66795B" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Prazo para liquidação do </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="DejaVu Sans" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>documento fiscal: 5 dias úteis;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F4A586C" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="2F4A586C" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Prazo de pagamento: </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>30 dias</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> após o recebimento definitivo, com a respectiva Nota Fiscal/Fatura ou documento legalmente equivalente</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="522F0232" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="522F0232" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="2210CC04" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="2210CC04" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="32D4A027" w14:textId="7CBF37C0" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="32D4A027" w14:textId="7CBF37C0" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DO VALOR ESTIMADO (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “I”; ART. 18º, IV, e ART. 23º e 24º DA LEI Nº 14.133/2021 e Instrução Normativa nº 0</w:t>
             </w:r>
-            <w:r w:rsidR="006E4F66">
+            <w:r w:rsidR="006E4F66" w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
-            <w:r w:rsidR="006E4F66">
+            <w:r w:rsidR="006E4F66" w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/SEA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="4ED55A3B" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="4ED55A3B" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="796F72BE" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="796F72BE" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4391D331" w14:textId="404D5527" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="4391D331" w14:textId="20FC3624" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidR="00531CF5">
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Os valores foram estimados conforme o Documento de Instrução de Pesquisa de Preços (ANEXO </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5AB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00531CF5" w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C5FD57E" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="4C5FD57E" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Os preços estimados determinados com base em menos de três preços, ou estimados com critérios diferentes de média, mediana ou menor valor num conjunto de menos de três preços, foram devidamente justificados na Planilha de Pesquisa de Preços, com aval do gestor responsável (Diretor) e da autoridade competente (Superintendente), condicionada a assinatura do Termo de Referência.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="138E22AF" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="138E22AF" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:ind w:left="66"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="3ADAD317" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="3ADAD317" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="69F36E49" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="69F36E49" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ADEQUAÇÃO ORÇAMENTÁRIA (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “J” DA LEI Nº 14.133/2021 e ART. 4º, VII, DO DECRETO ESTADUAL Nº 47/2023)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="02E58FEE" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="02E58FEE" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77E0FAC2" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="77E0FAC2" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0D00E9C7" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="0D00E9C7" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>A aquisição seguirá após a declaração de disponibilidade orçamentária-financeira emitida pela Superintendência do Fundo Estadual de Saúde em documento apensado ao processo.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77153029" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="77153029" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="1CDC47CB" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="1CDC47CB" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="3BCF5AD4" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="3BCF5AD4" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ANÁLISE DE RISCOS E MAPA DE RISCOS (ART. 18º, X, DA LEI Nº 14.133/2021 e ART. 4º, III, DO DECRETO ESTADUAL Nº 47/2023)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="3818D118" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="3818D118" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49BAF9E2" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="49BAF9E2" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:ind w:left="66"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2511235A" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="2511235A" w14:textId="000C42BA" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499" w:rsidP="00105FB9">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:rPr>
-[...14 lines deleted...]
-          <w:p w14:paraId="1D85FBC7" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Encontra-se no ANEXO V</w:t>
+            </w:r>
+            <w:r w:rsidR="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>II – Análise de Riscos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000121B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D85FBC7" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="2AA34739" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="2AA34739" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="2B1A4A5B" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="2B1A4A5B" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DAS PRÁTICAS FRAUDULENTAS E DE CORRUPÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="5C25DAF5" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="5C25DAF5" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54F01818" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="19D92803" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="00105FB9" w:rsidRDefault="00CE5499" w:rsidP="00105FB9">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105FB9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-            </w:pPr>
-[...17 lines deleted...]
-              </w:rPr>
               <w:t>As partes, por seus agentes públicos ou por seus sócios, acionistas, administradores e colaboradores:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AE0C605" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="3AE0C605" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:left="363" w:hanging="363"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Declaram que têm conhecimento das normas previstas na legislação, entre as quais nas Leis n° 8.429/1992 e nº 12.846/2013, seus regulamentos e eventuais outras aplicáveis;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C1979DE" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="5C1979DE" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:left="363" w:hanging="363"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Comprometem-se em não adotar práticas ou procedimentos que se enquadrem nas hipóteses previstas nas leis e regulamentos mencionados no inciso anterior e se comprometem em exigir o mesmo pelos terceiros por elas contratados;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5865217F" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="5865217F" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:left="363" w:hanging="363"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Comprometem-se em notificar à Controladoria Geral do Estado qualquer irregularidade que tiverem conhecimento acerca da execução do contrato;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AC2FBE6" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="3AC2FBE6" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:left="363" w:hanging="363"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Declaram que têm ciência que a violação de qualquer das obrigações previstas na Instrução Normativa conjunta CGE/SEA nº 01/2020, além de outras, é causa para a rescisão unilateral do contrato, sem prejuízo da cobrança das perdas e danos, inclusive danos potenciais, causados à parte inocente e das multas pactuadas.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65467C92" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="65467C92" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="4BE7AB3B" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="4BE7AB3B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="334DD4C0" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="334DD4C0" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>RESPONSÁVEL PELA ELABORAÇÃO DO TERMO DE REFERÊNCIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="066F6D4D" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="066F6D4D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1100"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="72" w:tblpY="186"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="9405" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3728"/>
               <w:gridCol w:w="1600"/>
               <w:gridCol w:w="4077"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00837474" w14:paraId="55B86D9D" w14:textId="77777777">
+            <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="55B86D9D" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="308"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3728" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="11A0DC57" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="11A0DC57" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>NOME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6331AA47" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="6331AA47" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4077" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="035E5A3C" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="035E5A3C" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>TELEFONE/</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00837474" w14:paraId="7A429DC4" w14:textId="77777777">
+            <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="7A429DC4" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3728" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1F51F442" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="1F51F442" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxxxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="261441C0" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="261441C0" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4077" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="722B17F2" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="722B17F2" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="68AB55F9" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="68AB55F9" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="100E0F58" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="100E0F58" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="3103BF09" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="3103BF09" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="7BC0DDA3" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="7BC0DDA3" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>GESTOR RESPONSÁVEL DA UNIDADE REQUISITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="4F3636E9" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="4F3636E9" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="60" w:tblpY="219"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="9439" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3715"/>
               <w:gridCol w:w="1600"/>
               <w:gridCol w:w="4124"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00837474" w14:paraId="2E8068A3" w14:textId="77777777">
+            <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="2E8068A3" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="271"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3715" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="77C489D1" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="77C489D1" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>NOME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="49E8170E" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="49E8170E" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4124" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="67C93EF0" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="67C93EF0" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>TELEFONE/</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00837474" w14:paraId="5C24E020" w14:textId="77777777">
+            <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="5C24E020" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="288"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3715" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0F3AFAD4" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="0F3AFAD4" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...10 lines deleted...]
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
-                    <w:t>xxxxxxx</w:t>
+                    <w:t xml:space="preserve"> xxxxxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="64B540AD" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="64B540AD" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>xxxxxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4124" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="187F0664" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="187F0664" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>xxxxxxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="0DB71581" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="0DB71581" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="43C09C3A" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="43C09C3A" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="12C6AED1" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="12C6AED1" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="6DE55A50" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+          <w:p w14:paraId="6DE55A50" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000121B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AUTORIDADE COMPETENTE DA SUPERINTENDÊNCIA REQUISITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837474" w14:paraId="1E52F5FB" w14:textId="77777777">
+      <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="1E52F5FB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1237"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="47" w:tblpY="264"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="9439" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3740"/>
               <w:gridCol w:w="1600"/>
               <w:gridCol w:w="4099"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00837474" w14:paraId="2B150534" w14:textId="77777777">
+            <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="2B150534" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="271"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3740" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6B2D5639" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="6B2D5639" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>NOME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4551C1CB" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="4551C1CB" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4099" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6C84509A" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="6C84509A" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>TELEFONE/</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00837474" w14:paraId="4AFF48BB" w14:textId="77777777">
+            <w:tr w:rsidR="00837474" w:rsidRPr="000121B7" w14:paraId="4AFF48BB" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="288"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3740" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="60756D09" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="60756D09" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...10 lines deleted...]
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
-                    <w:t>xxxxxxxx</w:t>
+                    <w:t xml:space="preserve"> xxxxxxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="13E4E79C" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="13E4E79C" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxxxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4099" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4F961061" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+                <w:p w14:paraId="4F961061" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000121B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxxxxx</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="3E961290" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+          <w:p w14:paraId="3E961290" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6FB36596" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+    <w:p w14:paraId="6FB36596" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="504D2FAA" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+    <w:p w14:paraId="504D2FAA" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C2A767B" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+    <w:p w14:paraId="3C2A767B" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:ind w:left="851" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="441031D6" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+    <w:p w14:paraId="441031D6" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:ind w:left="851" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C54C0D3" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+    <w:p w14:paraId="3C54C0D3" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:ind w:left="851" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A762F94" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+    <w:p w14:paraId="1A762F94" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:ind w:left="851" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="430BFAD6" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+    <w:p w14:paraId="430BFAD6" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
       <w:pPr>
         <w:ind w:left="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DA2B4D1" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+    <w:p w14:paraId="3DA2B4D1" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
       <w:pPr>
         <w:ind w:left="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25FF7DEF" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+    <w:p w14:paraId="25FF7DEF" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
       <w:pPr>
         <w:ind w:leftChars="249" w:left="598" w:rightChars="191" w:right="458"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="558F02A7" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+    <w:p w14:paraId="558F02A7" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
       <w:pPr>
         <w:ind w:leftChars="91" w:left="218" w:firstLineChars="149" w:firstLine="328"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk169598585"/>
-      <w:r>
+      <w:r w:rsidRPr="000121B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Florianópolis, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000121B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[data da assinatura digital].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A65AFC9" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+    <w:p w14:paraId="6A65AFC9" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
       <w:pPr>
         <w:ind w:leftChars="249" w:left="598" w:rightChars="191" w:right="458"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A159A2B" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+    <w:p w14:paraId="5A159A2B" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
       <w:pPr>
         <w:ind w:leftChars="249" w:left="598" w:rightChars="243" w:right="583"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000121B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>A validade deste documento está condicionada às assinaturas digitais no Sistema de Gestão de Processos Eletrônicos - SGPe.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="09C84FE5" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+    <w:p w14:paraId="09C84FE5" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
       <w:pPr>
         <w:ind w:leftChars="249" w:left="598" w:rightChars="191" w:right="458"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64ADC9B9" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+    <w:p w14:paraId="64ADC9B9" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
       <w:pPr>
         <w:ind w:leftChars="249" w:left="598" w:rightChars="191" w:right="458"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A20AD9F" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+    <w:p w14:paraId="7A20AD9F" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
       <w:pPr>
         <w:ind w:leftChars="249" w:left="598" w:rightChars="191" w:right="458"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52B1B0C9" w14:textId="26DC55BA" w:rsidR="00837474" w:rsidRDefault="00CE5499">
+    <w:p w14:paraId="52B1B0C9" w14:textId="7342A836" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00CE5499">
       <w:pPr>
         <w:ind w:leftChars="249" w:left="598" w:rightChars="191" w:right="458"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000121B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Versão nº 1</w:t>
+        <w:t xml:space="preserve">Versão atualizada em </w:t>
       </w:r>
-      <w:r w:rsidR="00A662C6">
+      <w:r w:rsidR="00926145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>31</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A217F1" w:rsidRPr="000121B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, atualizada em </w:t>
+        <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00A662C6">
+      <w:r w:rsidR="00926145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>20</w:t>
+        <w:t>08</w:t>
       </w:r>
-      <w:r w:rsidR="00A217F1">
+      <w:r w:rsidR="00A217F1" w:rsidRPr="000121B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/03/2026</w:t>
+        <w:t>/2026</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000121B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D7EAF6" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
+    <w:p w14:paraId="05D7EAF6" w14:textId="77777777" w:rsidR="00837474" w:rsidRPr="000121B7" w:rsidRDefault="00837474">
       <w:pPr>
         <w:ind w:leftChars="249" w:left="598" w:rightChars="191" w:right="458"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00837474">
+    <w:sectPr w:rsidR="00837474" w:rsidRPr="000121B7">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="680" w:right="618" w:bottom="280" w:left="618" w:header="567" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1620DBAB" w14:textId="77777777" w:rsidR="00680DB5" w:rsidRDefault="00680DB5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="31525CEF" w14:textId="77777777" w:rsidR="00680DB5" w:rsidRDefault="00680DB5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:altName w:val="PMingLiU-ExtB"/>
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Poppins">
     <w:altName w:val="Liberation Mono"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri-Bold">
     <w:altName w:val="Liberation Mono"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="sans-serif">
     <w:altName w:val="Liberation Mono"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="020B0603030804020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="12CA225E" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1D72C058" w14:textId="77777777" w:rsidR="00680DB5" w:rsidRDefault="00680DB5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="64A82036" w14:textId="77777777" w:rsidR="00680DB5" w:rsidRDefault="00680DB5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1325"/>
       <w:gridCol w:w="8521"/>
     </w:tblGrid>
     <w:tr w:rsidR="00837474" w14:paraId="23D42236" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="847"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1325" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="04785D3F" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00CE5499">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:right="-250"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
@@ -9827,51 +9482,51 @@
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>DIRETORIA DE PLANEJAMENTO E GESTÃO DE COMPRAS</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1C312D90" w14:textId="77777777" w:rsidR="00837474" w:rsidRDefault="00837474">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="84D925E8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="84D925E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
@@ -9955,98 +9610,100 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="C1EA3D1F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C1EA3D1F"/>
+    <w:tmpl w:val="2F1A544C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
-        <w:b w:val="0"/>
-        <w:bCs w:val="0"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
@@ -10267,73 +9924,74 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="408D1205"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="408D1205"/>
+    <w:tmpl w:val="62220C44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="620" w:hanging="620"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="620" w:hanging="620"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="0"/>
+        <w:b/>
+        <w:bCs/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2279" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1003" w:hanging="720"/>
       </w:pPr>
@@ -10382,50 +10040,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F2B4776"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6A723690"/>
+    <w:lvl w:ilvl="0" w:tplc="0416000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DBE67C8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6DBE67C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -10472,144 +10216,152 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="616641365">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="357706394">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1546865140">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1560170274">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="159658994">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="117340243">
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="719"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00172A27"/>
     <w:rsid w:val="0000447C"/>
     <w:rsid w:val="0000713E"/>
+    <w:rsid w:val="000121B7"/>
+    <w:rsid w:val="000561CA"/>
     <w:rsid w:val="00060C6A"/>
     <w:rsid w:val="00070BD7"/>
     <w:rsid w:val="000B1AE5"/>
     <w:rsid w:val="000E14D9"/>
     <w:rsid w:val="000E1A35"/>
     <w:rsid w:val="00104234"/>
+    <w:rsid w:val="00105FB9"/>
     <w:rsid w:val="00115D88"/>
     <w:rsid w:val="00150332"/>
     <w:rsid w:val="0017024D"/>
     <w:rsid w:val="00172A27"/>
     <w:rsid w:val="001750DE"/>
     <w:rsid w:val="00193748"/>
     <w:rsid w:val="001A1F4A"/>
     <w:rsid w:val="001B5270"/>
     <w:rsid w:val="001B7589"/>
     <w:rsid w:val="001B795B"/>
     <w:rsid w:val="001E7EA4"/>
     <w:rsid w:val="00201B58"/>
     <w:rsid w:val="00217AB4"/>
     <w:rsid w:val="002500E5"/>
     <w:rsid w:val="002564EB"/>
     <w:rsid w:val="002C6625"/>
     <w:rsid w:val="002D2E49"/>
     <w:rsid w:val="00302DE4"/>
     <w:rsid w:val="00304B02"/>
     <w:rsid w:val="00353DEA"/>
     <w:rsid w:val="00363F0B"/>
     <w:rsid w:val="00365DAF"/>
     <w:rsid w:val="0038154E"/>
     <w:rsid w:val="00383A51"/>
     <w:rsid w:val="003B2D51"/>
     <w:rsid w:val="003C3493"/>
+    <w:rsid w:val="003C6EB3"/>
     <w:rsid w:val="003E3DCD"/>
     <w:rsid w:val="003E64B3"/>
     <w:rsid w:val="00406593"/>
     <w:rsid w:val="00430061"/>
     <w:rsid w:val="004375A4"/>
     <w:rsid w:val="00453F59"/>
     <w:rsid w:val="004742FB"/>
     <w:rsid w:val="00480AF6"/>
     <w:rsid w:val="0049323C"/>
     <w:rsid w:val="004A46CD"/>
+    <w:rsid w:val="004B1A03"/>
     <w:rsid w:val="004B42B2"/>
     <w:rsid w:val="004B6C1C"/>
     <w:rsid w:val="004B7FA8"/>
     <w:rsid w:val="004C603D"/>
     <w:rsid w:val="004E3841"/>
     <w:rsid w:val="00504A1A"/>
     <w:rsid w:val="005260FF"/>
     <w:rsid w:val="00531CF5"/>
     <w:rsid w:val="00532A4A"/>
     <w:rsid w:val="00535879"/>
     <w:rsid w:val="00571160"/>
     <w:rsid w:val="00581199"/>
     <w:rsid w:val="005879E3"/>
     <w:rsid w:val="00594046"/>
     <w:rsid w:val="005B1289"/>
     <w:rsid w:val="005B4C6F"/>
     <w:rsid w:val="005B6E71"/>
     <w:rsid w:val="005C01C2"/>
     <w:rsid w:val="005C5222"/>
     <w:rsid w:val="005D57D3"/>
     <w:rsid w:val="005D7BD5"/>
     <w:rsid w:val="00656753"/>
     <w:rsid w:val="00662F07"/>
     <w:rsid w:val="0066401D"/>
     <w:rsid w:val="00672C31"/>
@@ -10619,50 +10371,51 @@
     <w:rsid w:val="006B6FC0"/>
     <w:rsid w:val="006D2929"/>
     <w:rsid w:val="006E4F66"/>
     <w:rsid w:val="006E5F8F"/>
     <w:rsid w:val="006F00E5"/>
     <w:rsid w:val="006F2467"/>
     <w:rsid w:val="00711D20"/>
     <w:rsid w:val="00715A69"/>
     <w:rsid w:val="00736B90"/>
     <w:rsid w:val="00744813"/>
     <w:rsid w:val="00762895"/>
     <w:rsid w:val="00773916"/>
     <w:rsid w:val="00793DBC"/>
     <w:rsid w:val="007B416A"/>
     <w:rsid w:val="00806721"/>
     <w:rsid w:val="00835B02"/>
     <w:rsid w:val="00837474"/>
     <w:rsid w:val="00880260"/>
     <w:rsid w:val="00891425"/>
     <w:rsid w:val="008A1BD6"/>
     <w:rsid w:val="008A59C5"/>
     <w:rsid w:val="008B5568"/>
     <w:rsid w:val="008C28CC"/>
     <w:rsid w:val="008F02DA"/>
     <w:rsid w:val="00916CC2"/>
+    <w:rsid w:val="00926145"/>
     <w:rsid w:val="00930923"/>
     <w:rsid w:val="00946934"/>
     <w:rsid w:val="00952F7E"/>
     <w:rsid w:val="00960B63"/>
     <w:rsid w:val="009636CA"/>
     <w:rsid w:val="00997AB5"/>
     <w:rsid w:val="009A5406"/>
     <w:rsid w:val="009B6002"/>
     <w:rsid w:val="009C2F06"/>
     <w:rsid w:val="009D362C"/>
     <w:rsid w:val="009E2F5C"/>
     <w:rsid w:val="009E4E31"/>
     <w:rsid w:val="009E78C1"/>
     <w:rsid w:val="00A11419"/>
     <w:rsid w:val="00A17245"/>
     <w:rsid w:val="00A217F1"/>
     <w:rsid w:val="00A33F7C"/>
     <w:rsid w:val="00A35A84"/>
     <w:rsid w:val="00A45C09"/>
     <w:rsid w:val="00A561BA"/>
     <w:rsid w:val="00A649F5"/>
     <w:rsid w:val="00A65C90"/>
     <w:rsid w:val="00A662C6"/>
     <w:rsid w:val="00A66BF9"/>
     <w:rsid w:val="00A74168"/>
@@ -10674,72 +10427,75 @@
     <w:rsid w:val="00B61680"/>
     <w:rsid w:val="00B73263"/>
     <w:rsid w:val="00B74E61"/>
     <w:rsid w:val="00B8514D"/>
     <w:rsid w:val="00B876F3"/>
     <w:rsid w:val="00BB0403"/>
     <w:rsid w:val="00BD505D"/>
     <w:rsid w:val="00BD621A"/>
     <w:rsid w:val="00BD6CFD"/>
     <w:rsid w:val="00BF2510"/>
     <w:rsid w:val="00C01857"/>
     <w:rsid w:val="00C03105"/>
     <w:rsid w:val="00C1061D"/>
     <w:rsid w:val="00C16C95"/>
     <w:rsid w:val="00C53EAD"/>
     <w:rsid w:val="00C5455D"/>
     <w:rsid w:val="00C82643"/>
     <w:rsid w:val="00C917D3"/>
     <w:rsid w:val="00CD252C"/>
     <w:rsid w:val="00CD322F"/>
     <w:rsid w:val="00CE5499"/>
     <w:rsid w:val="00D001D4"/>
     <w:rsid w:val="00D0229F"/>
     <w:rsid w:val="00D05BA2"/>
     <w:rsid w:val="00D246FE"/>
+    <w:rsid w:val="00D27E77"/>
     <w:rsid w:val="00D46996"/>
     <w:rsid w:val="00D539A0"/>
     <w:rsid w:val="00D60B89"/>
     <w:rsid w:val="00D61AE4"/>
     <w:rsid w:val="00D872C9"/>
+    <w:rsid w:val="00DA4D6F"/>
     <w:rsid w:val="00DB0165"/>
     <w:rsid w:val="00DB685E"/>
     <w:rsid w:val="00DD6826"/>
     <w:rsid w:val="00DE5EB0"/>
     <w:rsid w:val="00DE6249"/>
     <w:rsid w:val="00DF2800"/>
     <w:rsid w:val="00E01BB4"/>
     <w:rsid w:val="00E15756"/>
     <w:rsid w:val="00E24181"/>
     <w:rsid w:val="00E26F96"/>
     <w:rsid w:val="00E46E8F"/>
     <w:rsid w:val="00E618AE"/>
     <w:rsid w:val="00E6526E"/>
     <w:rsid w:val="00E7175A"/>
     <w:rsid w:val="00EB7D5B"/>
     <w:rsid w:val="00EE1532"/>
     <w:rsid w:val="00EF44A4"/>
+    <w:rsid w:val="00EF5AB9"/>
     <w:rsid w:val="00F04872"/>
     <w:rsid w:val="00F12446"/>
     <w:rsid w:val="00F260CE"/>
     <w:rsid w:val="00F36640"/>
     <w:rsid w:val="00F40052"/>
     <w:rsid w:val="00F510C4"/>
     <w:rsid w:val="00F52C5C"/>
     <w:rsid w:val="00F6482C"/>
     <w:rsid w:val="00F7346B"/>
     <w:rsid w:val="00F95331"/>
     <w:rsid w:val="00FA1803"/>
     <w:rsid w:val="00FA19C1"/>
     <w:rsid w:val="00FC5D1C"/>
     <w:rsid w:val="00FE208A"/>
     <w:rsid w:val="00FE74B6"/>
     <w:rsid w:val="00FF0A56"/>
     <w:rsid w:val="013730A5"/>
     <w:rsid w:val="016417A4"/>
     <w:rsid w:val="026B121E"/>
     <w:rsid w:val="02725307"/>
     <w:rsid w:val="029E1222"/>
     <w:rsid w:val="03582CB7"/>
     <w:rsid w:val="03BD578F"/>
     <w:rsid w:val="03FD05D6"/>
     <w:rsid w:val="040D00EE"/>
@@ -11379,51 +11135,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2E98C7AD"/>
   <w15:docId w15:val="{56805A95-747C-4440-82B2-0855E3CF9E1F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12196,51 +11952,51 @@
     <w:basedOn w:val="TableNormal0"/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="TableNormal"/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -12508,63 +12264,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{903B7935-BDF7-4B4C-B776-A7397FA5489C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3793</Words>
-  <Characters>22307</Characters>
+  <Words>4077</Words>
+  <Characters>22016</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>506</Lines>
-  <Paragraphs>241</Paragraphs>
+  <Lines>183</Lines>
+  <Paragraphs>52</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25859</CharactersWithSpaces>
+  <CharactersWithSpaces>26041</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Carla Giani da Rocha</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-01-27T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2023-01-27T00:00:00Z</vt:filetime>
   </property>