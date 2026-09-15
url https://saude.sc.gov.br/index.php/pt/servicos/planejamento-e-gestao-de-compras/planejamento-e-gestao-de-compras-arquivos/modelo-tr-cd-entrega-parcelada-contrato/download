--- v0 (2026-06-01)
+++ v1 (2026-09-15)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="360C5761" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:ind w:right="885"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1280E907" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="93"/>
         <w:ind w:left="371" w:hangingChars="168" w:hanging="371"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>TERMO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
@@ -224,51 +224,51 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9570"/>
       </w:tblGrid>
       <w:tr w:rsidR="00664740" w14:paraId="57DE0697" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="52711922" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
+          <w:p w14:paraId="52711922" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646" w:rsidP="00381278">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. OBJETO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -289,749 +289,638 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00664740" w14:paraId="4363F5FE" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BAFB581" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
-            <w:pPr>
+          <w:p w14:paraId="1ED31039" w14:textId="40EDF1CF" w:rsidR="00664740" w:rsidRPr="001E2F41" w:rsidRDefault="007A3646" w:rsidP="00381278">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="786"/>
               </w:tabs>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E2F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...14 lines deleted...]
-            <w:r>
+              <w:t>Solicitação de aquisição</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Solicitação de aquisição</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001E2F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(descrever o objeto)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>de</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>, por meio de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001E2F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-            <w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">compra direta, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>, por meio de</w:t>
-[...24 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">para atendimento </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de demanda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">para atendimento </w:t>
-[...15 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> gerenciadas por unidades próprias da SES/SC.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001E2F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22222603" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
+          <w:p w14:paraId="22222603" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740" w:rsidP="00381278">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="786"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="131909A0" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
+          <w:p w14:paraId="131909A0" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646" w:rsidP="00381278">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="786"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- As condições de vigência e prorrogação constam no item 13.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4292EC02" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
+          <w:p w14:paraId="4292EC02" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740" w:rsidP="00381278">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:rPr>
-[...6 lines deleted...]
-          <w:p w14:paraId="1974DB00" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5832329E" w14:textId="77777777" w:rsidR="001E2F41" w:rsidRDefault="007A3646" w:rsidP="00381278">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
-[...7 lines deleted...]
-            <w:r>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF7F9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Especificações e quantidades</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="33025369" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
+            <w:r w:rsidR="00CF7F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FC38C38" w14:textId="3BE73BE7" w:rsidR="001E2F41" w:rsidRPr="001E2F41" w:rsidRDefault="007A3646" w:rsidP="00381278">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="2"/>
-[...57 lines deleted...]
-            <w:r>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E2F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Conforme ANEXO I</w:t>
+            </w:r>
+            <w:r w:rsidR="005F231B" w:rsidRPr="001E2F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Requisição.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30F1D4A0" w14:textId="77777777" w:rsidR="001E2F41" w:rsidRPr="001E2F41" w:rsidRDefault="001E2F41" w:rsidP="00381278">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34F4FF34" w14:textId="77777777" w:rsidR="001E2F41" w:rsidRPr="001E2F41" w:rsidRDefault="007A3646" w:rsidP="00381278">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E2F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Do catálogo eletrônico de padronização de compras (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2F41">
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>art. 19º, II, da Lei nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="042CAB91" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">1.2.1. As especificações contidas nos anexos supracitados, respeitam o Catálogo de Materiais e Serviços do Governo de SC. A consulta pode ser feita pelo </w:t>
+          <w:p w14:paraId="78E2A289" w14:textId="157BE634" w:rsidR="001E2F41" w:rsidRPr="001E2F41" w:rsidRDefault="007A3646" w:rsidP="00381278">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E2F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As especificações contidas nos anexos supracitados, respeitam o Catálogo de Materiais e Serviços do Governo de SC. A consulta pode ser feita pelo </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
+              <w:r w:rsidRPr="001E2F41">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>link</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="001E2F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F964CA4" w14:textId="24072298" w:rsidR="001E2F41" w:rsidRPr="001E2F41" w:rsidRDefault="007A3646" w:rsidP="00381278">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E2F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Em caso de divergência entre as descrições e especificações constantes no presente Termo de Referência e no Catálogo, prevalecem as primeiras.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A0E9944" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
+          <w:p w14:paraId="40C6F417" w14:textId="77777777" w:rsidR="001E2F41" w:rsidRPr="001E2F41" w:rsidRDefault="001E2F41" w:rsidP="00381278">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:rPr>
-[...7 lines deleted...]
-          <w:p w14:paraId="4D1AC767" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4359DFF5" w14:textId="77777777" w:rsidR="001E2F41" w:rsidRPr="001E2F41" w:rsidRDefault="007A3646" w:rsidP="00381278">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:jc w:val="both"/>
-[...16 lines deleted...]
-            <w:r>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E2F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Da natureza do objeto (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2F41">
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>art. 20ºda Lei nº 14.133/2021 e art. 5º, parágrafo único, do Decreto Estadual nº 2355/2021)</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="1760A45F" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
+            <w:r w:rsidR="00CF7F9E" w:rsidRPr="001E2F41">
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BFC5B47" w14:textId="77777777" w:rsidR="001E2F41" w:rsidRPr="001E2F41" w:rsidRDefault="007A3646" w:rsidP="00381278">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:rPr>
-[...21 lines deleted...]
-            <w:r>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E2F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-BR"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t>Os bens objeto desta contratação são caracterizados como comuns</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">com características técnicas e funcionais, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>definidas por meio de especificações usuais existentes no mercado</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="701A31EC" w14:textId="77777777" w:rsidR="001E2F41" w:rsidRPr="001E2F41" w:rsidRDefault="007A3646" w:rsidP="00381278">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E2F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Não se enquadram como sendo bens de luxo, conforme Decreto n.º </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Os bens objeto desta contratação são caracterizados como comuns</w:t>
-[...35 lines deleted...]
-            <w:r>
+              <w:t>2.355, de 16 de dezembro de 2022;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E610C7C" w14:textId="142BD1BE" w:rsidR="00664740" w:rsidRPr="001E2F41" w:rsidRDefault="007A3646" w:rsidP="00381278">
+            <w:pPr>
+              <w:pStyle w:val="Normal2"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E2F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Não se enquadram como bens de luxo, conforme definição do art. 2º, II, Resolução TCU nº 341/2022, como </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>definid</w:t>
-[...180 lines deleted...]
-          <w:p w14:paraId="7C28C6EA" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
+              <w:t>aquele “de consumo ostentatório, opulento, de abordagem personalizada ou refinada, de elevado grau de sofisticação, de distribuição seletiva, alto preço, escassez, raridade e exclusividade, com forte apelo estético, de tradição ou história, cuja qualidade supera a das demandas ordinárias das unidades do Tribunal, por haver substitutos com características técnicas e funcionais equivalentes de qualidade comum”.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C28C6EA" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740" w:rsidP="00381278">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00664740" w14:paraId="0E37EBB9" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE0FC32" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
+          <w:p w14:paraId="6CE0FC32" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646" w:rsidP="001E2F41">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1055,123 +944,129 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “B” DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00664740" w14:paraId="7A9F6007" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125ADEDE" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="4324A924" w14:textId="2EC13172" w:rsidR="00664740" w:rsidRPr="00CF7F9E" w:rsidRDefault="007A3646" w:rsidP="00CF7F9E">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:right="-6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF7F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Conforme informado no Estudo Técnico Preliminar, esta aquisição se justifica por</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>..... incluir a justificativa do ETP.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4492C026" w14:textId="77777777" w:rsidR="00CF7F9E" w:rsidRPr="00CF7F9E" w:rsidRDefault="00CF7F9E" w:rsidP="00CF7F9E">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:ind w:left="0" w:right="-6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="70799049" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70799049" w14:textId="167208DC" w:rsidR="00664740" w:rsidRDefault="007A3646" w:rsidP="00CF7F9E">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>2.2. Justificativas adicionais (se houver necessidade), caso contrário, retirar esse item.</w:t>
+              <w:t>Justificativas adicionais (se houver necessidade), caso contrário, retirar esse item.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02A121EE" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00664740" w14:paraId="16DA5AF5" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
@@ -1246,108 +1141,123 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00664740" w14:paraId="0945210D" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51E0283E" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1F74B80E" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
+          <w:p w14:paraId="1F74B80E" w14:textId="64A144E5" w:rsidR="00664740" w:rsidRPr="00CF7F9E" w:rsidRDefault="007A3646">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Conforme informado no Estudo Técnico Preliminar, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a contratação da solução mostra-se necessária para resolver a demanda apresentada. Os valores e os quantitativos estão previstos no plano anual de compras, demonstrando ser uma aquisição economicamente viável;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BC5A948" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
+          <w:p w14:paraId="19DD0360" w14:textId="77777777" w:rsidR="00CF7F9E" w:rsidRDefault="00CF7F9E" w:rsidP="00CF7F9E">
+            <w:pPr>
+              <w:ind w:right="-6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BC5A948" w14:textId="4CE2548F" w:rsidR="00664740" w:rsidRDefault="007A3646" w:rsidP="00CF7F9E">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>3.2. Complemento da informação, caso contrário, retirar esse item.</w:t>
+              <w:t>Complemento da informação, caso contrário, retirar esse item.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48FC11D6" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00664740" w14:paraId="0D7A9883" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
@@ -1395,105 +1305,135 @@
       <w:tr w:rsidR="00664740" w14:paraId="670B6149" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3339856D" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="40C0640A" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
+          <w:p w14:paraId="40C0640A" w14:textId="58E7C919" w:rsidR="00664740" w:rsidRDefault="007A3646">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Apresentação de propostas que atendam aos critérios de aceitação da proposta (item 6.) e as especificações e quantidades do objeto (item 1.1.);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FCAAB60" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
+          <w:p w14:paraId="4F1AA231" w14:textId="77777777" w:rsidR="00CF7F9E" w:rsidRDefault="00CF7F9E" w:rsidP="00CF7F9E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FCAAB60" w14:textId="4ED728DB" w:rsidR="00664740" w:rsidRPr="00CF7F9E" w:rsidRDefault="007A3646">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Atendimento aos critérios de habilitação (item 7.);</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="2F472F21" w14:textId="77777777" w:rsidR="00CF7F9E" w:rsidRDefault="00CF7F9E" w:rsidP="00CF7F9E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="0D1D5041" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1698,70 +1638,74 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>147/2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> e art. 4º da Lei nº 14.133/202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AC7D32F" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
+          <w:p w14:paraId="4AC7D32F" w14:textId="4BCD1109" w:rsidR="00664740" w:rsidRDefault="007A3646" w:rsidP="00CF7F9E">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.1.1. Não aplicável nas compras diretas. </w:t>
+              <w:t xml:space="preserve">Não aplicável nas compras diretas. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EFD8372" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -2496,50 +2440,51 @@
           </w:p>
           <w:p w14:paraId="4B783193" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Preço unitário;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D12AFE3" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -2552,51 +2497,50 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:topLinePunct/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Apresentar RMS (Registro no Ministério da Saúde) dentro da validade e/ou protocolo atualizado de solicitação de revalidação;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(quando houver a exigência conforme o material, em caso de não enquadramento suprimir este item);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64723B25" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:topLinePunct/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="120"/>
@@ -2893,69 +2837,74 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Para fins de habilitação, deverá o licitante comprovar os seguintes requisitos:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24699A05" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="024667FE" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
-[...17 lines deleted...]
-              <w:t>7.1. Habilitação Jurídica</w:t>
+          <w:p w14:paraId="024667FE" w14:textId="32424BB6" w:rsidR="00664740" w:rsidRPr="00CF7F9E" w:rsidRDefault="007A3646" w:rsidP="00CF7F9E">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:right="-6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF7F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Habilitação Jurídica</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62103B43" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
             <w:pPr>
               <w:ind w:left="196" w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23BE57D4" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
@@ -3138,84 +3087,93 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Sociedade empresária estrangeira: portaria de autorização de funcionamento no Brasil, publicada no Diário Oficial da União e arquivada na Junta Comercial da unidade federativa onde se localizar a filial, agência, sucursal ou estabelecimento, a qual será considerada como sua sede, conforme Instrução Normativa DREI/ME n.º 77, de 18 de março de 2020.</w:t>
+              <w:t xml:space="preserve">Sociedade empresária estrangeira: portaria de autorização de funcionamento no Brasil, publicada no Diário Oficial da União e arquivada na Junta Comercial da unidade federativa onde </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>se localizar a filial, agência, sucursal ou estabelecimento, a qual será considerada como sua sede, conforme Instrução Normativa DREI/ME n.º 77, de 18 de março de 2020.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40E682FB" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
             <w:pPr>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="663BAAF4" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
             <w:pPr>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Os documentos apresentados deverão estar acompanhados de todas as alterações ou da consolidação respectiva.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A1A2F54" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
             <w:pPr>
               <w:ind w:left="196" w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="79967770" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
@@ -3740,51 +3698,50 @@
           <w:p w14:paraId="283EA1EB" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Licença de Funcionamento Sanitária</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> vigente, conforme atividade exercida, específica para a classe do produto objeto da aquisição, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri-Bold" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>emitida pela Vigilância Sanitária local (publicação no Diário Oficial do Estado ou Município, conforme o caso ou cópia autenticada em cartório do documento original expedido pela Vigilância Sanitária Local). Caso a revalidação da Licença de Funcionamento para o presente exercício não tenha sido concedida, a licitante deverá apresentar a licença de funcionamento do exercício anterior (publicação em Diário Oficial do Estado ou Município) acompanhada do protocolo de revalidação (cópia autenticada em cartório), desde que esse tenha sido requerido nos primeiros 120 (cento e vinte) dias do presente exercício;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4043,122 +4000,152 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “H” DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00664740" w14:paraId="45B8697D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CEAD60C" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:left="58"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="68227821" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
+          <w:p w14:paraId="68227821" w14:textId="52944498" w:rsidR="00664740" w:rsidRPr="00CF7F9E" w:rsidRDefault="007A3646">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A forma de seleção se dará por meio de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>COMPRA DIRETA;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D6767CD" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
+          <w:p w14:paraId="1D185E0D" w14:textId="77777777" w:rsidR="00CF7F9E" w:rsidRDefault="00CF7F9E" w:rsidP="00CF7F9E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D6767CD" w14:textId="179C6BFB" w:rsidR="00664740" w:rsidRPr="00CF7F9E" w:rsidRDefault="007A3646">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O critério de julgamento das propostas será o de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> MENOR PREÇO;</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="66E74D7B" w14:textId="77777777" w:rsidR="00CF7F9E" w:rsidRDefault="00CF7F9E" w:rsidP="00CF7F9E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="5305E6D5" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -4603,50 +4590,51 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>O recebimento do objeto não exclui a responsabilidade da contratada pelos prejuízos resultantes da incorreta execução do contrato;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5371420C" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4661,51 +4649,50 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>O objeto deverá estar de acordo com as especificações do edital e atender a legislação a ele(s) pertinente(s);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E18BA85" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5062,162 +5049,211 @@
           </w:p>
           <w:p w14:paraId="783B51BD" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
             <w:pPr>
               <w:ind w:right="228"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00664740" w14:paraId="46D63C9B" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="3B159A89" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
+          <w:p w14:paraId="3B159A89" w14:textId="6EBC9944" w:rsidR="00664740" w:rsidRDefault="007A3646">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>DA GESTÃO DO CONTRATO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ART. 6º, XXIII, “F” DA LEI Nº 14.133/2021 E IN 14/2025 SEA)</w:t>
+              <w:t xml:space="preserve">ART. 6º, XXIII, “F” DA LEI Nº 14.133/2021 E IN </w:t>
+            </w:r>
+            <w:r w:rsidR="00E11B76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00E11B76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SEA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00664740" w14:paraId="7493B025" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23DFE10C" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
+          <w:p w14:paraId="453D353A" w14:textId="77777777" w:rsidR="00CF7F9E" w:rsidRDefault="00CF7F9E" w:rsidP="00CF7F9E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A7B14AA" w14:textId="62BFFF42" w:rsidR="00664740" w:rsidRPr="00CF7F9E" w:rsidRDefault="007A3646" w:rsidP="00CF7F9E">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="6EBE8F65" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF7F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As competências do gestor e fiscal </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF7F9E" w:rsidRPr="00CF7F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>constam na instrução Normativa n.º 07/2026 da SEA e no Decreto 1.561/2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F900EC7" w14:textId="582FBD39" w:rsidR="00CF7F9E" w:rsidRDefault="00CF7F9E" w:rsidP="00CF7F9E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:jc w:val="both"/>
-[...14 lines deleted...]
-              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00664740" w14:paraId="1385CDF6" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="60D9830F" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -5278,69 +5314,69 @@
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Obrigações específicas da contratada:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="088D8D58" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
-[...5 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="3974273C" w14:textId="77777777" w:rsidR="00664740" w:rsidRPr="00CA7F9E" w:rsidRDefault="007A3646" w:rsidP="00CA7F9E">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CA7F9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Obriga-se a empresa vencedora:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38120077" w14:textId="705CA31C" w:rsidR="00664740" w:rsidRDefault="007A3646">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -5374,50 +5410,51 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>o fornecimento do objeto, de acordo com as especificações constantes no Edital, em consonância com a proposta apresentada e com a qualidade e especificações determinadas pela legislação em vigor;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="508DF706" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
@@ -5454,51 +5491,50 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>eparar, corrigir, remover as suas expensas, no todo ou em parte o(s) objeto(s) em que se verifiquem danos em decorrência do transporte, bem como, providenciar a imediata substituição desses;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53BFA512" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
@@ -5857,234 +5893,250 @@
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="18" w:hangingChars="8" w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Realizar cadastro no Portal Externo do SGP-e (https://portal.sgpe.sea.sc.gov.br/portal-externo/inicio) para que possa assinar eletronicamente com certificação digital TODOS os documentos firmados com a contratante (como realizar a assinatura digital: https://sgpe.sea.sc.gov.br/capdoc/pergunta_frequente/nova-como-realizar-a-assinatura-digital-via-portal-externo/).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B7CF423" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
-[...10 lines deleted...]
-          <w:p w14:paraId="53AE86E8" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
+          <w:p w14:paraId="0B7CF423" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740" w:rsidP="00381278">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="058FA6C3" w14:textId="72FD488D" w:rsidR="00CA7F9E" w:rsidRDefault="007A3646" w:rsidP="00381278">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Obrigações específicas da contratante:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="697A41DA" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
-[...14 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="79D52E86" w14:textId="77777777" w:rsidR="00CA7F9E" w:rsidRDefault="00CA7F9E" w:rsidP="00381278">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="123D44A8" w14:textId="379C6306" w:rsidR="00664740" w:rsidRPr="00CA7F9E" w:rsidRDefault="007A3646" w:rsidP="00381278">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA7F9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Obriga-se a Administração/Contratante:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="537F8931" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
+          <w:p w14:paraId="537F8931" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646" w:rsidP="00381278">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>omunicar a Contratada toda e quaisquer ocorrências relacionadas aos objetos entregues;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EBF046D" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
+          <w:p w14:paraId="5EBF046D" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646" w:rsidP="00381278">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>fetuar o pagamento da Contratada de acordo com a forma de pagamento estipulada na licitação e no Contrato;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6119AB74" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
+          <w:p w14:paraId="6119AB74" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646" w:rsidP="00381278">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>romover o acompanhamento e a fiscalização do fornecimento/prestação dos serviços, sob os aspectos qualitativo e quantitativo, anotando em registro próprio as falhas e solicitando as medidas corretivas;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30D36386" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
+          <w:p w14:paraId="30D36386" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646" w:rsidP="00381278">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -6108,50 +6160,51 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>O</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>bservar para que durante a vigência do Contrato sejam cumpridas as obrigações assumidas pela Contratada, bem como sejam mantidas todas as condições de habilitação e qualificação exigidas na licitação;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1992727C" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
@@ -6345,95 +6398,106 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>DAS INFRAÇÕES ADMINISTRATIVAS E SANÇÕES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00664740" w14:paraId="450F77A5" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2748A0CD" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
+          <w:p w14:paraId="61A29A7D" w14:textId="77777777" w:rsidR="00CA7F9E" w:rsidRDefault="00CA7F9E" w:rsidP="00CA7F9E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:ind w:right="124"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5561A524" w14:textId="1E0930D2" w:rsidR="00664740" w:rsidRDefault="007A3646" w:rsidP="00CA7F9E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:ind w:right="124"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A apuração de infrações e aplicação de sanções aos licitantes, aos beneficiários de ata de registro de preços e aos contratados obedecerá ao disposto no decreto estadual nº 441, de 19 de janeiro de 2024.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="284DA068" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
+          <w:p w14:paraId="284DA068" w14:textId="4B27EAA5" w:rsidR="00CA7F9E" w:rsidRPr="00CA7F9E" w:rsidRDefault="00CA7F9E" w:rsidP="00CA7F9E">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:numPr>
-[...11 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:ind w:left="620" w:right="124"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00664740" w14:paraId="76B156B3" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="7D6DC1D0" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
@@ -6494,83 +6558,86 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumento Contratual:  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Contrato de fornecimento + Autorização de fornecimento;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25C456E8" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
-[...25 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="266392CF" w14:textId="345610AB" w:rsidR="00381278" w:rsidRDefault="007A3646" w:rsidP="00381278">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00381278">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os preços inicialmente contratados são fixos e irreajustáveis no prazo de um ano contados da data do orçamento estimado. A partir desse prazo, os preços serão reajustados conforme o índice nacional de preços ao consumidor amplo (IPCA).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64CA3401" w14:textId="77777777" w:rsidR="00381278" w:rsidRPr="00381278" w:rsidRDefault="00381278" w:rsidP="00381278">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="480"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4E5E06A1" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -7592,50 +7659,51 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>DO VALOR ESTIMADO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “I”; ART. 18º, IV, e ART. 23º e 24º DA LEI Nº 14.133/2021 e Instrução Normativa nº 0</w:t>
             </w:r>
             <w:r w:rsidR="00DC600C">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
@@ -7669,114 +7737,121 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00664740" w14:paraId="4BE16ECD" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="310F264C" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2D3CF486" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
+          <w:p w14:paraId="2D3CF486" w14:textId="4C478971" w:rsidR="00664740" w:rsidRDefault="007A3646">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Os valores foram estimados conforme a Planilha de Pesquisa de Preços (ANEXO II) e Relação de Compras Orçamento.</w:t>
+              <w:t>Os valores foram estimados conforme a Planilha de Pesquisa de Preços (ANEXO I</w:t>
+            </w:r>
+            <w:r w:rsidR="00187F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I) e Relação de Compras Orçamento.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="167D7407" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Os preços estimados determinados com base em menos de três preços, ou estimados com critérios diferentes de média, mediana ou menor valor num conjunto de menos de três preços, foram devidamente justificados na Planilha de Pesquisa de Preços, com aval do gestor </w:t>
-[...8 lines deleted...]
-              <w:t>responsável (Diretor) e da autoridade competente (Superintendente), condicionada a assinatura do Termo de Referência.</w:t>
+              <w:t>Os preços estimados determinados com base em menos de três preços, ou estimados com critérios diferentes de média, mediana ou menor valor num conjunto de menos de três preços, foram devidamente justificados na Planilha de Pesquisa de Preços, com aval do gestor responsável (Diretor) e da autoridade competente (Superintendente), condicionada a assinatura do Termo de Referência.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65D8DE9F" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
             <w:pPr>
               <w:ind w:left="66"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00664740" w14:paraId="0436091A" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
@@ -7789,121 +7864,96 @@
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ADEQUAÇÃO ORÇAMENTÁRIA (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “J” DA LEI Nº 14.133/2021 e ART. 4º, VII, DO DECRETO ESTADUAL Nº 47/2023)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00664740" w14:paraId="562FCA5A" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2807E737" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
-[...11 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="523DE85E" w14:textId="270CC44F" w:rsidR="00664740" w:rsidRPr="008E2881" w:rsidRDefault="007A3646" w:rsidP="008E2881">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E2881">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...17 lines deleted...]
-              <w:t>.1. A adequação orçamentária está discriminada em documento emitido pela Superintendência do Fundo Estadual de Saúde.</w:t>
+              <w:t>A adequação orçamentária está discriminada em documento emitido pela Superintendência do Fundo Estadual de Saúde.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C08519D" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00664740" w14:paraId="078E20E4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="0272C221" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
@@ -7926,67 +7976,87 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ANÁLISE DE RISCOS E MAPA DE RISCOS (ART. 18º, X, DA LEI Nº 14.133/2021 e ART. 4º, III, DO DECRETO ESTADUAL Nº 47/2023)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00664740" w14:paraId="7AFED6F9" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72908772" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
             <w:pPr>
               <w:ind w:left="66"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2DA90F3A" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
+          <w:p w14:paraId="2DA90F3A" w14:textId="552FB063" w:rsidR="00664740" w:rsidRDefault="007A3646" w:rsidP="008E2881">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
-              <w:jc w:val="both"/>
-[...12 lines deleted...]
-              <w:t>Encontra-se no ANEXO V.</w:t>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Encontra-se no ANEXO V</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA7F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>II – Análise de Riscos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49B9E123" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00664740" w14:paraId="55BFEB5D" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
@@ -8022,61 +8092,66 @@
               </w:rPr>
               <w:t>DAS PRÁTICAS FRAUDULENTAS E DE CORRUPÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00664740" w14:paraId="08CF645E" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EB52B19" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="47432F87" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
-            <w:pPr>
+          <w:p w14:paraId="47432F87" w14:textId="77777777" w:rsidR="00664740" w:rsidRPr="00CE09AE" w:rsidRDefault="007A3646" w:rsidP="00CE09AE">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CE09AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>As partes, por seus agentes públicos ou por seus sócios, acionistas, administradores e colaboradores:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="778338E3" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:left="363" w:hanging="363"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
@@ -8842,50 +8917,51 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3740" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0A316322" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>NOME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="23B4CE25" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
@@ -9217,277 +9293,285 @@
     </w:p>
     <w:p w14:paraId="0FAE294F" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
       <w:pPr>
         <w:ind w:leftChars="249" w:left="598" w:rightChars="191" w:right="458"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2773630A" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
       <w:pPr>
         <w:ind w:leftChars="249" w:left="598" w:rightChars="191" w:right="458"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10AB37F9" w14:textId="15AAE722" w:rsidR="00664740" w:rsidRDefault="007A3646">
+    <w:p w14:paraId="10AB37F9" w14:textId="03A259D0" w:rsidR="00664740" w:rsidRDefault="007A3646">
       <w:pPr>
         <w:ind w:leftChars="249" w:left="598" w:rightChars="191" w:right="458"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Versão nº 1</w:t>
+        <w:t xml:space="preserve">Versão atualizada em </w:t>
       </w:r>
-      <w:r w:rsidR="006752E2">
+      <w:r w:rsidR="00CE09AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidR="00D359FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE09AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>08</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, atualizada em </w:t>
+        <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="006752E2">
+      <w:r w:rsidR="008A7ACB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...7 lines deleted...]
-        <w:t>/03</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/2025.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="138F0DEC" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
       <w:pPr>
         <w:ind w:leftChars="249" w:left="598" w:rightChars="191" w:right="458"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00664740">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="680" w:right="618" w:bottom="142" w:left="618" w:header="567" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="74836220" w14:textId="77777777" w:rsidR="002D4E6B" w:rsidRDefault="002D4E6B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2A19CC4A" w14:textId="77777777" w:rsidR="002D4E6B" w:rsidRDefault="002D4E6B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:altName w:val="PMingLiU-ExtB"/>
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Poppins">
+    <w:altName w:val="Liberation Mono"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri-Bold">
     <w:altName w:val="Liberation Mono"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="sans-serif">
     <w:altName w:val="Liberation Mono"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="020B0603030804020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="08BCB7CB" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2140E384" w14:textId="77777777" w:rsidR="002D4E6B" w:rsidRDefault="002D4E6B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2B0DFC9B" w14:textId="77777777" w:rsidR="002D4E6B" w:rsidRDefault="002D4E6B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1325"/>
       <w:gridCol w:w="8521"/>
     </w:tblGrid>
     <w:tr w:rsidR="00664740" w14:paraId="22F8C835" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="847"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1325" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="46FA4E29" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="007A3646">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:right="-250"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
@@ -9638,51 +9722,51 @@
             <w:t>DIRETORIA DE PLANEJAMENTO E GESTÃO DE COMPRAS</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3D25660E" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
     <w:pPr>
       <w:pStyle w:val="Normal2"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5EC907E4" w14:textId="77777777" w:rsidR="00664740" w:rsidRDefault="00664740">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="84D925E8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="84D925E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
@@ -9766,98 +9850,101 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="C1EA3D1F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C1EA3D1F"/>
+    <w:tmpl w:val="821848EA"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
-        <w:b w:val="0"/>
-        <w:bCs w:val="0"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
@@ -9898,50 +9985,176 @@
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="036272D9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3648D21E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Garamond" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Garamond" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Garamond" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Garamond" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Garamond" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Garamond" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Garamond" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Garamond" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Garamond" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03AA39E6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="03AA39E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -9989,51 +10202,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10401CBA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="10401CBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10075,76 +10288,190 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21C6517A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F96C5B26"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="408D1205"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="408D1205"/>
+    <w:tmpl w:val="B3124DB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="620" w:hanging="620"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="620" w:hanging="620"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="0"/>
+        <w:b/>
+        <w:bCs/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2279" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1003" w:hanging="720"/>
       </w:pPr>
@@ -10192,51 +10519,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="689860AE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F96C5B26"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DBE67C8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6DBE67C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -10283,261 +10723,371 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1111558466">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79DA7DBB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="650C07C4"/>
+    <w:lvl w:ilvl="0" w:tplc="0416000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1353410658">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1942032799">
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1553616615">
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="719"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00172A27"/>
     <w:rsid w:val="0000447C"/>
     <w:rsid w:val="0000713E"/>
     <w:rsid w:val="00026975"/>
     <w:rsid w:val="00043E9A"/>
     <w:rsid w:val="00045C37"/>
     <w:rsid w:val="00060C6A"/>
     <w:rsid w:val="00070BD7"/>
     <w:rsid w:val="000B1AE5"/>
     <w:rsid w:val="000B3751"/>
     <w:rsid w:val="000D5D4A"/>
+    <w:rsid w:val="000D7699"/>
     <w:rsid w:val="000E1A35"/>
     <w:rsid w:val="000E54AC"/>
     <w:rsid w:val="00115D88"/>
     <w:rsid w:val="0017024D"/>
     <w:rsid w:val="00171173"/>
     <w:rsid w:val="00172A27"/>
     <w:rsid w:val="001750DE"/>
+    <w:rsid w:val="00187F62"/>
     <w:rsid w:val="00193748"/>
     <w:rsid w:val="001A1F4A"/>
     <w:rsid w:val="001B5004"/>
     <w:rsid w:val="001B7589"/>
     <w:rsid w:val="001B795B"/>
+    <w:rsid w:val="001E2F41"/>
     <w:rsid w:val="001E7EA4"/>
     <w:rsid w:val="00201B58"/>
     <w:rsid w:val="00217AB4"/>
     <w:rsid w:val="002564EB"/>
     <w:rsid w:val="00292CAB"/>
     <w:rsid w:val="00296BDD"/>
     <w:rsid w:val="002D4E6B"/>
     <w:rsid w:val="00302DE4"/>
     <w:rsid w:val="003120B0"/>
     <w:rsid w:val="003176D0"/>
     <w:rsid w:val="00363F0B"/>
     <w:rsid w:val="00365DAF"/>
+    <w:rsid w:val="00381278"/>
     <w:rsid w:val="0038154E"/>
     <w:rsid w:val="003A725B"/>
     <w:rsid w:val="003B2D51"/>
     <w:rsid w:val="003C3493"/>
     <w:rsid w:val="003E3DCD"/>
     <w:rsid w:val="003E64B3"/>
     <w:rsid w:val="00406593"/>
     <w:rsid w:val="004140C5"/>
     <w:rsid w:val="00414484"/>
     <w:rsid w:val="00430061"/>
     <w:rsid w:val="004375A4"/>
     <w:rsid w:val="004742FB"/>
     <w:rsid w:val="00480AF6"/>
     <w:rsid w:val="0049235A"/>
     <w:rsid w:val="0049323C"/>
     <w:rsid w:val="00494D78"/>
     <w:rsid w:val="004A46CD"/>
     <w:rsid w:val="004B42B2"/>
     <w:rsid w:val="004B7FA8"/>
     <w:rsid w:val="004E3841"/>
     <w:rsid w:val="00504A1A"/>
     <w:rsid w:val="005260FF"/>
     <w:rsid w:val="00532A4A"/>
     <w:rsid w:val="00547941"/>
+    <w:rsid w:val="0055254F"/>
     <w:rsid w:val="00581199"/>
     <w:rsid w:val="00582C51"/>
     <w:rsid w:val="005879E3"/>
     <w:rsid w:val="00594046"/>
     <w:rsid w:val="005A0422"/>
     <w:rsid w:val="005B1289"/>
     <w:rsid w:val="005B4C6F"/>
     <w:rsid w:val="005C01C2"/>
     <w:rsid w:val="005D7BD5"/>
+    <w:rsid w:val="005F231B"/>
     <w:rsid w:val="00656753"/>
     <w:rsid w:val="0066401D"/>
     <w:rsid w:val="00664740"/>
     <w:rsid w:val="00672C31"/>
     <w:rsid w:val="006752E2"/>
     <w:rsid w:val="00696EED"/>
     <w:rsid w:val="006A6479"/>
     <w:rsid w:val="006B12EB"/>
     <w:rsid w:val="006C63CA"/>
     <w:rsid w:val="006C69B1"/>
     <w:rsid w:val="006D2929"/>
     <w:rsid w:val="006D42C4"/>
     <w:rsid w:val="006E5F8F"/>
     <w:rsid w:val="006F00E5"/>
     <w:rsid w:val="006F2467"/>
     <w:rsid w:val="00705A67"/>
     <w:rsid w:val="00711D20"/>
     <w:rsid w:val="00715A69"/>
     <w:rsid w:val="007256F2"/>
     <w:rsid w:val="00736B90"/>
     <w:rsid w:val="007615C2"/>
     <w:rsid w:val="00762895"/>
     <w:rsid w:val="00773916"/>
     <w:rsid w:val="007945EF"/>
     <w:rsid w:val="007A3646"/>
     <w:rsid w:val="00880260"/>
     <w:rsid w:val="00890778"/>
     <w:rsid w:val="0089565D"/>
     <w:rsid w:val="008A1BD6"/>
     <w:rsid w:val="008A59C5"/>
+    <w:rsid w:val="008A7ACB"/>
     <w:rsid w:val="008B5568"/>
     <w:rsid w:val="008C28CC"/>
+    <w:rsid w:val="008E2881"/>
     <w:rsid w:val="008F02DA"/>
     <w:rsid w:val="00916CC2"/>
     <w:rsid w:val="00930923"/>
     <w:rsid w:val="00952F7E"/>
     <w:rsid w:val="009A359F"/>
     <w:rsid w:val="009B6002"/>
     <w:rsid w:val="009C2F06"/>
     <w:rsid w:val="009D362C"/>
     <w:rsid w:val="009D490A"/>
     <w:rsid w:val="009E2F5C"/>
     <w:rsid w:val="009E4E31"/>
     <w:rsid w:val="00A17245"/>
     <w:rsid w:val="00A33F7C"/>
     <w:rsid w:val="00A35A84"/>
     <w:rsid w:val="00A46183"/>
     <w:rsid w:val="00A64292"/>
     <w:rsid w:val="00A649F5"/>
     <w:rsid w:val="00A65C90"/>
     <w:rsid w:val="00A66BF9"/>
     <w:rsid w:val="00AA5A02"/>
     <w:rsid w:val="00AB71C2"/>
     <w:rsid w:val="00AC1030"/>
     <w:rsid w:val="00B11977"/>
     <w:rsid w:val="00B217EE"/>
     <w:rsid w:val="00B41E2F"/>
     <w:rsid w:val="00B61680"/>
     <w:rsid w:val="00B73263"/>
     <w:rsid w:val="00B74E61"/>
     <w:rsid w:val="00BB0403"/>
     <w:rsid w:val="00BD621A"/>
     <w:rsid w:val="00BD6CFD"/>
     <w:rsid w:val="00BF2510"/>
     <w:rsid w:val="00C01857"/>
     <w:rsid w:val="00C03105"/>
     <w:rsid w:val="00C1061D"/>
     <w:rsid w:val="00C16C95"/>
     <w:rsid w:val="00C4217A"/>
     <w:rsid w:val="00C43329"/>
     <w:rsid w:val="00C53EAD"/>
     <w:rsid w:val="00C5455D"/>
     <w:rsid w:val="00C67F4D"/>
     <w:rsid w:val="00C73442"/>
     <w:rsid w:val="00C8196A"/>
     <w:rsid w:val="00C917D3"/>
+    <w:rsid w:val="00CA7F9E"/>
     <w:rsid w:val="00CC63B7"/>
     <w:rsid w:val="00CD252C"/>
     <w:rsid w:val="00CD322F"/>
+    <w:rsid w:val="00CE09AE"/>
+    <w:rsid w:val="00CF7F9E"/>
     <w:rsid w:val="00D0229F"/>
     <w:rsid w:val="00D17928"/>
     <w:rsid w:val="00D246FE"/>
     <w:rsid w:val="00D359FE"/>
     <w:rsid w:val="00D46996"/>
     <w:rsid w:val="00D539A0"/>
     <w:rsid w:val="00D83C00"/>
     <w:rsid w:val="00D92C2A"/>
     <w:rsid w:val="00DB0165"/>
     <w:rsid w:val="00DC1EC0"/>
     <w:rsid w:val="00DC600C"/>
     <w:rsid w:val="00DC6B95"/>
     <w:rsid w:val="00DD6826"/>
     <w:rsid w:val="00DE5EB0"/>
     <w:rsid w:val="00DF2800"/>
+    <w:rsid w:val="00E11B76"/>
     <w:rsid w:val="00E15756"/>
     <w:rsid w:val="00E208D2"/>
     <w:rsid w:val="00E26F96"/>
     <w:rsid w:val="00E46E8F"/>
     <w:rsid w:val="00E6526E"/>
     <w:rsid w:val="00E7175A"/>
     <w:rsid w:val="00E72C42"/>
     <w:rsid w:val="00E94243"/>
     <w:rsid w:val="00EB7D5B"/>
     <w:rsid w:val="00EF44A4"/>
     <w:rsid w:val="00F37788"/>
     <w:rsid w:val="00F6482C"/>
     <w:rsid w:val="00F7346B"/>
     <w:rsid w:val="00FA1803"/>
     <w:rsid w:val="00FA19C1"/>
     <w:rsid w:val="00FC4830"/>
     <w:rsid w:val="00FC5D1C"/>
     <w:rsid w:val="00FE208A"/>
     <w:rsid w:val="00FE74B6"/>
     <w:rsid w:val="00FF0A56"/>
     <w:rsid w:val="013730A5"/>
     <w:rsid w:val="016417A4"/>
     <w:rsid w:val="026B121E"/>
     <w:rsid w:val="02725307"/>
     <w:rsid w:val="029E1222"/>
@@ -11178,51 +11728,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0260CCAD"/>
   <w15:docId w15:val="{8D7E938A-3339-4FC1-BECF-84832F7C0966}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11960,51 +12510,51 @@
     <w:name w:val="Cabeçalho1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="7143"/>
         <w:tab w:val="right" w:pos="14287"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -12272,63 +12822,63 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{903B7935-BDF7-4B4C-B776-A7397FA5489C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3782</Words>
-  <Characters>22199</Characters>
+  <Words>4019</Words>
+  <Characters>21703</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>500</Lines>
-  <Paragraphs>210</Paragraphs>
+  <Lines>180</Lines>
+  <Paragraphs>51</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25789</CharactersWithSpaces>
+  <CharactersWithSpaces>25671</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Carla Giani da Rocha</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-01-27T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2023-01-27T00:00:00Z</vt:filetime>
   </property>