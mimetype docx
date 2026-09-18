--- v0 (2026-06-07)
+++ v1 (2026-09-18)
@@ -1,1861 +1,1589 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/fonts/font1.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font2.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font3.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font4.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font5.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="3770EC09" w14:textId="77777777" w:rsidR="00856CA8" w:rsidRPr="00E26A32" w:rsidRDefault="00856CA8" w:rsidP="002C32EB">
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="00000001">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:before="10" w:line="276" w:lineRule="auto"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="00000002">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:spacing w:before="10" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">NOMEIA OS MEMBROS DO NÚCLEO MUNICIPAL DE SEGURANÇA DO PACIENTE (NMSP) DE </w:t>
       </w:r>
-      <w:r w:rsidRPr="0078380C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>XXXXXX</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05CD6A0B" w14:textId="117E24B7" w:rsidR="00856CA8" w:rsidRPr="00E26A32" w:rsidRDefault="0078380C" w:rsidP="002C32EB">
-[...2 lines deleted...]
-        <w:spacing w:before="10" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="00000003">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:spacing w:before="10" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> QUE TRATA O DECRETO </w:t>
       </w:r>
-      <w:r w:rsidRPr="0078380C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXXXX </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">DE </w:t>
       </w:r>
-      <w:r w:rsidRPr="0078380C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>XXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539A2519" w14:textId="5B8E17B5" w:rsidR="00EB2FED" w:rsidRDefault="00EB2FED" w:rsidP="002C32EB">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="0076274D">
+    <w:p w14:paraId="00000004">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000005">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXXXXXXXX, Secretário Municipal de Saúde de </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>XXXXXXXXX - XX</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, no uso de suas atribuições legais, e considerando a necessidade de nomeação dos membros do Núcleo Municipal de Segurança do Paciente (NMSP) </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0076274D">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no uso de suas atribuições legais, e considerando a necessidade de nomeação dos membros do Núcleo de Segurança do Paciente (NSP) de </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXXXXXXX/XX </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>de que trata o Decreto n. XXXXX. de XXXX:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE13C8E" w14:textId="77777777" w:rsidR="0076274D" w:rsidRDefault="0076274D" w:rsidP="0076274D">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="00000006">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>RESOLVE:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF0A69E" w14:textId="00027BA4" w:rsidR="0076274D" w:rsidRDefault="0076274D" w:rsidP="0076274D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="0076274D">
+    <w:p w14:paraId="00000007">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art. 1º. Ficam nomeados os seguintes servidores públicos municipais para compor o Núcleo de Segurança do Paciente (NSP) de </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>XXXXXXX/XX ou das Unidades XXXXX,XXXX,XXXX</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F824A4" w14:textId="3D5B806F" w:rsidR="00856CA8" w:rsidRDefault="00856CA8" w:rsidP="002C32EB">
+    <w:p w14:paraId="00000008">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00856CA8">
+      <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>I – Coordenador da Atenção Primária</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000009">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Titular: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suplente: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>o</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00856CA8">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>II – Coordenador da Unidade Básica de Saúde</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Titular: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E4F30A" w14:textId="7FFA4283" w:rsidR="00AA1801" w:rsidRPr="002F159C" w:rsidRDefault="00AA1801" w:rsidP="002C32EB">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0000000D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Suplente: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0FC88F" w14:textId="5ED1BDE1" w:rsidR="00AA1801" w:rsidRDefault="00856CA8" w:rsidP="002C32EB">
+    <w:p w14:paraId="0000000E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00856CA8">
+      <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>III – Representante Técnico da Saúde Mental</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Titular: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B702187" w14:textId="77777777" w:rsidR="00AA1801" w:rsidRPr="002F159C" w:rsidRDefault="00AA1801" w:rsidP="00AA1801">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="00000010">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Suplente: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1966446C" w14:textId="78918927" w:rsidR="00856CA8" w:rsidRDefault="00856CA8" w:rsidP="002C32EB">
+    <w:p w14:paraId="00000011">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00856CA8">
+      <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>IV – Representante Técnico da Coordenação de Saúde Bucal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000012">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Titular: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D5BED45" w14:textId="77777777" w:rsidR="00AA1801" w:rsidRPr="002F159C" w:rsidRDefault="00AA1801" w:rsidP="00AA1801">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="00000013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Suplente: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="035BA0D4" w14:textId="65CAA4BA" w:rsidR="00856CA8" w:rsidRDefault="00856CA8" w:rsidP="002C32EB">
+    <w:p w14:paraId="00000014">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00856CA8">
+      <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>V – Representante Técnico da Assistência Farmacêutica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000015">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Titular: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D67A19" w14:textId="333A0D24" w:rsidR="00856CA8" w:rsidRPr="00DE0489" w:rsidRDefault="00AA1801" w:rsidP="00DE0489">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="00000016">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Suplente: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74016A7A" w14:textId="77777777" w:rsidR="00AA1801" w:rsidRDefault="00AA1801" w:rsidP="002C32EB">
-[...37 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="00000017">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000018">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art. 2º. - O mandato será exercido por tempo indeterminado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000019">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Art. 3º. - Esta portaria entra em vigor na data de sua publicação. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26502D0F" w14:textId="42C81C64" w:rsidR="00856CA8" w:rsidRPr="00472273" w:rsidRDefault="00856CA8" w:rsidP="00526104">
+    <w:p w14:paraId="0000001A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>XXXXXXX/XX, XX de XXX de XXX.</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId10"/>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference r:id="rId5" w:type="default"/>
+      <w:footerReference r:id="rId6" w:type="default"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1274" w:bottom="1985" w:left="1134" w:header="57" w:footer="0" w:gutter="0"/>
-      <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720" w:num="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="0">
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+  <w:endnote w:type="continuationSeparator" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Carlito">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="宋体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{62188848-3618-4FCA-8A33-96C6718EA23D}"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{10ADA047-040A-4E02-901D-1B690C81127F}"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{8C1F3BF0-8688-4917-8AB3-15D34BE1DC2D}"/>
+  </w:font>
+  <w:font w:name="SimHei">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010609060101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{31971B87-7324-406A-BF02-97217067246A}"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="2000009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{4468FBA1-FBB0-44BF-992F-8A7EC2CF5DF3}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7BD759E0" w14:textId="3F83ED95" w:rsidR="006047C2" w:rsidRPr="006047C2" w:rsidRDefault="006047C2" w:rsidP="006047C2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="0000001C">
     <w:pPr>
-      <w:pStyle w:val="Rodap"/>
-      <w:ind w:left="-1134"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl/>
+      <w:pBdr>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:fill="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="-1134" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="0">
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4D0B2725" w14:textId="22A090A3" w:rsidR="00526104" w:rsidRDefault="00526104" w:rsidP="00526104">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="0000001B">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl/>
+      <w:pBdr>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:fill="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-[...5 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:embedTrueTypeFonts/>
+  <w:documentProtection w:enforcement="0"/>
+  <w:defaultTabStop w:val="720"/>
   <w:footnotePr>
-    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004B0206"/>
-[...49 lines deleted...]
-    <w:rsid w:val="00FD233E"/>
+    <w:rsidRoot w:val="00000000"/>
+    <w:rsid w:val="1540646E"/>
   </w:rsids>
   <m:mathPr>
-    <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="pt-BR"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...9 lines deleted...]
-  <w15:docId w15:val="{71203125-A887-4959-9998-9683E54BAB97}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 2"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 4"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 6"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 7"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 8"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 9"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 7"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 8"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 9"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 7"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 8"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 9"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal Indent"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="footnote text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="annotation text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="header"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="footer"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index heading"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="caption"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="table of figures"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="envelope address"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="envelope return"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="footnote reference"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="annotation reference"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="line number"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="page number"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="endnote reference"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="endnote text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="table of authorities"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="macro"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toa heading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Title"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Closing"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Signature"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:name="Default Paragraph Font"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Message Header"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Subtitle"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Salutation"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Date"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text First Indent"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text First Indent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Note Heading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Block Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Hyperlink"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="FollowedHyperlink"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Strong"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Emphasis"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Document Map"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Plain Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="E-mail Signature"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal (Web)"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Acronym"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Address"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Cite"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Code"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Definition"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Keyboard"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Preformatted"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Sample"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Typewriter"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Variable"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:name="Normal Table"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="annotation subject"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Colorful 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Colorful 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Colorful 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 7"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 8"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 7"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 8"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table 3D effects 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table 3D effects 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table 3D effects 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Contemporary"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Elegant"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Professional"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Subtle 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Subtle 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Web 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Web 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Web 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Balloon Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Theme"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="zh-CN"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:before="280" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:before="240" w:after="40"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:before="220" w:after="40"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:before="200" w:after="40"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="8">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+  <w:style w:type="table" w:default="1" w:styleId="9">
     <w:name w:val="Normal Table"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:uiPriority w:val="0"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:styleId="10">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cabealho">
-[...5 lines deleted...]
-    <w:rsid w:val="00157299"/>
+  <w:style w:type="paragraph" w:styleId="11">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
-[...35 lines deleted...]
-    </w:pPr>
+  <w:style w:type="table" w:customStyle="1" w:styleId="12">
+    <w:name w:val="TableNormal"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:tblPr>
-      <w:tblBorders>
-[...6 lines deleted...]
-      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-[...47 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...33 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010088F75BD8B7896647B8F5E3A22BF7612B" ma:contentTypeVersion="17" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="4ad9c638218032f2228493674a1ed2a1">
-[...269 lines deleted...]
-</FormTemplates>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miN+GXVF5IY8xD2OQQ2TbZ3S5Zpbw==">CgMxLjA4AHIhMTR1clJvM09lVk16YWtnNG5pVEQ0aklSLUZvbGtfVlM0</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7155D44-13B0-4B1C-ABFA-A6A3471B70C4}">
-[...34 lines deleted...]
-  </ds:schemaRefs>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Pages>1</Pages>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...5 lines deleted...]
-  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>973</CharactersWithSpaces>
-[...2 lines deleted...]
-  <AppVersion></AppVersion>
+  <Application>WPS Office_12.2.0.23155_F1E327BC-269C-435d-A152-05C5408002CA</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>silvaedi</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010088F75BD8B7896647B8F5E3A22BF7612B</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>1046-12.2.0.23155</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
+    <vt:lpwstr>FFFBE4B58BAB4CFFB4967D3489DF3A48_13</vt:lpwstr>
+  </property>
 </Properties>
 </file>